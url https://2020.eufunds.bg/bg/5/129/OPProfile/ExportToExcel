--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf44d08277f241c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c4acf364a15480f9a97c529b73993d2.psmdcp" Id="R3612f73709044129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3fe6db18fd48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/648d61dd52f24b88b43c30072324c552.psmdcp" Id="Refbdf5ff7a1a4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1153,578 +1153,578 @@
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="4">
         <x:v>364927250.9</x:v>
       </x:c>
       <x:c r="C29" s="4">
         <x:v>315566165.46</x:v>
       </x:c>
       <x:c r="D29" s="4">
         <x:v>49361085.44</x:v>
       </x:c>
       <x:c r="E29" s="4">
-        <x:v>66891060.2</x:v>
+        <x:v>66834389.85</x:v>
       </x:c>
       <x:c r="F29" s="4">
-        <x:v>56857400.94</x:v>
+        <x:v>56809231.17</x:v>
       </x:c>
       <x:c r="G29" s="4">
-        <x:v>18.33</x:v>
+        <x:v>18.31</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>4216407.54</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>3583946.41</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>1.16</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B30" s="4">
         <x:v>514082739.82</x:v>
       </x:c>
       <x:c r="C30" s="4">
         <x:v>444593590.28</x:v>
       </x:c>
       <x:c r="D30" s="4">
         <x:v>69489149.54</x:v>
       </x:c>
       <x:c r="E30" s="4">
-        <x:v>457745908.21</x:v>
+        <x:v>457561976.84</x:v>
       </x:c>
       <x:c r="F30" s="4">
-        <x:v>389084021.29</x:v>
+        <x:v>388927679.67</x:v>
       </x:c>
       <x:c r="G30" s="4">
-        <x:v>89.04</x:v>
+        <x:v>89.01</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>129168404.41</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>109793143.32</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>25.13</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B31" s="4">
         <x:v>682077005.62</x:v>
       </x:c>
       <x:c r="C31" s="4">
         <x:v>589917558.29</x:v>
       </x:c>
       <x:c r="D31" s="4">
         <x:v>92159447.33</x:v>
       </x:c>
       <x:c r="E31" s="4">
-        <x:v>806529141.2</x:v>
+        <x:v>806345209.83</x:v>
       </x:c>
       <x:c r="F31" s="4">
-        <x:v>685547618.93</x:v>
+        <x:v>685391277.31</x:v>
       </x:c>
       <x:c r="G31" s="4">
-        <x:v>118.25</x:v>
+        <x:v>118.22</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>286511742.73</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>243545095.63</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>42.01</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B32" s="4">
         <x:v>898306540.54</x:v>
       </x:c>
       <x:c r="C32" s="4">
         <x:v>776967597.58</x:v>
       </x:c>
       <x:c r="D32" s="4">
         <x:v>121338942.96</x:v>
       </x:c>
       <x:c r="E32" s="4">
-        <x:v>946518786.38</x:v>
+        <x:v>946334855.01</x:v>
       </x:c>
       <x:c r="F32" s="4">
-        <x:v>804538816.98</x:v>
+        <x:v>804382475.36</x:v>
       </x:c>
       <x:c r="G32" s="4">
-        <x:v>105.37</x:v>
+        <x:v>105.35</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>469236703.48</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>399735425.81</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>52.24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B33" s="4">
         <x:v>1055410831.43</x:v>
       </x:c>
       <x:c r="C33" s="4">
         <x:v>912871158.56</x:v>
       </x:c>
       <x:c r="D33" s="4">
         <x:v>142539672.87</x:v>
       </x:c>
       <x:c r="E33" s="4">
-        <x:v>1001978781.07</x:v>
+        <x:v>1001889427.32</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>851679811.2</x:v>
+        <x:v>851603860.48</x:v>
       </x:c>
       <x:c r="G33" s="4">
-        <x:v>94.94</x:v>
+        <x:v>94.93</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>616988552.38</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>525775318.7</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>58.46</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B34" s="4">
         <x:v>1390883690.69</x:v>
       </x:c>
       <x:c r="C34" s="4">
         <x:v>1203202993.65</x:v>
       </x:c>
       <x:c r="D34" s="4">
         <x:v>187680697.04</x:v>
       </x:c>
       <x:c r="E34" s="4">
-        <x:v>1233234672.27</x:v>
+        <x:v>1233145318.52</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>1048247290.77</x:v>
+        <x:v>1048171340.05</x:v>
       </x:c>
       <x:c r="G34" s="4">
-        <x:v>88.67</x:v>
+        <x:v>88.66</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>819234555.95</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>697810884.09</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>58.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B35" s="4">
         <x:v>1526033799.33</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>1320251414.61</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>205782384.72</x:v>
       </x:c>
       <x:c r="E35" s="4">
-        <x:v>1497042271.3</x:v>
+        <x:v>1496952917.55</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>1280243656.48</x:v>
+        <x:v>1280167705.76</x:v>
       </x:c>
       <x:c r="G35" s="4">
-        <x:v>98.1</x:v>
+        <x:v>98.09</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>1145168547.48</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>988345821.18</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>75.04</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>1602275118.93</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>1390226052.94</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>1562495499.25</x:v>
+        <x:v>1586213447.19</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>1342130357.77</x:v>
+        <x:v>1365861708.74</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>97.52</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>1438186935.13</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>1244754193.67</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>89.76</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>1632815830.11</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>1428737890.42</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>98.63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>1655321424.18</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>1450455770.43</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>99.99</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>1653763697.16</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>1450307237.31</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>99.9</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653264615</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449908473.29</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653264615</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449908473.29</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653264615</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449908473.29</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653264615</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449908473.29</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653264615</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449908473.29</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1597105235.36</x:v>
+        <x:v>1620823183.3</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1376637992.63</x:v>
+        <x:v>1400369343.6</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>96.48</x:v>
+        <x:v>97.91</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653264615</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449908473.29</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">