--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3fe6db18fd48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/648d61dd52f24b88b43c30072324c552.psmdcp" Id="Refbdf5ff7a1a4409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ae18b081384e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ade09fc0bf524dd38cea10075d4d8e04.psmdcp" Id="R38f0f7cfd271404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1185,546 +1185,546 @@
       </x:c>
       <x:c r="H29" s="4">
         <x:v>4216407.54</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>3583946.41</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>1.16</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B30" s="4">
         <x:v>514082739.82</x:v>
       </x:c>
       <x:c r="C30" s="4">
         <x:v>444593590.28</x:v>
       </x:c>
       <x:c r="D30" s="4">
         <x:v>69489149.54</x:v>
       </x:c>
       <x:c r="E30" s="4">
-        <x:v>457561976.84</x:v>
+        <x:v>457494164.67</x:v>
       </x:c>
       <x:c r="F30" s="4">
-        <x:v>388927679.67</x:v>
+        <x:v>388870039.33</x:v>
       </x:c>
       <x:c r="G30" s="4">
-        <x:v>89.01</x:v>
+        <x:v>88.99</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>129168404.41</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>109793143.32</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>25.13</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B31" s="4">
         <x:v>682077005.62</x:v>
       </x:c>
       <x:c r="C31" s="4">
         <x:v>589917558.29</x:v>
       </x:c>
       <x:c r="D31" s="4">
         <x:v>92159447.33</x:v>
       </x:c>
       <x:c r="E31" s="4">
-        <x:v>806345209.83</x:v>
+        <x:v>806277397.66</x:v>
       </x:c>
       <x:c r="F31" s="4">
-        <x:v>685391277.31</x:v>
+        <x:v>685333636.97</x:v>
       </x:c>
       <x:c r="G31" s="4">
-        <x:v>118.22</x:v>
+        <x:v>118.21</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>286511742.73</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>243545095.63</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>42.01</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B32" s="4">
         <x:v>898306540.54</x:v>
       </x:c>
       <x:c r="C32" s="4">
         <x:v>776967597.58</x:v>
       </x:c>
       <x:c r="D32" s="4">
         <x:v>121338942.96</x:v>
       </x:c>
       <x:c r="E32" s="4">
-        <x:v>946334855.01</x:v>
+        <x:v>946267042.84</x:v>
       </x:c>
       <x:c r="F32" s="4">
-        <x:v>804382475.36</x:v>
+        <x:v>804324835.02</x:v>
       </x:c>
       <x:c r="G32" s="4">
-        <x:v>105.35</x:v>
+        <x:v>105.34</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>469236703.48</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>399735425.81</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>52.24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B33" s="4">
         <x:v>1055410831.43</x:v>
       </x:c>
       <x:c r="C33" s="4">
         <x:v>912871158.56</x:v>
       </x:c>
       <x:c r="D33" s="4">
         <x:v>142539672.87</x:v>
       </x:c>
       <x:c r="E33" s="4">
-        <x:v>1001889427.32</x:v>
+        <x:v>1001814228.58</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>851603860.48</x:v>
+        <x:v>851539941.58</x:v>
       </x:c>
       <x:c r="G33" s="4">
-        <x:v>94.93</x:v>
+        <x:v>94.92</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>616988552.38</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>525775318.7</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>58.46</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B34" s="4">
         <x:v>1390883690.69</x:v>
       </x:c>
       <x:c r="C34" s="4">
         <x:v>1203202993.65</x:v>
       </x:c>
       <x:c r="D34" s="4">
         <x:v>187680697.04</x:v>
       </x:c>
       <x:c r="E34" s="4">
-        <x:v>1233145318.52</x:v>
+        <x:v>1233253903.36</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>1048171340.05</x:v>
+        <x:v>1048263637.24</x:v>
       </x:c>
       <x:c r="G34" s="4">
-        <x:v>88.66</x:v>
+        <x:v>88.67</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>819234555.95</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>697810884.09</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>58.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B35" s="4">
         <x:v>1526033799.33</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>1320251414.61</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>205782384.72</x:v>
       </x:c>
       <x:c r="E35" s="4">
-        <x:v>1496952917.55</x:v>
+        <x:v>1497061502.39</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>1280167705.76</x:v>
+        <x:v>1280260002.95</x:v>
       </x:c>
       <x:c r="G35" s="4">
-        <x:v>98.09</x:v>
+        <x:v>98.1</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>1145168547.48</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>988345821.18</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>75.04</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>1602275118.93</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>1390226052.94</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>1586213447.19</x:v>
+        <x:v>1586299192.27</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>1365861708.74</x:v>
+        <x:v>1365931166.17</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>1438186935.13</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>1244754193.67</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>89.76</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>1632815830.11</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>1428737890.42</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>98.63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>1655321424.18</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>1450455770.43</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>99.99</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>1653763697.16</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>1450307237.31</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>99.9</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>1653264615</x:v>
+        <x:v>1652948949.74</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>1449908473.29</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>99.87</x:v>
+        <x:v>99.85</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>1653264615</x:v>
+        <x:v>1652948949.74</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>1449908473.29</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>99.87</x:v>
+        <x:v>99.85</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>1653264615</x:v>
+        <x:v>1652948949.74</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>1449908473.29</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>99.87</x:v>
+        <x:v>99.85</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>1653264615</x:v>
+        <x:v>1652948949.74</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>1449908473.29</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>99.87</x:v>
+        <x:v>99.85</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>1653264615</x:v>
+        <x:v>1652948949.74</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>1449908473.29</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>99.87</x:v>
+        <x:v>99.85</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1620823183.3</x:v>
+        <x:v>1620908928.38</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1400369343.6</x:v>
+        <x:v>1400438801.03</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>97.91</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>1653264615</x:v>
+        <x:v>1652948949.74</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>1449908473.29</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>99.87</x:v>
+        <x:v>99.85</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">