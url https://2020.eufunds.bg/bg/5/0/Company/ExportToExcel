--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a397f2b7ff14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e675b075ccd24975b2613e572e20af5a.psmdcp" Id="R25b4cf1e2e2845ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7442bd852a4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00f352b9850d4215b6ef8663e838d98d.psmdcp" Id="R62aa810af0fd4d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>