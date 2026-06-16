--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7442bd852a4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00f352b9850d4215b6ef8663e838d98d.psmdcp" Id="R62aa810af0fd4d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67defd72e0074dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/742e0de7763d4f08b16595d6a0c2b198.psmdcp" Id="R6bdfaaba24c3486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>