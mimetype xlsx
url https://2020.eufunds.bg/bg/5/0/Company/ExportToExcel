--- v2 (2026-06-16)
+++ v3 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67defd72e0074dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/742e0de7763d4f08b16595d6a0c2b198.psmdcp" Id="R6bdfaaba24c3486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0906311f1f8e429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12bd9a2a80ec41c8b852d9b2d8cf72cb.psmdcp" Id="Rb2ac039246ed44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>