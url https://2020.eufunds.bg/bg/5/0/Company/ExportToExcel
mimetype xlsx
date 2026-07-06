--- v3 (2026-07-06)
+++ v4 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0906311f1f8e429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12bd9a2a80ec41c8b852d9b2d8cf72cb.psmdcp" Id="Rb2ac039246ed44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f55d0ad77b0456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8d621daec8c4b23a0d8f10cf1ca44a7.psmdcp" Id="R18a976e1d0ba4d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>