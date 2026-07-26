--- v4 (2026-07-06)
+++ v5 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f55d0ad77b0456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8d621daec8c4b23a0d8f10cf1ca44a7.psmdcp" Id="R18a976e1d0ba4d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7f84e279634f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3edeee2ad6d41c292255002bd7c4744.psmdcp" Id="R26d6b83a089144d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>