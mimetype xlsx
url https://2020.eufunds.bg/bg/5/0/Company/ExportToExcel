--- v5 (2026-07-26)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7f84e279634f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3edeee2ad6d41c292255002bd7c4744.psmdcp" Id="R26d6b83a089144d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e99e533df840d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b831c76f31ab4e72b745b2958e78f6c5.psmdcp" Id="Re01b2882581044c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>