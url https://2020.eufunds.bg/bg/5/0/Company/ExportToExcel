--- v6 (2026-08-17)
+++ v7 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e99e533df840d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b831c76f31ab4e72b745b2958e78f6c5.psmdcp" Id="Re01b2882581044c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref32fd9fc08b4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d33ae7f262fd4acfacf6b2a10ba9cea2.psmdcp" Id="Rfa8f327ef3b7432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>