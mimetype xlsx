--- v0 (2026-05-01)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re730048d06e44844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/649ed1e2b3564818a272f44c140ae351.psmdcp" Id="R716db5298c9e4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c49587fdbb44c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e58aee963674309b2439932ec47e4f3.psmdcp" Id="Rece00c9547364be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -781,60 +781,60 @@
       <x:c r="B7" s="9">
         <x:v>368183657.05</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>312956108.15</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>55227548.9</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>390551682.05</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>331972686.53</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>58578995.52</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>106.08</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>370398761.72</x:v>
+        <x:v>370254761.93</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>314794584.08</x:v>
+        <x:v>314672184.23</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>55604177.64</x:v>
+        <x:v>55582577.7</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>100.6</x:v>
+        <x:v>100.56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>39442723.56</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>33526315.18</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>5916408.38</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>39669804.25</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>33719333.34</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>5950470.91</x:v>
       </x:c>
       <x:c r="H8" s="9">