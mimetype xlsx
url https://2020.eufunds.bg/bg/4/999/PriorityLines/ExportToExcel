--- v1 (2026-06-27)
+++ v2 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c49587fdbb44c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e58aee963674309b2439932ec47e4f3.psmdcp" Id="Rece00c9547364be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cd66f28487479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a738634f04814a5eb54fde73a64ca3fd.psmdcp" Id="Rf14a2b7e049a440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>