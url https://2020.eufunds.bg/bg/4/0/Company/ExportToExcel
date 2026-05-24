--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd164e876555348ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b969d1b2e9c454aa2b4d1c03569154d.psmdcp" Id="R63a57dfab8bb4a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2858d26c7c0410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7aea0aa90f8643f8b1c63f3916c2592a.psmdcp" Id="Rb20d1dc6d7c04fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>