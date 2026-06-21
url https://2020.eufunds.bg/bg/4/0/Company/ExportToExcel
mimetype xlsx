--- v1 (2026-05-24)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2858d26c7c0410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7aea0aa90f8643f8b1c63f3916c2592a.psmdcp" Id="Rb20d1dc6d7c04fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcab447bd8544e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e841594c779d485ba4635c9b30d0cce0.psmdcp" Id="R22a4c51a07bf479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>