--- v2 (2026-06-21)
+++ v3 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcab447bd8544e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e841594c779d485ba4635c9b30d0cce0.psmdcp" Id="R22a4c51a07bf479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445298cd3eaa4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b05466aa2b4c23bcd6e1b3e51982f8.psmdcp" Id="R2585f983bb5c434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>