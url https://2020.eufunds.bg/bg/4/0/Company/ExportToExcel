--- v3 (2026-07-28)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445298cd3eaa4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b05466aa2b4c23bcd6e1b3e51982f8.psmdcp" Id="R2585f983bb5c434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61a3695375f45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b27c5d7a3f3454eb5124e3c01537e03.psmdcp" Id="Ra46a343f2027465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>