--- v4 (2026-08-18)
+++ v5 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61a3695375f45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b27c5d7a3f3454eb5124e3c01537e03.psmdcp" Id="Ra46a343f2027465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ee6a262b1d4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/258c73fc966a4114a7b0c3a40087eabb.psmdcp" Id="R24a73531caf54ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>