--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e377042402e46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b576182ab694aacab540141e01ce366.psmdcp" Id="Rff05f1cf870a47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7063dde74e1f48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da35c9158f20442594113d8b1252f254.psmdcp" Id="R391bbcbb9c754304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -916,60 +916,60 @@
       <x:c r="B10" s="9">
         <x:v>29712537.99</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>25255657.3</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>4456880.69</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>32667768.55</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>27528742.64</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>4858013.45</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>281012.46</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>29623868.05</x:v>
+        <x:v>29581931.09</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>26220404.14</x:v>
+        <x:v>26184757.72</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>3403463.91</x:v>
+        <x:v>3397173.37</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>99.7</x:v>
+        <x:v>99.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>64482246.01</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>54809909.1</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>9672336.91</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>57699901.22</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>48835350.1</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>8618003.03</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -998,60 +998,60 @@
       <x:c r="B12" s="9">
         <x:v>260383975.98</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>221326379.59</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>39057596.39</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>244558348.65</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>198838663.89</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>35089176.01</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>10630508.75</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.84</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>235295987.85</x:v>
+        <x:v>235282351.71</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>205790091.99</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>29505895.86</x:v>
+        <x:v>29492259.72</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>90.37</x:v>
+        <x:v>90.36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>59866218</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>50886285.29</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>8979932.71</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>42742264.5</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>36256767.49</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>6398253.09</x:v>
       </x:c>
       <x:c r="H13" s="9">