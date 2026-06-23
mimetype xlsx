--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10fed3a989e74d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5a4d13a172047aea6918f7f7f809231.psmdcp" Id="R83f0e00368cd41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4f59810bbe482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34d6c33fdfe64edaa3f98ee1ad7fe436.psmdcp" Id="R90eb6dd75eac434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1093,578 +1093,578 @@
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B29" s="4">
         <x:v>255000929.8</x:v>
       </x:c>
       <x:c r="C29" s="4">
         <x:v>216750790.33</x:v>
       </x:c>
       <x:c r="D29" s="4">
         <x:v>38250139.47</x:v>
       </x:c>
       <x:c r="E29" s="4">
-        <x:v>33792053.06</x:v>
+        <x:v>33869676.38</x:v>
       </x:c>
       <x:c r="F29" s="4">
-        <x:v>28723245.08</x:v>
+        <x:v>28789224.93</x:v>
       </x:c>
       <x:c r="G29" s="4">
-        <x:v>13.25</x:v>
+        <x:v>13.28</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>819821.5</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>696848.25</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>0.32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="4">
         <x:v>511039958.81</x:v>
       </x:c>
       <x:c r="C30" s="4">
         <x:v>434383964.99</x:v>
       </x:c>
       <x:c r="D30" s="4">
         <x:v>76655993.82</x:v>
       </x:c>
       <x:c r="E30" s="4">
-        <x:v>537695417.94</x:v>
+        <x:v>537773041.26</x:v>
       </x:c>
       <x:c r="F30" s="4">
-        <x:v>457040747.34</x:v>
+        <x:v>457106727.19</x:v>
       </x:c>
       <x:c r="G30" s="4">
-        <x:v>105.22</x:v>
+        <x:v>105.23</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>74117010.61</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>62999458.57</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B31" s="4">
         <x:v>743628294.17</x:v>
       </x:c>
       <x:c r="C31" s="4">
         <x:v>632084050.04</x:v>
       </x:c>
       <x:c r="D31" s="4">
         <x:v>111544244.13</x:v>
       </x:c>
       <x:c r="E31" s="4">
-        <x:v>862263509.21</x:v>
+        <x:v>862341132.53</x:v>
       </x:c>
       <x:c r="F31" s="4">
-        <x:v>732923292.41</x:v>
+        <x:v>732989272.26</x:v>
       </x:c>
       <x:c r="G31" s="4">
-        <x:v>115.95</x:v>
+        <x:v>115.96</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>278011192.61</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>238583770.67</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>37.39</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B32" s="4">
         <x:v>984088098.92</x:v>
       </x:c>
       <x:c r="C32" s="4">
         <x:v>836474884.06</x:v>
       </x:c>
       <x:c r="D32" s="4">
         <x:v>147613214.86</x:v>
       </x:c>
       <x:c r="E32" s="4">
-        <x:v>1091299814.96</x:v>
+        <x:v>1091377438.28</x:v>
       </x:c>
       <x:c r="F32" s="4">
-        <x:v>927604152.36</x:v>
+        <x:v>927670132.21</x:v>
       </x:c>
       <x:c r="G32" s="4">
-        <x:v>110.89</x:v>
+        <x:v>110.9</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>583584329.48</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>498387613.92</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>59.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B33" s="4">
         <x:v>1264239323.59</x:v>
       </x:c>
       <x:c r="C33" s="4">
         <x:v>1074603425.03</x:v>
       </x:c>
       <x:c r="D33" s="4">
         <x:v>189635898.56</x:v>
       </x:c>
       <x:c r="E33" s="4">
-        <x:v>1163191733.85</x:v>
+        <x:v>1163269357.17</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>988712283.34</x:v>
+        <x:v>988778263.19</x:v>
       </x:c>
       <x:c r="G33" s="4">
         <x:v>92.01</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>794313507.79</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>679216965.25</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>62.83</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B34" s="4">
         <x:v>1510793304</x:v>
       </x:c>
       <x:c r="C34" s="4">
         <x:v>1284174308.39</x:v>
       </x:c>
       <x:c r="D34" s="4">
         <x:v>226618995.61</x:v>
       </x:c>
       <x:c r="E34" s="4">
-        <x:v>1363568263.38</x:v>
+        <x:v>1363645886.7</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>1159032333.43</x:v>
+        <x:v>1159098313.28</x:v>
       </x:c>
       <x:c r="G34" s="4">
         <x:v>90.26</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>948021669.44</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>812187239.5</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>62.75</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B35" s="4">
         <x:v>1510793304</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>1284174308.39</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>226618995.61</x:v>
       </x:c>
       <x:c r="E35" s="4">
-        <x:v>1400205418.26</x:v>
+        <x:v>1400283041.58</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>1190173915.11</x:v>
+        <x:v>1190239894.96</x:v>
       </x:c>
       <x:c r="G35" s="4">
-        <x:v>92.68</x:v>
+        <x:v>92.69</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>1086366769.71</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>931192421.58</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>71.91</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>1510793304</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>1284174308.39</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>226618995.61</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>1446458381.12</x:v>
+        <x:v>1446536004.44</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>1235124421.37</x:v>
+        <x:v>1235190401.22</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>95.74</x:v>
+        <x:v>95.75</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>1174175803.9</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>1010080809.73</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>77.72</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>1466515777.79</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>1271924164.01</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>91.68</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>1548762444.18</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>1350472524.96</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>96.82</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>1551097154.75</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>1353312045.67</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>96.96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1519678197.77</x:v>
+        <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1305537132.35</x:v>
+        <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>95</x:v>
+        <x:v>94.72</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">