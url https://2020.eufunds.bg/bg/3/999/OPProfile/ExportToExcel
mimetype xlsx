--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4f59810bbe482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34d6c33fdfe64edaa3f98ee1ad7fe436.psmdcp" Id="R90eb6dd75eac434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff2d4652ecf4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06e6af156b6b43aca0949af101c80005.psmdcp" Id="R9518ddc53f734a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1454,217 +1454,217 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E40" s="4">
         <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F40" s="4">
         <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>94.72</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>1550234310.23</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="I40" s="4">
         <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E41" s="4">
         <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F41" s="4">
         <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>94.72</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>1550234310.23</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="I41" s="4">
         <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E42" s="4">
         <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F42" s="4">
         <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>94.72</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>1550234310.23</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="I42" s="4">
         <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E43" s="4">
         <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F43" s="4">
         <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>94.72</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>1550234310.23</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="I43" s="4">
         <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E44" s="4">
         <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F44" s="4">
         <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>94.72</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>1550234310.23</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="I44" s="4">
         <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E45" s="6">
         <x:v>1515253971.45</x:v>
       </x:c>
       <x:c r="F45" s="6">
         <x:v>1301101262.56</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>94.72</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>1550234310.23</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="I45" s="6">
         <x:v>1353484249.99</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">