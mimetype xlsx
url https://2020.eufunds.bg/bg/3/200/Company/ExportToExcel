--- v0 (2026-04-27)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4beace8450284cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/854ed4331c4142f797f3717b5cf53c32.psmdcp" Id="R7fe7cd5c1795416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re636e32d2b194d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf5e93d314a24e02acd53bf654dbc787.psmdcp" Id="R9032fb3c16574551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>