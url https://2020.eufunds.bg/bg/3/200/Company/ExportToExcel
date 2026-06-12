--- v1 (2026-05-19)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re636e32d2b194d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf5e93d314a24e02acd53bf654dbc787.psmdcp" Id="R9032fb3c16574551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b882748c8c42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/128ef9a2b5d2434da7299d0870e724aa.psmdcp" Id="R011629faafdf46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>