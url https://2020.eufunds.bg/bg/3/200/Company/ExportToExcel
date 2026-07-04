--- v2 (2026-06-12)
+++ v3 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b882748c8c42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/128ef9a2b5d2434da7299d0870e724aa.psmdcp" Id="R011629faafdf46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eac909ba1ab4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2235d2faa147c88ad97ca11010e5b4.psmdcp" Id="R1084555428a04b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>