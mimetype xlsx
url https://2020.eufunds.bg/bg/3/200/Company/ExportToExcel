--- v3 (2026-07-04)
+++ v4 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eac909ba1ab4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2235d2faa147c88ad97ca11010e5b4.psmdcp" Id="R1084555428a04b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834f67cf323e4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df071bd1fca24fb990dd747f7e7101e5.psmdcp" Id="R8ab1023bba994d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>