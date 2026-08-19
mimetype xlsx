--- v4 (2026-07-26)
+++ v5 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834f67cf323e4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df071bd1fca24fb990dd747f7e7101e5.psmdcp" Id="R8ab1023bba994d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2563dea3dac145e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a503d8480c164273ba85eabd895b4b34.psmdcp" Id="R8dc521878b1541aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>