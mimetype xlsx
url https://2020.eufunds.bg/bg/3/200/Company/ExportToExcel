--- v5 (2026-08-19)
+++ v6 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2563dea3dac145e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a503d8480c164273ba85eabd895b4b34.psmdcp" Id="R8dc521878b1541aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502bffd36eff46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15fd613102f44cef8ec2169944da0ff6.psmdcp" Id="R5e284ab540824aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>