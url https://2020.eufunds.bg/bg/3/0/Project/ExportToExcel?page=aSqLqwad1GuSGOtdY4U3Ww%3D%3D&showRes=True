--- v0 (2026-05-21)
+++ v1 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ac22985a034968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fed55082bee24fc0bfa9d159f20c93ac.psmdcp" Id="R57709a37f6a9419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffec7fda05b4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7fa4de0356a49ec8b7e85143a38d9c2.psmdcp" Id="R64e48b29554543e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -8573,51 +8573,51 @@
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>17081374.82</x:v>
+        <x:v>17072271.82</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
@@ -10077,51 +10077,51 @@
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>105965718.3</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>75628913.08</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>30336805.22</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>66984788.02</x:v>
+        <x:v>66860385.56</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>97</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
@@ -10312,51 +10312,51 @@
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J73" s="4">
         <x:v>3579043.19</x:v>
       </x:c>
       <x:c r="K73" s="4">
         <x:v>3579043.19</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>1175122.15</x:v>
+        <x:v>460778.19</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>99</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
@@ -11252,51 +11252,51 @@
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>1143893.16</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>599005.94</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>544887.22</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>641402.18</x:v>
+        <x:v>640917.54</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
@@ -11337,66 +11337,66 @@
       <x:c r="B95" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>5507290.01</x:v>
+        <x:v>5584913.33</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>5507290.01</x:v>
+        <x:v>5584913.33</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
         <x:v>5584913.61</x:v>
       </x:c>
       <x:c r="N95" s="5">
         <x:v>98</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
@@ -33624,51 +33624,51 @@
       <x:c r="E569" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F569" s="3" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="G569" s="3" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="H569" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="I569" s="3" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="J569" s="4">
         <x:v>460488.89</x:v>
       </x:c>
       <x:c r="K569" s="4">
         <x:v>460488.89</x:v>
       </x:c>
       <x:c r="L569" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M569" s="4">
-        <x:v>460488.88</x:v>
+        <x:v>418551.92</x:v>
       </x:c>
       <x:c r="N569" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O569" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:15">
       <x:c r="A570" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B570" s="3" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="C570" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D570" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E570" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F570" s="3" t="s">
@@ -37666,51 +37666,51 @@
       <x:c r="E655" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F655" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="G655" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H655" s="3" t="s">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="I655" s="3" t="s">
         <x:v>1828</x:v>
       </x:c>
       <x:c r="J655" s="4">
         <x:v>5668238.92</x:v>
       </x:c>
       <x:c r="K655" s="4">
         <x:v>5668238.92</x:v>
       </x:c>
       <x:c r="L655" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M655" s="4">
-        <x:v>5868536.47</x:v>
+        <x:v>5668239</x:v>
       </x:c>
       <x:c r="N655" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O655" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:15">
       <x:c r="A656" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B656" s="3" t="s">
         <x:v>1829</x:v>
       </x:c>
       <x:c r="C656" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D656" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E656" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F656" s="3" t="s">
@@ -46540,66 +46540,66 @@
       <x:c r="B844" s="3" t="s">
         <x:v>2383</x:v>
       </x:c>
       <x:c r="C844" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D844" s="3" t="s">
         <x:v>2384</x:v>
       </x:c>
       <x:c r="E844" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F844" s="3" t="s">
         <x:v>2385</x:v>
       </x:c>
       <x:c r="G844" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H844" s="3" t="s">
         <x:v>2386</x:v>
       </x:c>
       <x:c r="I844" s="3" t="s">
         <x:v>2387</x:v>
       </x:c>
       <x:c r="J844" s="4">
-        <x:v>88865493.55</x:v>
+        <x:v>77141509.22</x:v>
       </x:c>
       <x:c r="K844" s="4">
-        <x:v>88865493.55</x:v>
+        <x:v>77141509.22</x:v>
       </x:c>
       <x:c r="L844" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M844" s="4">
         <x:v>77407928.61</x:v>
       </x:c>
       <x:c r="N844" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O844" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:15">
       <x:c r="A845" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B845" s="3" t="s">
         <x:v>2388</x:v>
       </x:c>
       <x:c r="C845" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D845" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E845" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F845" s="3" t="s">
         <x:v>2389</x:v>
       </x:c>
       <x:c r="G845" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H845" s="3" t="s">