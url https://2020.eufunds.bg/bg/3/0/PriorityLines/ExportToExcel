--- v9 (2026-09-16)
+++ v10 (2026-10-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7b5608cba944de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/772659852ac14bcd9f463cc314528ab9.psmdcp" Id="R9f40a22d552a4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4373520a85443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/920e4176b6474c3eb10a8f81c553f322.psmdcp" Id="R8246508e2a48409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>