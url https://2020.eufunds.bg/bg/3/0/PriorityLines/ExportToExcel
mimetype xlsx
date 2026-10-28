--- v10 (2026-10-07)
+++ v11 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4373520a85443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/920e4176b6474c3eb10a8f81c553f322.psmdcp" Id="R8246508e2a48409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ecc93ea43e41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/886ad1c5b71a4ce19a870ff5f715a5aa.psmdcp" Id="R8a0843b18c244270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -860,54 +860,54 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>74468461.8</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>11382806.13</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>98.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>102715625</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>87308281.24</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>15407343.76</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>134815560.71</x:v>
+        <x:v>134815560.67</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>88806942.16</x:v>
+        <x:v>88806942.12</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>15671813.33</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>30336805.22</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>98553813.39</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>87519710.84</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>11034102.55</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>95.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">