--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7920f2d55ff142eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e4835dac3ed4cb8b564e8512a360ce4.psmdcp" Id="Reead220cb8b4436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55b5371b4744ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4295ebdc78a34351a174e2a16167765f.psmdcp" Id="R63b6f96403e14a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>