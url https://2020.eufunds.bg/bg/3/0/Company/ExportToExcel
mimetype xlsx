--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55b5371b4744ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4295ebdc78a34351a174e2a16167765f.psmdcp" Id="R63b6f96403e14a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2d8de9d124bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a36c5238fb4bd69988a5830da5cf3c.psmdcp" Id="R6e3a419694d744c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>