--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2d8de9d124bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a36c5238fb4bd69988a5830da5cf3c.psmdcp" Id="R6e3a419694d744c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4191a0089b420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed97776dd588497f9d3bb91543288d74.psmdcp" Id="R0fcb13f85193437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>