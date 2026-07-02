--- v3 (2026-07-02)
+++ v4 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4191a0089b420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed97776dd588497f9d3bb91543288d74.psmdcp" Id="R0fcb13f85193437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4b66d5be49491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/099b916e55a04ab8a544e4dd734c1e63.psmdcp" Id="R43790f5b90244d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>