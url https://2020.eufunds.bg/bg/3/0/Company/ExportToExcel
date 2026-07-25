--- v4 (2026-07-02)
+++ v5 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4b66d5be49491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/099b916e55a04ab8a544e4dd734c1e63.psmdcp" Id="R43790f5b90244d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe8a47849a9462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83f44596fb3343938b34074ee7913a49.psmdcp" Id="R13f63c8014ea4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>