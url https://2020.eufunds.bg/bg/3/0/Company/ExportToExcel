--- v5 (2026-07-25)
+++ v6 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe8a47849a9462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83f44596fb3343938b34074ee7913a49.psmdcp" Id="R13f63c8014ea4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efd2b417c7f4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cff86996932041acadbc0ed2dcccda93.psmdcp" Id="R7eb5cf475cba4a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>