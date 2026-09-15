--- v6 (2026-08-22)
+++ v7 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efd2b417c7f4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cff86996932041acadbc0ed2dcccda93.psmdcp" Id="R7eb5cf475cba4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca4b57572f54285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad1aeb5ac9dd4f44b8e53656da747a48.psmdcp" Id="R39c6f30cb0c044e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>