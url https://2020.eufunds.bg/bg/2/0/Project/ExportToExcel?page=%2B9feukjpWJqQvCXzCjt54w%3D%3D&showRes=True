--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b43d84286f4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7fc205e77404442b23ae714e2ad6d1c.psmdcp" Id="R5d50547d91194433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3638be5909468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/883c69f9fb8746ca82b44c3d089831a4.psmdcp" Id="R32cf567b444a468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -146,147 +146,147 @@
     <x:t>„Техническа помощ за обезпечаване извършването на административни и технически услуги и други разходи, съпътстващи изпълнението на Оперативна програма „Транспорт и транспортна инфраструктура 2014-2020 г.”</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 
 АГЕНЦИЯ "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>“Организация и поддържане на наличния архив на проекти по ОПТ 2007 – 2013 на Агенция “Пътна инфраструктура”</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 АГЕНЦИЯ  "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
+    <x:t>България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на финансови средства за покриване на разходи за обучения и командировки в чужбина и провеждане на работни срещи в страната за служители от Агенция „Пътна инфраструктура”, чиито функции са пряко свързани с подготовка, изпълнение и контрол на проекти по ОП „Транспорт и транспортна инфраструктура” 2014 – 2020 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Автомагистрала „Струма“ - Лот 3.1, Лот 3.3 и тунел Железница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция / държавна комисия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подготовка за доизграждане на автомагистрала „Черно море“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прекратен (към дата на прекратяване)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Столична</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване финансиране за изплащане на месечни възнаграждения на служители в Агенция „Пътна инфраструктура”, които изпълняват функции свързани с подготовка, изпълнение и контрол на проекти по Оперативна програма „Транспорт и транспортна инфраструктура“ 2014-2020 г. и за успешното приключване на Оперативна програма „Транспорт“ 2007-2013 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>София-Град</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-2.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на АМ "Калотина-София", лот 1 "Западна дъга на Софийски околовръстен път /СОП/", фаза 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Видин,Монтана,Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Подготовка на проект: Път І-1 /Е-79/ "Видин-Монтана-Враца"</x:t>
   </x:si>
   <x:si>
-    <x:t>Държавна агенция / държавна комисия</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>000695089 Агенция "Пътна инфраструктура"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1606, бул. Македония 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>София-Област</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-4.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и внедряване на интелигентна транспортна система в обхвата на автомагистрала „Тракия“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1606, бул. Македония № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване финансиране за изплащане на месечни възнаграждения на служители в Агенция „Пътна инфраструктура”, които изпълняват функции свързани с подготовка, изпълнение и контрол на проекти по Оперативна програма „Транспорт и транспортна инфраструктура“ 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. "Македония" №3</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-2.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Обходен път на гр.Бургас“
 („Обходен път на гр. Бургас от км 230+700 на път I-9 Сарафово-Бургас до км 493+550 на път I-6 Ветрен-Бургас и локални платна“)</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1606, бул. Македония 3</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695089 Агенция „Пътна инфраструктура“ (АПИ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, Площад Македония № 3, София 1606, България</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-2.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Автомагистрала Европа от км 15+500 до км 48+903- Фаза 1</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 Агенция,, Пътна инфраструктура"</x:t>
   </x:si>
   <x:si>
     <x:t>Североизточен,Северен централен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-2.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подготовка на проект AM Русе - Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Дирекция "Координация на програми и проекти"  в МИНИСТЕРСТВО НА ТРАНСПОРТА И СЪОБЩЕНИЯТА - УО на ОП "Транспорт и транспортна инфраструктура" 2014  - 2020 г.</x:t>
@@ -315,219 +315,219 @@
   <x:si>
     <x:t>000695388 Дирекция "Координация на програми и проекти" - Управляващ орган на оперативна програма "Транспорт и транспортна инфраструктура" в Министерство на транспорта, информационните технологии и съобщенията.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, улица "Дякон Игнатий" 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Верификация на разходите по проекти с бенефициент Управляващия орган на ОП „Транспорт“ 2007-2013 г. и ОП „Транспорт и транспортна инфраструктура“  2014-2020 г.”</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Дирекция „Координация на програми и проекти“ в Министерство на транспорта, информационните технологии и съобщенията</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Дякон Игнатий” 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Популяризиране на ОПТТИ сред широката общественост чрез сътрудничество с електронни медии (телевизии и радио-станции) и извършване на социологически проучвания"</x:t>
   </x:si>
   <x:si>
+    <x:t>130823243 ДП НАЦИОНАЛНА КОМПАНИЯ "ЖЕЛЕЗОПЪТНА ИНФРАСТРУКТУРА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Компания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Други компании</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1233, КНЯГИНЯ МАРИЯ ЛУИЗА, номер 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варна (BG331),Русе (BG323),Разград (BG324)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възстановяване, ремонт и модернизация на Тягови подстанции - Варна и Разград, и изграждане на Тягова подстанция Русе и въвеждане на система за телеуправление и телесигнализация – SCADA, фаза 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>130823243 ДП Национална компания "Железопътна инфраструктура"</x:t>
   </x:si>
   <x:si>
-    <x:t>Компания</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1233, бул. Княгина Мария Луиза, номер 110</x:t>
   </x:si>
   <x:si>
     <x:t>София-Област (BG412)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация на железопътна линия София–Драгоман–сръбска граница: жп участък Волуяк–Драгоман – фаза 1</x:t>
   </x:si>
   <x:si>
-    <x:t>130823243 ДП НАЦИОНАЛНА КОМПАНИЯ "ЖЕЛЕЗОПЪТНА ИНФРАСТРУКТУРА"</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>130823243 Държавно предприятие "Национална компания "Железопътна инфраструктура"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1233, Бул. "Княгиня Мария Луиза" № 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реконструкция на гарови комплекси Подуяне, Искър и Казичене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Югоизточен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реконструкция на гаров комплекс Карнобат</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1233, бул. "Княгиня Мария Луиза" № 110</x:t>
   </x:si>
   <x:si>
     <x:t>Южен централен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Модернизация на железопътния участък Септември – Пловдив: част от Транс – европейската железопътна мрежа – изграждане на четири броя пътни надлези “</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1233, Бул. "Княгиня Мария Луиза" № 110</x:t>
-[...14 lines deleted...]
-    <x:t>Реконструкция на гаров комплекс Карнобат</x:t>
+    <x:t>130823243 Държавно предприятие "Национална компания Железопътна инфраструктура"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1233, бул. "Княгиня Мария Луиза" 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>От изток към Запад - 2. Достъп до коридор ОИС от централното пристанище на Бургас: Рехабилитация на железопътните връзки към Трансевропейската транспорта мрежа</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 Държавно предприятие "Национална компания железопътна инфраструктура"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, бул. "Кн. Мария Луиза" № 110</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за административния капацитет на Дирекция СРИП в ДП НКЖИ във връзка с ангажиментите ѝ за програмиране, подготовка, изпълнение, мониторинг и контрол на железопътните проекти, съфинансирани от ОПТТИ 2014-2020 и за подготовка на ОПТС</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-5.001-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за Дирекция СРИП на НКЖИ при управлението и изпълнението на железопътните проекти, финансирани от ОПТТИ 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>130823243 Държавно предприятие "Национална компания Железопътна инфраструктура"</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>130316140 ДЪРЖАВНО ПРЕДПРИЯТИЕ "ПРИСТАНИЩНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1574, Бул. Шипченски проход № 69</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0006</x:t>
-[...2 lines deleted...]
-    <x:t>ПРОЕКТИРАНЕ И ВНЕДРЯВАНЕ НА ИНТЕГРИРАНА ИНФОРМАЦИОННА СИСТЕМА (ИИС) ЗА ПЛАНИРАНЕ И УПРАВЛЕНИЕ НА РЕСУРСИТЕ В ДП „ПРИСТАНИЩНА ИНФРАСТРУКТУРА”</x:t>
+    <x:t>BG16M1OP001-5.001-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Техническа помощ за изграждане на мултимодална транспортна платформа в Пристанище Русе и подобряване на връзките му с хинтерланда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за изграждане на брегово захранване с електричество на кораби в българските речни пристанища Русе, Видин и Лом</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1574, ул.ШИПЧЕНСКИ ПРОХОД, номер 69</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас,гр.Варна,гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и внедряване на система за електронен обмен на информация в българските пристанища (Port Community System – PCS)</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас,гр.Варна,гр.Русе,гр.Силистра,гр.София,гр.Лом,гр.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на пристанищни приемни съоръжения (ППС) в българските пристанища за обществен транспорт с национално значение
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0042</x:t>
-[...2 lines deleted...]
-    <x:t>Техническа помощ за изграждане на брегово захранване с електричество на кораби в българските речни пристанища Русе, Видин и Лом</x:t>
+    <x:t>Бургас,Варна,Добрич</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-4.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Териториално разширяване на обхвата и допълване на функциите на Информационната система за управление на трафика на плавателните съдове (VTMIS) – Фаза 4“</x:t>
   </x:si>
   <x:si>
     <x:t>130316140 Държавно предприятие "Пристанищна инфраструктура"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за подготовката и реализацията на проект „Доставка, монтаж и въвеждане в експлоатация на пристанищни приемни съоръжения (ППС) в българските пристанища за обществен транспорт с национално значение“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0041</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP001-5.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Количествена оценка на риска и подобряване на ефективността на българските пристанища за обществен транспорт с национално значение.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТИРАНЕ И ВНЕДРЯВАНЕ НА ИНТЕГРИРАНА ИНФОРМАЦИОННА СИСТЕМА (ИИС) ЗА ПЛАНИРАНЕ И УПРАВЛЕНИЕ НА РЕСУРСИТЕ В ДП „ПРИСТАНИЩНА ИНФРАСТРУКТУРА”</x:t>
+  </x:si>
+  <x:si>
     <x:t>130823243 Държавно предприятие „Национална компания “Железопътна  инфраструктура”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, бул. „Княгиня Мария Луиза” № 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Рехабилитация на железопътната инфраструктура по участъците на железопътната линия Пловдив – Бургас – възстановяване, ремонт и модернизация на тягови подстанции Бургас, Карнобат и Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 Държавно предприятие Национална компания "Железопътна инфраструктура"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, бул. "Кн. Мария Луиза" №110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 2 броя фабрично нови високопроходими МПС за подпомагане на ДП НКЖИ при наблюдението и контрола на проектите, съфинансирани от ОПТТИ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0015</x:t>
@@ -544,60 +544,60 @@
   <x:si>
     <x:t>гр.Стара Загора,гр.Нова Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция на гарови комплекси Стара Загора и Нова Загора - Фаза 1</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 Държавно предприятие Национална компания Железопътна инфраструктура</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, бул. "Кн. мария Луиза" № 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за укрепване капацитета на НКЖИ, като бенефициент по ОП ТТИ 2014-2020 год. чрез продължаване на добрите практики, установени през предходния период и включване на нови мерки за достигане на необходимия капацитет за подготовка, изпълнение, мониторинг и контрол на проекти, финансирани със средства на ЕСИФ</x:t>
   </x:si>
   <x:si>
     <x:t>130316140 ДЪРЖАВНО ПРЕДПРИЯТИЕ ПРИСТАНИЩНА ИНФРАСТРУКТУРА</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предпроектно проучване за изграждане на система за електронен обмен на информация в българските пристанища (Рort Community System - PCS)”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-5.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за повишаване капацитета на служителите на Държавно предприятие „Пристанищна инфраструктура“ (ДППИ) в качеството му на бенефициент по ОПТТИ 2014 – 2020 г.</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>„Предпроектно проучване за изграждане на система за електронен обмен на информация в българските пристанища (Рort Community System - PCS)”</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на технически системи за превенция на риска и повишаване на сигурността на територията на морските пристанища (RPSSP)</x:t>
   </x:si>
   <x:si>
     <x:t>121797867 Изпълнителна агенция  "Морска администрация"(ИАМА)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Дякон Игнатий" 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>ИЗВЪРШВАНЕ НА ПРЕДПРОЕКТНО ПРОУЧВАНЕ И ИЗГОТВЯНЕ НА ПАКЕТ ДОКУМЕНТИ ЗА ПРОЕКТ: „РАЗРАБОТВАНЕ И ВНЕДРЯВАНЕ НА ИНТЕГРИРАНА ИНФОРМАЦИОННА СИСТЕМА ЗА КООРДИНИРАНЕ И УПРАВЛЕНИЕ В РЕАЛНО ВРЕМЕ НА ОПЕРАЦИИ ПРИ БЕДСТВИЯ И АВАРИИ В БЪЛГАРСКИЯ МОРСКИ ОТГОВОРЕН РАЙОН ЗА ТЪРСЕНЕ И СПАСЯВАНЕ (БМОРТС)"</x:t>
   </x:si>
   <x:si>
     <x:t>121797867 Изпълнителна агенция "Морска админисрация"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0039</x:t>
   </x:si>
@@ -633,170 +633,170 @@
     <x:t xml:space="preserve">121797867 Изпълнителна агенция "Морска администрация"(ИАМА)
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>„Модернизиране на материално-техническата база,  обвновяване на компютърното и периферно оборудване и създаване на възможност за дистанционна работа на служителите от отдел "Проекти", Главна дирекция "Аварийно-спасителна дейност" на Изпълнителна агенция "Морска администрация"".</x:t>
   </x:si>
   <x:si>
     <x:t>000513106 Изпълнителна агенция "Проучване и поддържане на р. Дунав"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, УЛ. СЛАВЯНСКА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Русе (BG323)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация и оптимизация на дейностите по рехабилитация на корабоплавателния път в общия българо-румънски участък на река Дунав, чрез доставка на оборудване</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Русе, 7000, ул. Славянска № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Русе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на административния капацитет на ИАППД във връзка с изпълнението на проекти по ОПТТИ 2014-2020 г. и подобряване на материално-техническата база на Aгенцията</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Русе, 7000, Славянска № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Северен централен (BG32)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на навигационната обстановка по р. Дунав чрез доставка на хидрографско оборудване</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Русе, 7000, ул. Славянска № 6</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000513106 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ПРОУЧВАНЕ И ПОДДЪРЖАНЕ НА РЕКА ДУНАВ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, ул. СЛАВЯНСКА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Русе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на системите за навигация и топохидрографните измервания по р. Дунав – фаза 2</x:t>
   </x:si>
   <x:si>
     <x:t>000632256 МЕТРОПОЛИТЕН ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично акционерно дружество ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. КНЯЗ БОРИС І, номер 121</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТ ЗА РАЗШИРЕНИЕ НА МЕТРОТО В СОФИЯ : ЛИНИЯ 3, ЕТАП I - УЧАСТЪК "БУЛ. ВЛАДИМИР ВАЗОВ - ЦГЧ - УЛ. ЖИТНИЦА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТ ЗА РАЗШИРЕНИЕ НА ЛИНИЯ 2 НА МЕТРОТО В СОФИЯ, УЧАСТЪК МС "ДЖЕЙМС БАУЧЕР" ДО МС "ВИТОША" - ФАЗА 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проект за разширение на метрото в гр. София, Линия 3,  Етап IІ - участък „ул. Житница– жк Овча купел – Околовръстeн път”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-4.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТ ЗА ПРОЕКТИРАНЕ, ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА АВТОМАТИЧНИ ПЕРОННИ ПРЕГРАДНИ ВРАТИ (АППВ) С ВЕРТИКАЛНО ОТВАРЯНЕ ЗА 12 МЕТРОСТАНЦИИ ОТ ЛИНИЯ 1 И ЛИНИЯ 2 НА МЕТРОТО В СОФИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на идеен проект за отклонение от Линия 3 на метрото, участък „ул. Шипка – ул. Гео Милев – бул. Асен Йорданов – бул.Цариградско шосе”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-5.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на разходите за възнаграждение, на служители от Метрополитен ЕАД, участващи в управлението и/или изпълнението на проектите финансирани по ОПТТИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Проект за доставка на 8 метровлака за Линии 1, 2 и 4 на метрото в София</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-3.001-0004</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>000632256 Метрополитен ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проект за разширение на метрото в София, Линия 3, участък „ул.Шипка-кв.Гео Милев-ж.к.Слатина-Зала Арена  София/ Техпарк София-бул. Цариградско шосе“</x:t>
   </x:si>
   <x:si>
+    <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА И СЪОБЩЕНИЯТА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Популяризиране на ОПТТИ и ПTС чрез организиране на публични събития.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695388 Министерство на транспорта и съобщенията</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1080, ул. Дякон Игнатий № 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на административния капацитет на Управляващия орган на ОП „Транспорт и транспортна инфраструктура“  и звена и служители в МТИТС, пряко ангажирани с дейности по ОПТТИ 2014-2020 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА И СЪОБЩЕНИЯТА</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА И СЪОБЩЕНИЯТА - дирекция КПП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ДЯКОН ИГНАТИЙ № 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на оценки по ОПТТИ и ОПТ 2007-2013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695388 Министерство на транспорта и съобщенията, дирекция "Координация на програми и проекти"- Управляващ орган на ОПТТИ </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Дякон Игнатий 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Разходи за възнаграждение на служителите в МТИТС, изпълняващи функции по управление и контрол на средствата от Европейските структурни и инвестиционни фондове</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Министерство на транспорта, информационните технологии и съобщенията</x:t>
@@ -813,163 +813,163 @@
   <x:si>
     <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА, ИНФОРМАЦИОННИТЕ ТЕХНОЛОГИИ И СЪОБЩЕНИЯТА</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Популяризиране на ОПТТИ чрез организиране на публични събития, изработка на рекламни и печатни материали</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА, ИНФОРМАЦИОННИТЕ ТЕХНОЛОГИИ И СЪОБЩЕНИЯТА, дирекция КПП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, улица "Дякон Игнатий" №9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Разходи за заплати на служителите в МТИТС, изпълняващи функции по управление и контрол на средствата от Европейските структурни и инвестиционни фондове”</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА,ИНФОРМАЦИОННИТЕ ТЕХНОЛОГИИ И СЪОБЩЕНИЯТА</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на Интегрирана транспортна стратегия в периода до 2030 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. ДЯКОН ИГНАТИЙ, номер 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за извършване на  стратегическа екологична оценка на проекта за Оперативна програма „Транспортна свързаност“ 2021-2027 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0007</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP001-5.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за повишаване нивото на пътната безопасност</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА,ИНФОРМАЦИОННИТЕ ТЕХНОЛОГИИ И СЪОБЩЕНИЯТА - Дирекция "Координация на програми и проекти" - Управляващ орган на ОПТТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Генерал Йосиф В. Гурко" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на комплексни консултантски услуги на УО на ОПТТИ, произтичащи от нормативните изисквания на национално и европейски ниво</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА,ИНФОРМАЦИОННИТЕ ТЕХНОЛОГИИ И СЪОБЩЕНИЯТА, Дирекция КПП</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Популяризиране на ОПТТИ чрез  аудио-визуални материали, интернет страница и медийно обслужване</x:t>
   </x:si>
   <x:si>
+    <x:t>130823243 Национална компания "Железопътна инфраструктура"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Югозападен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Модернизация на железопътната линия София - Пловдив: жп участък Елин Пелин – Костенец – фаза 1“ </x:t>
+  </x:si>
+  <x:si>
     <x:t>130823243 НАЦИОНАЛНА КОМПАНИЯ "ЖЕЛЕЗОПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за обезпечаване на разходите свързани с управлението, индексирането, съхранението и внедряването на електронен архив на документите по проектите, финансирани от Европейските фондове</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1233, бул. "Мария Луиза" N110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Югоизточен,Южен централен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рехабилитация на железопътната линия Пловдив – Бургас, Фаза 2 - Етап 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за подготовка на проект"Модернизация на железопътна линия София - граница с Република Сърбия"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1233, Княгиня Мария Луиза № 110</x:t>
   </x:si>
   <x:si>
-    <x:t>Югозападен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за подготовка на проект "Модернизация на железопътната линия София-Перник-Радомир-Гюешево-граница с Република Северна Македония"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за подготовка на допълнителни проекти по ПО1 на ОПТТИ 2014-2020 с бенефициент НКЖИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1233, бул. Княгиня Мария Луиза № 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Северна и югоизточна България (BG3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за подготовка на проект: „Развитие на железопътни възли Русе, Горна Оряховица и Варна"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Проектиране и внедряване на Система за управление на влаковата работа в ДП НКЖИ
 </x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t xml:space="preserve">„Модернизация на железопътната линия София - Пловдив: жп участък Елин Пелин – Костенец – фаза 1“ </x:t>
   </x:si>
   <x:si>
     <x:t>130316140 ПРИСТАНИЩНА ИНФРАСТРУКТУРА ДП</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на техническа помощ за подготовка на проекти за следващия програмен период 2021 - 2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Фонд Сигурност на електроенергийната система</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа на особено засегнати от увеличението на цените на енергията МСП чрез мярка, прилагана от Фонд "Сигурност на електроенергийната система" (SAFE)</x:t>
   </x:si>
@@ -1734,207 +1734,207 @@
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>987868.65</x:v>
+        <x:v>350505.67</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>987868.65</x:v>
+        <x:v>350505.67</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>987868.64</x:v>
+        <x:v>293297.43</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>96</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>1325268.56</x:v>
+        <x:v>389836950.85</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>1325268.56</x:v>
+        <x:v>385513423.82</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>0</x:v>
+        <x:v>4323527.03</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>0</x:v>
+        <x:v>342227100.36</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>43</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>1276086.37</x:v>
+        <x:v>1325268.56</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>1276086.37</x:v>
+        <x:v>1325268.56</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>1276086.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>1276086.37</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>1276086.37</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>1276086.38</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="J27" s="4">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
@@ -1969,254 +1969,254 @@
       <x:c r="B29" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>350505.67</x:v>
+        <x:v>987868.65</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>350505.67</x:v>
+        <x:v>987868.65</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>293297.43</x:v>
+        <x:v>987868.64</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>40622305.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>40622305.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>40622305.94</x:v>
+        <x:v>-0.01</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>62</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="H31" s="3" t="s">
+      <x:c r="I31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="I31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J31" s="4">
-        <x:v>0</x:v>
+        <x:v>1226660.62</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>0</x:v>
+        <x:v>1206824.19</x:v>
       </x:c>
       <x:c r="L31" s="4">
-        <x:v>0</x:v>
+        <x:v>19836.43</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>-0.01</x:v>
+        <x:v>1206824.18</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>1226660.62</x:v>
+        <x:v>40622305.94</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>1206824.19</x:v>
+        <x:v>40622305.94</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>19836.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>1206824.18</x:v>
+        <x:v>40622305.94</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>30</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>278973113.55</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>137174313.08</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>141798800.47</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>129726979.63</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>94</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
@@ -2383,51 +2383,51 @@
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>497235.17</x:v>
       </x:c>
       <x:c r="K38" s="4">
         <x:v>497235.17</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>497235.16</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2439,794 +2439,794 @@
       <x:c r="B39" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>297899669.21</x:v>
+        <x:v>11677111.56</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>79910728.76</x:v>
+        <x:v>9499031.57</x:v>
       </x:c>
       <x:c r="L39" s="4">
-        <x:v>217988940.45</x:v>
+        <x:v>2178079.99</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>77977518.79</x:v>
+        <x:v>9499031.56</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>11677111.56</x:v>
+        <x:v>297899669.21</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>9499031.57</x:v>
+        <x:v>79910728.76</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>2178079.99</x:v>
+        <x:v>217988940.45</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>9499031.56</x:v>
+        <x:v>77977518.79</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="H41" s="3" t="s">
+      <x:c r="I41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J41" s="4">
-        <x:v>10085756.02</x:v>
+        <x:v>3781206.37</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>8148919.19</x:v>
+        <x:v>2883221.46</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>1936836.83</x:v>
+        <x:v>897984.91</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>8148919.2</x:v>
+        <x:v>2883221.45</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="G42" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>3781206.37</x:v>
+        <x:v>3204021.12</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>2883221.46</x:v>
+        <x:v>2637486.55</x:v>
       </x:c>
       <x:c r="L42" s="4">
-        <x:v>897984.91</x:v>
+        <x:v>566534.57</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>2883221.45</x:v>
+        <x:v>2637486.56</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>3204021.12</x:v>
+        <x:v>10085756.02</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>2637486.55</x:v>
+        <x:v>8148919.19</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>566534.57</x:v>
+        <x:v>1936836.83</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>2637486.56</x:v>
+        <x:v>8148919.2</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>816833.2</x:v>
+        <x:v>3920305.3</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>816833.2</x:v>
+        <x:v>3256574.3</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>0</x:v>
+        <x:v>663731</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>816833.2</x:v>
+        <x:v>3256574.32</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>3920305.3</x:v>
+        <x:v>1383574.38</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>3256574.3</x:v>
+        <x:v>1383449.69</x:v>
       </x:c>
       <x:c r="L45" s="4">
-        <x:v>663731</x:v>
+        <x:v>124.69</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>3256574.32</x:v>
+        <x:v>1383449.69</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>1383574.38</x:v>
+        <x:v>816833.2</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>1383449.69</x:v>
+        <x:v>816833.2</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>124.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>1383449.69</x:v>
+        <x:v>816833.2</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>31</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>3058997.69</x:v>
+        <x:v>141565.78</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>2046073.06</x:v>
+        <x:v>119475.38</x:v>
       </x:c>
       <x:c r="L47" s="4">
-        <x:v>1012924.63</x:v>
+        <x:v>22090.4</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>2046073.05</x:v>
+        <x:v>119475.38</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>44</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H48" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>4629293.4</x:v>
+        <x:v>251890.16</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>4620146.09</x:v>
+        <x:v>212320.01</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>9147.31</x:v>
+        <x:v>39570.15</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>4620146.08</x:v>
+        <x:v>212319.99</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>44</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="H49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>6945223.89</x:v>
+        <x:v>4629293.4</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>6298551.55</x:v>
+        <x:v>4620146.09</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>646672.34</x:v>
+        <x:v>9147.31</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>6298551.58</x:v>
+        <x:v>4620146.08</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>251890.16</x:v>
+        <x:v>6945223.89</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>212320.01</x:v>
+        <x:v>6298551.55</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>39570.15</x:v>
+        <x:v>646672.34</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>212319.99</x:v>
+        <x:v>6298551.58</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>8</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>778731.08</x:v>
+        <x:v>4231878.97</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>498762.13</x:v>
+        <x:v>3040964.7</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>279968.95</x:v>
+        <x:v>1190914.27</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>498762.12</x:v>
+        <x:v>3040964.74</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>141565.78</x:v>
+        <x:v>778731.08</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>119475.38</x:v>
+        <x:v>498762.13</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>22090.4</x:v>
+        <x:v>279968.95</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>119475.38</x:v>
+        <x:v>498762.12</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>4231878.97</x:v>
+        <x:v>492950.48</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>3040964.7</x:v>
+        <x:v>396974.18</x:v>
       </x:c>
       <x:c r="L53" s="4">
-        <x:v>1190914.27</x:v>
+        <x:v>95976.3</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>3040964.74</x:v>
+        <x:v>396974.18</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>492950.48</x:v>
+        <x:v>3058997.69</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>396974.18</x:v>
+        <x:v>2046073.06</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>95976.3</x:v>
+        <x:v>1012924.63</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>396974.18</x:v>
+        <x:v>2046073.05</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>12</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>10905181.11</x:v>
       </x:c>
       <x:c r="K55" s="4">
         <x:v>8439506.24</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>2465674.87</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>8473189.19</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3417,239 +3417,239 @@
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>586465.88</x:v>
+        <x:v>170701.65</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>478094.16</x:v>
+        <x:v>137884.69</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>108371.72</x:v>
+        <x:v>32816.96</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>478094.16</x:v>
+        <x:v>137884.69</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>170701.65</x:v>
+        <x:v>586465.88</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>137884.69</x:v>
+        <x:v>478094.16</x:v>
       </x:c>
       <x:c r="L61" s="4">
-        <x:v>32816.96</x:v>
+        <x:v>108371.72</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>137884.69</x:v>
+        <x:v>478094.16</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>3630541.6</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>3029109.17</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>601432.43</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>3029109.18</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>534288.61</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>534288.61</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>534288.58</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>652627.66</x:v>
       </x:c>
       <x:c r="K64" s="4">
         <x:v>652627.66</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>652627.66</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3676,74 +3676,74 @@
       <x:c r="G65" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>39809.45</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>39809.45</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>39809.45</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3849,110 +3849,110 @@
       <x:c r="B69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>1034453.58</x:v>
+        <x:v>45528.48</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>1034453.58</x:v>
+        <x:v>45528.48</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>1034453.58</x:v>
+        <x:v>45528.48</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>45528.48</x:v>
+        <x:v>1034453.58</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>45528.48</x:v>
+        <x:v>1034453.58</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>45528.48</x:v>
+        <x:v>1034453.58</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
@@ -3990,110 +3990,110 @@
       <x:c r="B72" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>3618496.75</x:v>
+        <x:v>476522526.28</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>3575880.23</x:v>
+        <x:v>326640300.16</x:v>
       </x:c>
       <x:c r="L72" s="4">
-        <x:v>42616.52</x:v>
+        <x:v>149882226.12</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>3575880.24</x:v>
+        <x:v>326650371.04</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>25350943.59</x:v>
+        <x:v>13326496.71</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>25350943.59</x:v>
+        <x:v>11197085.93</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>0</x:v>
+        <x:v>2129410.78</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>25350943.59</x:v>
+        <x:v>11197085.95</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
@@ -4131,204 +4131,204 @@
       <x:c r="B75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>587781.14</x:v>
+        <x:v>11312565.92</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>489817.62</x:v>
+        <x:v>9148034.34</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>97963.52</x:v>
+        <x:v>2164531.58</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>489817.62</x:v>
+        <x:v>9148034.34</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>11312565.92</x:v>
+        <x:v>587781.14</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>9148034.34</x:v>
+        <x:v>489817.62</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>2164531.58</x:v>
+        <x:v>97963.52</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>9148034.34</x:v>
+        <x:v>489817.62</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>45</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>476522526.28</x:v>
+        <x:v>3618496.75</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>326640300.16</x:v>
+        <x:v>3575880.23</x:v>
       </x:c>
       <x:c r="L77" s="4">
-        <x:v>149882226.12</x:v>
+        <x:v>42616.52</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>326650371.04</x:v>
+        <x:v>3575880.24</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>13326496.71</x:v>
+        <x:v>25350943.59</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>11197085.93</x:v>
+        <x:v>25350943.59</x:v>
       </x:c>
       <x:c r="L78" s="4">
-        <x:v>2129410.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>11197085.95</x:v>
+        <x:v>25350943.59</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
@@ -4354,122 +4354,122 @@
       </x:c>
       <x:c r="N79" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H80" s="3" t="s">
+      <x:c r="I80" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="I80" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J80" s="4">
-        <x:v>531942.82</x:v>
+        <x:v>80221.69</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>515355.36</x:v>
+        <x:v>80221.69</x:v>
       </x:c>
       <x:c r="L80" s="4">
-        <x:v>16587.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>515355.35</x:v>
+        <x:v>80221.7</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>96</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>80221.69</x:v>
+        <x:v>531942.82</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>80221.69</x:v>
+        <x:v>515355.36</x:v>
       </x:c>
       <x:c r="L81" s="4">
-        <x:v>0</x:v>
+        <x:v>16587.46</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>80221.7</x:v>
+        <x:v>515355.35</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>12</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
@@ -4498,75 +4498,75 @@
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J83" s="4">
         <x:v>7588970.13</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>7588970.13</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>7563873.62</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
@@ -4592,51 +4592,51 @@
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>717659.51</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>717659.51</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>717659.52</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>90</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4683,148 +4683,148 @@
       </x:c>
       <x:c r="N86" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="G87" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H87" s="3" t="s">
+      <x:c r="I87" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="I87" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J87" s="4">
-        <x:v>91848.48</x:v>
+        <x:v>1740028.53</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>91848.48</x:v>
+        <x:v>1740028.53</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>91848.47</x:v>
+        <x:v>1740028.53</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>1740028.53</x:v>
+        <x:v>91848.48</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>1740028.53</x:v>
+        <x:v>91848.48</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>1740028.53</x:v>
+        <x:v>91848.47</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>14</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>193268.33</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>193268.33</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>193268.33</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4909,486 +4909,486 @@
       </x:c>
       <x:c r="K91" s="4">
         <x:v>197442.72</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
         <x:v>197442.73</x:v>
       </x:c>
       <x:c r="N91" s="5">
         <x:v>78</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G92" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="G92" s="3" t="s">
+      <x:c r="H92" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="H92" s="3" t="s">
+      <x:c r="I92" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="I92" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J92" s="4">
-        <x:v>7870776.18</x:v>
+        <x:v>806420194.52</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>4769320.23</x:v>
+        <x:v>205694817.98</x:v>
       </x:c>
       <x:c r="L92" s="4">
-        <x:v>3101455.95</x:v>
+        <x:v>600725376.54</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>4769320.23</x:v>
+        <x:v>193487241.27</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>3652528.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>2751233.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L93" s="4">
-        <x:v>901295.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>2751233.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>68</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>0</x:v>
+        <x:v>448505988.45</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>0</x:v>
+        <x:v>177095094.21</x:v>
       </x:c>
       <x:c r="L94" s="4">
-        <x:v>0</x:v>
+        <x:v>271410894.24</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>0</x:v>
+        <x:v>156250698.19</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J95" s="4">
         <x:v>1168136.4</x:v>
       </x:c>
       <x:c r="K95" s="4">
         <x:v>908160.33</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>259976.07</x:v>
       </x:c>
       <x:c r="M95" s="4">
         <x:v>908160.33</x:v>
       </x:c>
       <x:c r="N95" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>0</x:v>
+        <x:v>7870776.18</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>0</x:v>
+        <x:v>4769320.23</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>0</x:v>
+        <x:v>3101455.95</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>0</x:v>
+        <x:v>4769320.23</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>24</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G97" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H97" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="I97" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="J97" s="4">
+        <x:v>57673.72</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>48061.43</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>9612.29</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>48061.43</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D97" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>57673.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>48061.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L98" s="4">
-        <x:v>9612.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>48061.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>806420194.52</x:v>
+        <x:v>3652528.99</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>205694817.98</x:v>
+        <x:v>2751233.89</x:v>
       </x:c>
       <x:c r="L99" s="4">
-        <x:v>600725376.54</x:v>
+        <x:v>901295.1</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>193487241.27</x:v>
+        <x:v>2751233.87</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J100" s="4">
         <x:v>1132251.89</x:v>
       </x:c>
       <x:c r="K100" s="4">
         <x:v>946486.02</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>185765.87</x:v>
       </x:c>
       <x:c r="M100" s="4">
         <x:v>946486.04</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J101" s="4">
         <x:v>142390778.52</x:v>
       </x:c>
       <x:c r="K101" s="4">
         <x:v>142390778.52</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>142500286.55</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>