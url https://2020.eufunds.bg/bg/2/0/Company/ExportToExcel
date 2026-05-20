--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4285108d245c4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/220f48733bf24c12a7bd0d9979d81bc4.psmdcp" Id="R4f605cff875c4222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb28f9137d94df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2838ca2f82234e9a9f4680f9bb987cd5.psmdcp" Id="Recb57e70ab514740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>