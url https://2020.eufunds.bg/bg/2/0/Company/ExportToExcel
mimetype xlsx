--- v1 (2026-05-20)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb28f9137d94df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2838ca2f82234e9a9f4680f9bb987cd5.psmdcp" Id="Recb57e70ab514740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28f33aa64ed4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cc18b8aa16a4eeb845026b33dea0ce4.psmdcp" Id="R37901977ed11440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>