--- v2 (2026-06-11)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28f33aa64ed4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cc18b8aa16a4eeb845026b33dea0ce4.psmdcp" Id="R37901977ed11440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbea94c58cb049e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06bfe091024a4b598ac6cea34b0b7f03.psmdcp" Id="R29a4f048754342f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>