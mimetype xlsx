--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbea94c58cb049e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06bfe091024a4b598ac6cea34b0b7f03.psmdcp" Id="R29a4f048754342f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c27cdf5ee8b4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82e28ff2be1642c796a0655ccfa02007.psmdcp" Id="Rd2bcc7d8ed72445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>