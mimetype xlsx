--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c27cdf5ee8b4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82e28ff2be1642c796a0655ccfa02007.psmdcp" Id="Rd2bcc7d8ed72445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b68e108bdb14068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f39f86d1977149e99d4c63ba6f6c3486.psmdcp" Id="R228ffee0a095491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>