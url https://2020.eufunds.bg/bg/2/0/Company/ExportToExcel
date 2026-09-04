--- v5 (2026-08-15)
+++ v6 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b68e108bdb14068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f39f86d1977149e99d4c63ba6f6c3486.psmdcp" Id="R228ffee0a095491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae65ce6fefc4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c083ccab67114e33ac54510e718de2ac.psmdcp" Id="R92fd40fd2c9b4ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>