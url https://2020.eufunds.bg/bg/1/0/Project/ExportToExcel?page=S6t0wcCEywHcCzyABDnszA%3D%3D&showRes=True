--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -1,63 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fe3952b7454d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fabeffd0b5944982bdfdfa1c12218df3.psmdcp" Id="R2a37095fa4fd4165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2d3309038c4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64363a4737884f988db62afe60c4a8d4.psmdcp" Id="R7f7fa355be134fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2685" uniqueCount="2685">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Добро управление 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритет</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (до)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (до)</x:t>
   </x:si>
@@ -123,53 +126,50 @@
 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "СЕРТИФИКАЦИОНЕН ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИТЕ ЗЕМЕДЕЛСКИ ФОНДОВЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Витоша" №15, ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>България,Територията на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на ефективното функциониране на Изпълнителна агенция  „Сертификационен одит на средствата от Европейските земеделски фондове“</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Територията на ЕС,България</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на ефективното функциониране на Изпълнителна агенция  „Сертификационен одит на средствата от Европейските земеделски фондове“ през периода 2019-2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t>126625259 "АЛИАНС ЗА РЕГИОНАЛНО СЪТРУДНИЧЕСТВО И РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. ДОБРУДЖА № 10 ет.2 ап.24</x:t>
   </x:si>
   <x:si>
     <x:t>България</x:t>
   </x:si>
@@ -314,395 +314,395 @@
   <x:si>
     <x:t>България, гр.София, 1505, гр. София, ул. Русалка 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на инструментариум за гражданско участие във формулирането, изпълнението и мониторинга на анти-дискриминационни политики в България</x:t>
   </x:si>
   <x:si>
     <x:t>205392048 АВТОМОБИЛНА ФЕДЕРАЦИЯ НА БЪЛГАРИЯ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, бул. „Тодор Каблешков“, номер 55А, ет. 2, ап. офис 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0176</x:t>
   </x:si>
   <x:si>
     <x:t>„По-високо гражданско участие – повече сигурност и отговорност на местно ниво“</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 АГЕНЦИЯ  "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
+    <x:t>Държавна агенция / държавна комисия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на професионалните умения и компетентността на служителите в териториалните звена на Агенция „Пътна инфраструктура“ в Северна България</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите в АПИ за използване на пространствени данни и геопространствени технологии</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
-    <x:t>Държавна агенция / държавна комисия</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на професионалните умения и компетентността на служителите в териториалните звена на Агенция „Пътна инфраструктура“ в Южна България</x:t>
   </x:si>
   <x:si>
     <x:t>000627597 АГЕНЦИЯ "МИТНИЦИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. Г.С. РАКОВСКИ № 47</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Надграждане на основните системи на Агенция "Митници" за предоставяне на данни и услуги – БИМИС (фаза 2)"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на основните системи на Агенция „Митници“ за предоставяне на данни и услуги към външни системи - БИМИС 2020 (фаза 1)“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-1.007-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1202, ул. Г.С. РАКОВСКИ, номер 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.025-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на основните системи на Агенция "Митници" за предоставяне на данни и услуги – БИМИС (фаза 3)</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Подобряване на инспекционния контрол, осъществяван от Агенцията за държавна финансова инспекция</x:t>
   </x:si>
   <x:si>
     <x:t>175076479 АГЕНЦИЯ ЗА ДЪРЖАВНА ФИНАНСОВА ИНСПЕКЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. ЛЕГЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"РАЗКРИВАНЕ НА НАРУШЕНИЯ, НЕРЕДНОСТИ И ИЗМАМИ ПРИ ИЗВЪРШВАНЕ НА ФИНАНСОВИ ИНСПЕКЦИИ ОТ ОРГАНИТЕ НА АДФИ"
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"УСТАНОВЯВАНЕ НА СПЕЦИФИЧНИ РИСКОВЕ ОТ ЗЛОУПОТРЕБИ ПРИ ИЗПОЛЗВАНЕТО НА ФИНАНСОВИ СРЕДСТВА И РЕАЛИЗИРАНЕТО НА ИНФРАСТРУКТУРНИ ПРОЕКТИ"</x:t>
   </x:si>
   <x:si>
+    <x:t>175076479 Агенция за държавна финансова инспекция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. „Леге“ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.027-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на инспекционния контрол, осъществяван от Агенцията за държавна финансова инспекция</x:t>
+  </x:si>
+  <x:si>
     <x:t>105025752 АГЕНЦИЯ ЗА РЕГИОНАЛНО РАЗВИТИЕ И БИЗНЕС ЦЕНТЪР - ВИДИН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, ул. "Христо Ботев" 77</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Активизиране на гражданския сектор за по-открито и отговорно управление на местните институции за насърчаване на заетостта в област Видин</x:t>
   </x:si>
   <x:si>
     <x:t>105025752 АГЕНЦИЯ ЗА РЕГИОНАЛНО РАЗВИТИЕ И БИЗНЕС ЦЕНТЪР-ВИДИН Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0102</x:t>
   </x:si>
   <x:si>
     <x:t>Правосъдие и обществено доверие</x:t>
   </x:si>
   <x:si>
     <x:t>131282355 АГЕНЦИЯ ПО ВПИСВАНИЯТА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1111, ул. ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на имотния регистър за интеграция с кадастралния регистър и предоставяне на допълнителни е-услуги</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1111, ул.ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на служителите от администрацията на Агенция по вписванията, чрез усъвършенстване на знанията и практическите им умения при използване, администриране, управление и дизайн на системни и комуникационни програмни продукти</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на Търговския регистър за интеграция с платформата за обмен на данни между Търговските регистри в ЕС, вграждане на регистъра на юридическите лица с нестопанска цел, интеграция с имотния регистър, единна входна точка и прехвърляне на централния регистър на особените залози</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1111, ул. ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>130362903 АГЕНЦИЯ ПО ГЕОДЕЗИЯ, КАРТОГРАФИЯ И КАДАСТЪР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО, ул. МУСАЛА № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирани обучения за служители на Агенция по геодезия, картография и кадастър</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на кадастрални данни в цифров вид и развитие на електронните административни услуги на АГКК</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0004</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>131236380 Агенция по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. "Леге"4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служители на Агенция по обществени поръчки, във връзка с изпълнение на дейности по ЕСИФ</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Финансиране на част от възнагражденията на служители от Агенцията по обществени поръчки, изпълняващи дейности по ЕСИФ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, София, ул. Леге 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служителите от специализираната администрация,   изпълняващи дейности по ЕСИФ и повишаване на професионализма на служителите на Агенцията по обществени поръчки</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, Ул. Леге № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансиране на част от възнагражденията на служители от Агенцията по обществени поръчки, изпълняващи дейности по ЕСИФ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Леге" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Преглед и оценка на системата на обществените поръчки в България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Леге"4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за прилагането на ефективна политика в областта на обществените поръчки и развитие на административния капацитет на Агенцията по обществени поръчки</x:t>
+  </x:si>
+  <x:si>
     <x:t>131236380 АГЕНЦИЯ ПО ОБЩЕСТВЕНИ ПОРЪЧКИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ЛЕГЕ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване, внедряване и поддръжка на единна национална електронна уеб-базирана платформа: Централизирана автоматизирана информационна система "Електронни обществени поръчки" (ЦАИС ЕОП)</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Администрация на Министерския съвет</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1594, бул. "Дондуков" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на единни правила за провеждане на функционални анализи по хоризонтални и секторни политики</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1594, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на финансиране на възнаграждения за служители от Централното координационно звено, изпълняващи дейности по ЕСИФ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процесите, свързани с предоставянето, достъпа и повторното използване на информацията от обществения сектор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Бул. "Дондуков" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процеса по реализиране на политики в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на принципа на споделените услуги в организацията и работата на централната администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По-високо качество на административното обслужване чрез въвеждане на по-високи стандарти и подобряване на системата за обратна връзка от потребителите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на ефективността на подбора на служители в държавната администрация</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Администрацията и гражданско общество – партньорство в управлението</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.001-0001</x:t>
-[...20 lines deleted...]
-    <x:t>Създаване на единни правила за провеждане на функционални анализи по хоризонтални и секторни политики</x:t>
+    <x:t>BG05SFOP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване на концесионната политика</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1594, бул. "ДОНДУКОВ" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на капацитет за извършване на оценка на въздействието в държавната администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, Бул. "Дондуков" 1</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ (ДИРЕКЦИЯ "ДОБРО УПРАВЛЕНИЕ")</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Дондуков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Оценки и анализи по ОПДУ</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ (ЦЕНТРАЛНО КООРДИНАЦИОННО ЗВЕНО)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността и ефикасността на Централното координационно звено</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността и ефикасността на ЦКЗ 2019-2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Администрация на Министерския съвет.</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1194, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Трансформация на модела на административно обслужване</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG05SFOP001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>131436477 Администрация на Омбудсмана на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. Георг Вашингтон №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Eлектронна система за управление работата на администрацията на омбудсмана</x:t>
   </x:si>
   <x:si>
     <x:t>129001232 Академия на Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
@@ -992,93 +992,93 @@
   <x:si>
     <x:t>България, гр.София, 1058, ул. "Искър" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0037</x:t>
   </x:si>
   <x:si>
     <x:t>СМАРТ - СтиМулиране на производствА със зелен хоРизонТ</x:t>
   </x:si>
   <x:si>
     <x:t>176467598 БЪЛГАРСКА ФЕДЕРАЦИЯ ПО КУНГ ФУ И ТАЙ ЧИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ж.к. Гео Милев, ул. Христо Максимов, номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0169</x:t>
   </x:si>
   <x:si>
     <x:t>По-ефективни политики на местно ниво чрез консултативни форми на гражданско участие за имплементиране на социалните функции на спорта кунг фу за преодоляване на екстремални ситуации, повишаване двигателната активност и развитие духа на жителите на община от четвърто йерархично ниво съгласно Националната концепция за пространствено развитие (НКПР) на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>175092070 БЪЛГАРСКИ ИНСТИТУТ ПО МЕТРОЛОГИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>Специализирана териториална администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1797, гр. София, бул. "Д-р Г. М. Димитров" № 52 Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Ловеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на йонизиращите лъчения</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. 6-ти СЕПТЕМВРИ № 21</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност и проследимост на еталоните за разход на флуид“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0011</x:t>
   </x:si>
   <x:si>
     <x:t>“Повишаване на компетентността на персонала на БИМ, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на магнитни измервания и измервания на структура на повърхност“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0012</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" №21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения в Български институт по метрология (БИМ) за осъществяване на контрол на електронни системи с фискална памет (ЕСФП) и метрологичен контрол на средства за измервания (СИ), управлявани със софтуер</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения в администрацията на Български институт по метрология (БИМ) за привеждане на внедрените системи за управление към новите изисквания на стандарт БДС ISO/IEC 17025:2018 „Общи изисквания за компетентността на лаборатории за изпитване и калибриране“</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на йонизиращите лъчения</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175092070 БЪЛГАРСКИ ИНСТИТУТ ПО МЕТРОЛОГИЯ
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на специализираните знания и умения на служителите в териториалните звена на БИМ</x:t>
   </x:si>
   <x:si>
     <x:t>176281871 Български Младежки Форум</x:t>
   </x:si>
   <x:si>
     <x:t>Ружинци</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0198</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг и подобрение на процедурите по формиране на младежки политики в община Ружинци</x:t>
   </x:si>
   <x:si>
     <x:t>131310628 Българско сдружение за личностна алтернатива</x:t>
@@ -1101,116 +1101,116 @@
   <x:si>
     <x:t>Политиката за нас, чрез нас!</x:t>
   </x:si>
   <x:si>
     <x:t>176987823 ВИА ХУМАНИКА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. "Кирил и Методий" 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0181</x:t>
   </x:si>
   <x:si>
     <x:t>Активен граждански сектор за по-добро административно обслужване по насърчаване на заетостта в област Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>121513231 Висш съдебен съвет</x:t>
   </x:si>
   <x:si>
     <x:t>Съдебна система</x:t>
   </x:si>
   <x:si>
     <x:t>Висш съдебен съвет</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на програмно бюджетиране в органите на съдебната власт</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. Екзарх Йосиф № 12</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.001-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доразвитие и централизиране на порталите в СП за достъп на граждани до информация, е-услуги и е-правосъдие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121513231 ВИСШ СЪДЕБЕН СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф" 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на реално обществено участие в правораздаването чрез института на съдебните заседатели</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за наблюдение и регулиране на натовареността на магистратите и съдебната администрация, създаване на стандарт за условията на труд в органите на съдебната власт и повишаване на ефективността на работата им</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване в съдебната система на софтуер за ускорено създаване и възпроизвеждане на актове и други документи чрез диктовка и автоматично конвертиране на гласов запис в текст (voice-to-text) и съпътстващи системи за обработка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф", № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процедурите по атестация и формиране на възнагражденията на съдебните служители в Република България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на модел за оптимизация на съдебната карта на българските съдилища и прокуратури и разработване на Единна информационна система на съдилищата</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на процедурите по атестация и дисциплинарната практика в съдебната система</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0011</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>176946602 ВОБ - ВЯРА, ОБРАЗОВАНИЕ И БЪДЕЩЕ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Цар Калоян, номер 8, ет. 3, ап. офис 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на изпълнение и мониторинг на местната политика за нулеви отпадъци</x:t>
   </x:si>
   <x:si>
     <x:t>121267370 ВЪРХОВЕН АДМИНИСТРАТИВЕН СЪД</x:t>
   </x:si>
   <x:si>
     <x:t>Съд</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. АЛ. СТАМБОЛИЙСКИ № 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Оценка на ефективността на съдебния контрол върху актове на администрацията. Мерки за преодоляване на нарушеното право на справедлив процес.</x:t>
@@ -1236,93 +1236,93 @@
   <x:si>
     <x:t>BG05SFOP001-2.019-0054</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване на професионалните компетентности на надзорно-охранителния състав в местата за лишаване от свобода“</x:t>
   </x:si>
   <x:si>
     <x:t>121805755 ГЛАВНА ДИРЕКЦИЯ "ГРАЖДАНСКА ВЪЗДУХОПЛАВАТЕЛНА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ДЯКОН ИГНАТИЙ № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания  и умения на служителите в Главна Дирекция "Гражданска въздухоплавателна администрация "</x:t>
   </x:si>
   <x:si>
     <x:t>129010029 Главна дирекция "Изпълнение на наказанията"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, Бул. "Ген.Н.Столетов" 21</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване с нови успешно въведени чужди практики в областта на социалната дейност и възпитателната работа с правонарушители (ГДИН - 4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010029 Главна Дирекция "Изпълнение на наказанията"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на компетенциите на психолозите от системата на ГДИН “</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.019-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за надграждане на умения за анализ и оценка на информация при работа с високорискови правонарушители и подпомагане на тяхната ресоциализация (ГДИН - 1)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните служби на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за подобряване на уменията им по практическо прилагане на електронното наблюдение на правонарушители (ГДИН-6)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.019-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните служби на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване и използване на нови методи и модели за работа с отделен случай (ГДИН - 2)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0059</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване със съвременните тенденции в пенитенциарната социална работа (ГДИН - 3)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0060</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за работа с внедрената система за електронно наблюдение на правонарушители  (ГДИН-5)</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>„Подобряване на компетенциите на психолозите от системата на ГДИН “</x:t>
   </x:si>
   <x:si>
     <x:t>129010011 Главна дирекция "Охрана" към Министерство на правосъдието</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, гр.София, ул. „М-р Г. Векилски 2“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите в Главна дирекция „Охрана”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, гр. София, ул. „М-р Г. Векилски 2“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на специализираните умения на младши изпълнителския състав от териториалните звена "Охрана" в ГД "Охрана", при управление на специални автомобили (СА) в изпълнение на дейностите по конвоиране, призоваване, принудително довеждане и задържане на лица</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението"</x:t>
   </x:si>
@@ -1336,250 +1336,250 @@
     <x:t>Провеждане на специализирани обучения за служителите от териториалните звена на Главна дирекция „Пожарна безопасност и защита на населението“ - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, Гр. София, улица "Пиротска" № 171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0042</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Повишаване квалификацията на водачите на противопожарни автомобили за работа в усложнена оперативна обстановка“
 </x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция „Пожарна безопасност и защита на населението” – МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. „Пиротска” №171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0047</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на специализираните знания и умения на служителите от Главна дирекция „Пожарна безопасност и защита на населението“, осъществяващи държавен противопожарен контрол, превантивна дейност и контрол по спазване на Закона за защита при бедствия</x:t>
   </x:si>
   <x:si>
+    <x:t>175527479 Гражданско сдружение Право на Избор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1124, район Средец, ул. "Янтра" №12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на гражданското участие и подобряване на взаимодействието между администрацията и гражданското общество в процесите на формулиране, изпълнение и мониторинг на политики за образователна интеграция в Столична община на малолетните лица, получили бежански или хуманитарен статут</x:t>
+  </x:si>
+  <x:si>
     <x:t>175527479 Гражданско сдружение Право на избор</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0157</x:t>
   </x:si>
   <x:si>
     <x:t>Партньорство между местната власт, гражданите и бизнеса във формулирането на политики за планиране и  предоставяне на социални услуги на общинско ниво</x:t>
   </x:si>
   <x:si>
-    <x:t>175527479 Гражданско сдружение Право на Избор</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>127577575 Демократично Сдружение  Искам да Знам Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. " Христо Ботев ", номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Гаранциите за върховенство на закона - път към по-независима и прозрачна съдебна власт</x:t>
   </x:si>
   <x:si>
     <x:t>127577575 ДЕМОКРАТИЧНО СДРУЖЕНИЕ ИСКАМ ДА ЗНАМ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. "Христо Ботев" 13 ет. 2 обл.Шумен общ.Шумен гр/с.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0209</x:t>
   </x:si>
   <x:si>
     <x:t>"ЗА" открито и прозрачно партньорско управление в област Шумен</x:t>
   </x:si>
   <x:si>
+    <x:t>131198150 ДИПЛОМАТИЧЕСКИ ИНСТИТУТ КЪМ МИНИСТЪРА НА ВЪНШНИТЕ РАБОТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на обучения на служители от централната администрация за придобиване на ключови умения и компетентности в контекста на ЕС</x:t>
+  </x:si>
+  <x:si>
     <x:t>131198150 Дипломатически институт към министъра на външните работи</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1113, ул. "Александър Жендов" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.015-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за служители от държавната администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>131198150 ДИПЛОМАТИЧЕСКИ ИНСТИТУТ КЪМ МИНИСТЪРА НА ВЪНШНИТЕ РАБОТИ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.029-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на електронни административни услуги и внедряване на допълнителни функционалности в автоматизирани информационни системи в МВР</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"- МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. 6-ти септември 29</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Обучение Cisco Networking и програмно осигуряване за служители от териториалните структури на Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0046</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Специализирано обучение на служителите от териториалните структури на Дирекция "Комуникационни и информационни системи"-МВР за повишаване на професионализма и експертизата им при техническата поддръжка на системите за ранно предупреждение и оповестяване на органите на изпълнителната власт и на населението за осигуряване на надеждна защита при бедствия
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение Cisco Networking и програмно осигуряване за служители от териториалните структури на Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"
 Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.022-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на единна, ефективна система за управление на ресурси в системата на Министерството на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>101157692 Дирекция "Национален парк Рила"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул. "Бистрица" №12В, П.К. 56</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0039</x:t>
   </x:si>
   <x:si>
     <x:t>УСЪВЪРШЕНСТВАНЕ НА ЗНАНИЯТА И УМЕНИЯТА НА СЛУЖИТЕЛИТЕ НА Д „НП РИЛА“</x:t>
   </x:si>
   <x:si>
     <x:t>107061359 Дирекция "Национален парк Централен Балкан"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул.“Бодра смяна“ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на административния капацитет на Д "НП Централен Балкан"</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция „Защита на финансовите интереси на Европейския съюз“ (АФКОС) в Министерството на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане ефективното изпълнение на дейността на дирекция АФКОС в работата ѝ по Европейските структурни и инвестиционни фондове</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция „Защита на финансовите интереси на Европейския съюз“ (АФКОС) на Министерството на вътрешните работи (МВР) – Дирекция АФКОС</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Обезпечаване и подпомагане дейността на дирекция АФКОС при работата ѝ по ЕСИФ"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. "Шести септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване на финансови средства за възстановяване на 50 % от разходи за възнаграждения и свързани с тях други разходи за сметка на работодателя/осигурителя,  за отработеното време на служителите от Дирекция АФКОС по ЕСИФ"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010698 Дирекция „Комуникационни и информационни системи”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специализирани обучения на служители на ДКИС-МВР за конфигуриране и администриране на телефонни централи тип MiVoice MX-ONE минимум V.6.3, MiVoice Office 400, Unify Open Scape 4000 Basic и сървърни приложения за IP телефонни централи чрез Linux OS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирано обучение за служителите за безопасна работа на височина и боравене с лични предпазни средства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение за изграждане и усъвършенстване на умения за работа като специалисти по техническа поддръжка на радиокомуникационно оборудване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирано обучение на служителите за работа със системите за мониторинг, ранно предупреждение и оповестяване за повишаване сигурността на гражданското общество</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение Cisco Networking и програмно осигуряване</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0032</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>101157692 Дирекция „Национален парк Рила“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0037</x:t>
   </x:si>
   <x:si>
     <x:t>КОМПЕТЕНТНИ И МОТИВИРАНИ СЛУЖИТЕЛИ НА ДИРЕКЦИЯ "НАЦИОНАЛЕН ПАРК РИЛА"</x:t>
   </x:si>
   <x:si>
     <x:t>130008993 ДИРЕКЦИЯ ЗА НАЦИОНАЛЕН СТРОИТЕЛЕН КОНТРОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ХРИСТО БОТЕВ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на Дирекция за национален строителен контрол</x:t>
   </x:si>
   <x:si>
     <x:t>175544209 Дирекция на природен парк "Беласица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Коларово, 2880, ул. ”Беласица” № 14</x:t>
@@ -1606,139 +1606,139 @@
     <x:t>119607289 ДИРЕКЦИЯ НА ПРИРОДЕН ПАРК "СИНИТЕ КАМЪНИ" - СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ул. ЦАР СИМЕОН, номер 1Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за увеличаване на специализираните знания, подобряване на уменията и повишаване на експертния капацитет на служителите на ДПП "Сините камъни"</x:t>
   </x:si>
   <x:si>
     <x:t>000697600 Държавна агенция "Архиви", Министерски съвет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на специализираните знания и умения на служителите от териториалните структури на Държавна агенция "Архиви" в областта на архивната методика и практика”</x:t>
   </x:si>
   <x:si>
     <x:t>177098809 Държавна агенция "Електронно управление"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Йосиф В. Гурко" №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на дирекция „Комуникационна и информационна инфраструктура“ в Държавна агенция „Електронно управление“ за осигуряване по-ефективно изпълнение на функциите  на дирекцията, свързани с  изграждане, развиване и поддържане на споделените ресурси на електронното управление в държавната администрация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Й. В. Гурко" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Техническа помощ за ДАЕУ за изпълнение на функции по управление на средства от ЕСИФ чрез подкрепа за възстановяване на разходи за възнаграждения 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, УЛ. ГУРКО, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.027-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Планиране, координация и контрол при развитието и обновяването на информационните ресурси в администрацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на специализираните знания и умения на служители в ДАЕУ в областта на архитектурата на е-управлението“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за ДАЕУ за изпълнение на функции по управление на средства от ЕСИФ чрез подкрепа за възстановяване на разходи за хоризонтални дейности</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Реализиране на ЦАИС "Гражданска регистрация" и ЦАИС "Адресен регистър"
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Национален портал за пространствени данни (INSPIRE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите в ДАЕУ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177098809 ДЪРЖАВНА АГЕНЦИЯ "ЕЛЕКТРОННО УПРАВЛЕНИЕ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. ГУРКО  № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвентаризация на информационно-комуникационната инфраструктура за нуждите на електронното управление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на служителите в ДАЕУ</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на публични регистри за бюджетен и проектен контрол на електронното управление и на портал за достъп до ресурси за разработка на софтуерни системи за електронно управление</x:t>
-  </x:si>
-[...71 lines deleted...]
-    <x:t>Инвентаризация на информационно-комуникационната инфраструктура за нуждите на електронното управление</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000697600 Държавна агенция „Архиви”
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Московска” № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Разработка и внедряване на система за е-архивиране”</x:t>
   </x:si>
   <x:si>
     <x:t>177098809 Държавна агенция „Електронно управление“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. „Ген. Й. В. Гурко“ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Национална геопространствена платформа (НГП)</x:t>
@@ -1859,72 +1859,72 @@
   <x:si>
     <x:t>176786514 Заслушай се Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Иван Денкоглу, номер 11, ап. 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0050</x:t>
   </x:si>
   <x:si>
     <x:t>„Провеждане на застъпническа кампания за прилагането на Закона за българския жестов език на местно ниво“</x:t>
   </x:si>
   <x:si>
     <x:t>205179235 ЗЕЛЕНА ИНДУСТРИЯ, ИНОВАЦИИ И ТЕХНОЛОГИЧЕН ТРАНСФЕР Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9010, Приморски парк 536, номер 271, ап. S-203</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на изпълнение на политики на местно ниво за адаптиране към Зелената сделка</x:t>
   </x:si>
   <x:si>
+    <x:t>121410441 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "АВТОМОБИЛНА АДМИНИСТРАЦИЯ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Ген. Й. Гурко № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите, извършващи пътен контрол и служителите, извършващи контрол върху тази дейност в Изпълнителна агенция "Автомобилна администрация"</x:t>
+  </x:si>
+  <x:si>
     <x:t>121410441 Изпълнителна агенция "Автомобилна администрация"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, улица "Ген. Й. Гурко", № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на поддържаните от Изпълнителна агенция „Автомобилна администрация“ регистри за периодичните прегледи за проверка на техническата изправност на ППС и обучението и изпитите за придобиване на правоспособност за управление на МПС. Изграждане на нов модел на контролната дейност, основан на оценка на риска</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Подобряване на специализираните знания и умения на служителите, извършващи пътен контрол и служителите, извършващи контрол върху тази дейност в Изпълнителна агенция "Автомобилна администрация"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите, извършващи практически изпити за придобиване на правоспособност за управление на МПС и служителите, извършващи контрол върху тази дейност в Изпълнителна агенция "Автомобилна администрация"</x:t>
   </x:si>
   <x:si>
     <x:t>121797867 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "МОРСКА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "ДЯКОН ИГНАТИЙ"  № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители от териториалните звена на Изпълнителна агенция "Морска администрация"</x:t>
   </x:si>
   <x:si>
     <x:t>175618225 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИЯ СЪЮЗ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. СЛАВЯНСКА № 4</x:t>
   </x:si>
@@ -1965,137 +1965,137 @@
   <x:si>
     <x:t>България, гр.София, 1040, ул. "Славянска" №4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за възнаграждения на Одитния орган по Европейските структурни и инвестиционни фондове за периода от 01.03.2019 г. до 31.12.2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t>175618225 Изпълнителна агенция "Одит на средствата от ЕС"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Славянска" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>177057545 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "СЕРТИФИКАЦИОНЕН ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИТЕ ЗЕМЕДЕЛСКИ ФОНДОВЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, БУЛ. ВИТОША, номер 15, ет. 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.006-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване на средства за възнаграждения и дейности на ИА СОСЕЗФ във връзка с изпълнение на  одитни функции по Европейския земеделски фонд за развитие на селските райони (ЕЗФРСР) за периода от 01.01.2022 г. до 31.12.2023 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.005-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за възнаграждения на част от служителите на ИА СОСЕЗФ, ангажирани с одитни функции по Европейският земеделски фонд за развитие на селските райони за периода от 01.05.2020 г. до 31.12.2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.006-0007</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>121410441 Изпълнителна агенция „Автомобилна администрация”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Гурко" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0072</x:t>
   </x:si>
   <x:si>
     <x:t>„Специализирано обучение на инспекторския състав с контролни функции, осъществяващи надзор на пунктовете за извършване на периодични технически прегледи на ППС“</x:t>
   </x:si>
   <x:si>
     <x:t>121410441 Изпълнителна агенция „Автомобилна администрация” (ИААА)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, гр.София, ул. „Гурко" № 5,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„„Специализирано обучение на инспекторите за контрол на специфични превози на товари“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Гурко» № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0070</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Специализирано обучение на инспекторския състав относно контролните уреди за регистриране на данните за движението при автомобилен транспорт“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, гр.София, ул. „Гурко" № 5,</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>121486802 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ГОРИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, бул. ХРИСТО БОТЕВ № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване капацитета на служителите на ИАГ за изпълнение на контролните функции по управление на горите</x:t>
   </x:si>
   <x:si>
+    <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО ул. ЦАР БОРИС III № 136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на специализирани обучения за увеличаване на специализираните знания, подобряване на уменията и повишаване на експертния капацитет на служителите в Изпълнителна агенция по околна среда</x:t>
+  </x:si>
+  <x:si>
     <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. "Цар Борис III" № 136</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Специализирани обучения за Регионалните лаборатории на Главна дирекция Лабораторно-аналитична дейност към ИАОС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0068</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Повишаване на знанията и уменията на служителите на регионалните лаборатории на Главна дирекция "Лабораторно-аналитична дейност" към ИАОС
 </x:t>
   </x:si>
   <x:si>
-    <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
-[...8 lines deleted...]
-    <x:t>Провеждане на специализирани обучения за увеличаване на специализираните знания, подобряване на уменията и повишаване на експертния капацитет на служителите в Изпълнителна агенция по околна среда</x:t>
+    <x:t>BG05SFOP001-2.019-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирани обучения за Регионалните лаборатории на Главна дирекция Лабораторно-аналитична дейност към ИАОС</x:t>
   </x:si>
   <x:si>
     <x:t>130209583 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО СОРТОИЗПИТВАНЕ,  АПРОБАЦИЯ И СЕМЕКОНТРОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. ЦАРИГРАДСКО ШОСЕ  № 125 бл. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за подобряване професионалната компетентност на служителите от главна дирекция "Сортоизпитване, апробация и семеконтрол" на Изпълнителна агенция по сортоизпитване, апробация и семеконтрол</x:t>
   </x:si>
   <x:si>
     <x:t>131225544 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ТРАНСПЛАНТАЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Братя Миладинови" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0044</x:t>
   </x:si>
   <x:si>
     <x:t>ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ТРАНСПЛАНТАЦИЯ - КОМПЕТЕНТНА И ЕФЕКТИВНА ДЪРЖАВНА АДМИНИСТРАЦИЯ</x:t>
   </x:si>
@@ -2141,81 +2141,81 @@
   <x:si>
     <x:t>131394099 Институт за европейски ценности</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Алабин 22, офис 211</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданското общество – субектът на местните културни политики</x:t>
   </x:si>
   <x:si>
     <x:t>175459748 ИНСТИТУТ ЗА УСТОЙЧИВО РАЗВИТИЕ НА ПРАВОТО Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1164, Христо Смирненски, номер 78, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0174</x:t>
   </x:si>
   <x:si>
     <x:t>"Правата си аз вече знам и мога да се справя сам"</x:t>
   </x:si>
   <x:si>
+    <x:t>130403691 ИНСТИТУТ ПО ПУБЛИЧНА АДМИНИСТРАЦИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Аксаков" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.014-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Общата рамка за оценка (CAF) в българската администрация</x:t>
+  </x:si>
+  <x:si>
     <x:t>130403691 Институт по публична администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Аксаков 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Работим за хората" - укрепване капацитета на институциите за посрещане на предизвикателствата на съвременните публични политики.</x:t>
   </x:si>
   <x:si>
-    <x:t>130403691 ИНСТИТУТ ПО ПУБЛИЧНА АДМИНИСТРАЦИЯ</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул. Аксаков № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на Общата рамка за оценка (CAF) в администрациите</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Въвеждане на Общата рамка за оценка (CAF) в българската администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Сердика № 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.017-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитална трансформация в обучението - дигитална компетентност и учене</x:t>
   </x:si>
   <x:si>
     <x:t>827234868 Клуб "Отворено общество" - Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7012, ул. "Борисова" 78, бл. "Борис" I</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Областна администрация - Русе през погледа на гражданското общество</x:t>
   </x:si>
   <x:si>
     <x:t>831228084 Клуб „Икономика 2000”</x:t>
   </x:si>
@@ -2247,68 +2247,68 @@
   <x:si>
     <x:t>България, гр.София, 1000, бул. ДОНДУКОВ №8-10</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Развитие на аналитичния капацитет на Комисията за енергийно и водно регулиране”</x:t>
   </x:si>
   <x:si>
     <x:t>000698612 Комисия за защита на конкуренцията</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул."Витоша" № 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Развитие на информационната система и публичния регистър на Комисията за защита на конкуренцията“</x:t>
   </x:si>
   <x:si>
     <x:t>121516918 КОМИСИЯ ЗА ЗАЩИТА НА ПОТРЕБИТЕЛИТЕ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, пл. СЛАВЕЙКОВ, номер 4А, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на квалификацията на служителите в регионалните дирекции на Комисията за защита на потребителите, чрез придобиване на нови знания и надграждане на уменията в защита правата на потребителите</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, пл. СЛАВЕЙКОВ № 4А ет.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на регулирането и управлението в областта на обществените потребности чрез придобиване на нови знания и практически опит за повишаване на квалификациите и уменията на служителите в Комисията за защита на потребителите</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, пл. СЛАВЕЙКОВ, номер 4А, ет. 3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>131457813 КОМИСИЯ ЗА ЗАЩИТА ОТ ДИСКРИМИНАЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1125, ул. ДРАГАН ЦАНКОВ № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Учим, за да работим по-ефективно</x:t>
   </x:si>
   <x:si>
     <x:t>131463734 КОМИСИЯ ЗА ПРОТИВОДЕЙСТВИЕ НА КОРУПЦИЯТА И ЗА ОТНЕМАНЕ НА НЕЗАКОННО ПРИДОБИТОТО ИМУЩЕСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на експертния капацитет на КПКОНПИ за ефективно и професионално изготвяне  на оценка и анализ на съвкупности от парично оценими права и задължения</x:t>
   </x:si>
   <x:si>
     <x:t>129010997 Комисия за противодействие на корупцията и за отнемане на незаконно придобитото имущество (КПКОНПИ)</x:t>
@@ -2427,532 +2427,532 @@
   <x:si>
     <x:t>177054410 Местна инициативна група Ботевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, пл. "Освобождение" 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ботевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0115</x:t>
   </x:si>
   <x:si>
     <x:t>Активни граждани за добро управление на община Ботевград. Онлайн платформа "Диалози за бъдещето на Ботевград"</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 МИНИСТЕРСТВО НА  ЕЛЕКТРОННОТО УПРАВЛЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и прилагане на Референтна архитектура за оперативна съвместимост (РАОС)</x:t>
   </x:si>
   <x:si>
+    <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Шести септември № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансова подкрепа за дирекция АФКОС – МВР при провеждане на политиката за борба с измамите</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695235 Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на технологична  среда за предоставяне на данни в реално време от Централизирания регистър на МПС на АИС на ИААА, НАП, общинските администрации и АПИ; рефакториране на АИС КОС; реализиране на АИС ЧОД и разработване на нови електронни административни услуги</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на пилотната система за електронна идентификация и внедряване в продуктивен режим</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-1.002-0019</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за възнаграждения на служителите от дирекция АФКОС при работата им по ЕСИФ</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Финансова подкрепа за дирекция АФКОС – МВР при провеждане на политиката за борба с измамите</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ 
 Институт по психология</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване експертния капацитет на служителите на МВР за превенция на агресивни прояви в обществото, корупция и радикализация</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ
 Институт по психология
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. „Шести септември“ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Справяне в кризисни ситуации</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 Министерство на електронното управление</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на хоризонталните и централни системи на електронното управление във връзка с прилагане на Единния модел за заявяване, заплащане и предоставяне на електронни административни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за Министерството на електронното управление за изпълнение на функции по управление на средства от ЕСИФ чрез възстановяване на разходи за възнаграждения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.013-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Облачни е-услуги за администрацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане и развитие на Държавен хибриден частен облак за нуждите на електронното управление</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и внедряване на пилотна система за дистанционно електронно гласуване</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", № 6</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>176789460 Министерство на енергетиката на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Триадица" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа на правителството на България/Министерство на енергетиката и осем въглеродно интензивни области (Варна, Хасково, Бургас, Ловеч, Габрово, Търговище, Сливен и Ямбол) в подготовката на териториални планове за справедлив преход за областите</x:t>
   </x:si>
   <x:si>
     <x:t>000695317 Министерство на здравеопазването</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Доизграждане на националната здравна информационна система (НЗИС) – етап 1 и етап 2</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, площад "Света Неделя" 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване ефективността на провежданата политика по опазване на общественото здраве</x:t>
   </x:si>
   <x:si>
+    <x:t>831909905 МИНИСТЕРСТВО НА ЗЕМЕДЕЛИЕТО, ХРАНИТЕ И ГОРИТЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1606, бул. ХРИСТО БОТЕВ № 55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване на специализираните знания и умения на служителите в МЗХГ</x:t>
+  </x:si>
+  <x:si>
     <x:t>831909905 Министерство на земеделието, храните и горите</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, гр. София, бул. "Христо Ботев" №55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения на служителите на Областни Дирекции “Земеделие”</x:t>
   </x:si>
   <x:si>
-    <x:t>831909905 МИНИСТЕРСТВО НА ЗЕМЕДЕЛИЕТО, ХРАНИТЕ И ГОРИТЕ</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на експертния капацитет на служителите в МЗХГ чрез специализирани обучения</x:t>
   </x:si>
   <x:si>
     <x:t>000695160 МИНИСТЕРСТВО НА КУЛТУРАТА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, бул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на архива на недвижимите културни ценности от световно и национално значение,  изграждане на специализирана информационна система, електронен регистър и публичен портал</x:t>
   </x:si>
   <x:si>
     <x:t>175745920 МИНИСТЕРСТВО НА МЛАДЕЖТА И СПОРТА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. ВАСИЛ ЛЕВСКИ  № 75</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Обучения за служители на ММС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на ММС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Националната структурата за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Национална стратегия за адаптация към изменението на климата и План за действие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Националната структура за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Министерство на околната среда и водите</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, бул. "Кн.Мария Луиза" 22 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Е - Натура 2000 - развитие на Единната информационна система за НАТУРА 2000</x:t>
   </x:si>
   <x:si>
-    <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на Национална стратегия за околна среда и План за действие към нея</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.006-0002</x:t>
-[...2 lines deleted...]
-    <x:t>Националната структура за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
+    <x:t>000695349 МИНИСТЕРСТВО НА ПРАВОСЪДИЕТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. СЛАВЯНСКА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективен достъп до правосъдие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на средства за видеоконферентни връзки и тяхното използване във фазите на досъдебно и съдебно производство, включително и при трансгранично сътрудничество в правораздаването</x:t>
   </x:si>
   <x:si>
     <x:t>000695349 Министерство на правосъдието</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1040, ул. „Славянска" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализиране  на  Национален регистър на пълномощните</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Редизайн на АИС в МП и ВРБ с цел преминаване към използване и обмен само на електронни документи и електронно съдържание в сектора от органите на изпълнителната власт. Обучение на служителите за работа с АИС и електронни документи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване модела на съдебните експертизи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мoдернизиране на пенитенциарната система в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развиване на потенциала на човешкия ресурс на съдебната власт, чрез изграждане на ефективен модел за придобиване на юридическа правоспособност</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1040, ул. „Славянска” 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Инвентаризация и анализ на състоянието на информационната и комуникационната инфраструктура, информационните системи, услуги и регистри в сектор "Правосъдие"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1040, ул. „Славянска" 1</x:t>
-[...11 lines deleted...]
-    <x:t>Реализиране  на  Национален регистър на пълномощните</x:t>
+    <x:t>BG05SFOP001-3.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Технологични,обучителни и организационни средства за изпълнение на разработени вътрешни правила и политики за ползване на информационните ресурси в органите на изпълнителната власт в сектор "Правосъдие",в съответствие със ЗЕУ,НОИОСИС и съобразно залегналите правила и стандарти в Стратегията за развитие на електронното управление в Република България 2014-2020 и Пътната карта за нейното изпълнение.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. "Славянска" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване гаранциите за справедлив процес в изпълнителните производства чрез изграждане
 на информационна система</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Реализиране  на Централизирана автоматизирана информационна система „Съдебен статус“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0009</x:t>
-[...2 lines deleted...]
-    <x:t>Редизайн на АИС в МП и ВРБ с цел преминаване към използване и обмен само на електронни документи и електронно съдържание в сектора от органите на изпълнителната власт. Обучение на служителите за работа с АИС и електронни документи.</x:t>
+    <x:t>BG05SFOP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова концепция за наказателна политика</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Доразвитие и централизиране на порталите в органите на изпълнителната власт от Сектор "Правосъдие" за достъп на гражданите и бизнеса  до информация, е-услуги и е-правосъдие.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0015</x:t>
-[...26 lines deleted...]
-    <x:t>Нова концепция за наказателна политика</x:t>
+    <x:t>BG05SFOP001-1.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и внедряване на електронна информационна система за единна входна точка за запори</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Насърчаване използването на медиацията като алтернативен способ за решаване на спорове</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0019</x:t>
-[...14 lines deleted...]
-    <x:t>Усъвършенстване модела на съдебните експертизи</x:t>
+    <x:t>831661388 МИНИСТЕРСТВО НА РЕГИОНАЛНОТО РАЗВИТИЕ И БЛАГОУСТРОЙСТВОТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, Ул. „Св. Св. Кирил и Методий“ № 17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.019-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за управление на собствеността, включително единен регистър на държавната и общинската собственост</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 Министерство на регионалното развитие и благоустройството</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1202, ул. "Св.Св. Кирил и Методий" 17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Единен публичен регистър по устройствено планиране на територията, инвестиционно проектиране и разрешаване на строителството и информационна система за неговото обслужване.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1202, ул. "Св. Св. Кирил и Методий" 17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Инициативи за прилагане на 12-те принципа за добро управление от Стратегията за иновации и добро управление на местно ниво на Съвета на Европа</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1202, ул. "Св.Св. Кирил и Методий" 17-19</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695388 Министерство на транспорта, информационните технологии и съобщенията</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Дякон Игнатий № 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ГИС базирана електронна платформа „Единна информационна точка“</x:t>
   </x:si>
   <x:si>
     <x:t>176789478 Министерство на туризма</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Съборна" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа по линия на сближаването за справяне с миграционните предизвикателства, породени от военната агресия от страна на Руската федерация в Украйна, за бежанците, пристигнали в Република България, чрез мярка, прилагана от Министерството на туризма</x:t>
   </x:si>
   <x:si>
+    <x:t>000695406 МИНИСТЕРСТВО НА ФИНАНСИТЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансиране на възнагражденията на служителите на Сертифциращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Повишаване на ефективността и осигуряване на работата на Сертифициращия орган при сертифициране на разходите по ЕСИФ в периода 2016-2018 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа на работата на Националния орган по държавните помощи във връзка с управлението на средствата от ЕСИФ и подобряване на ефективността при прилагане на правилата по държавните помощи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Финансиране на възнагражденията на служителите на Сертифициращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695406 Министерство на финансите</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на ефективността и ефикасността на ЦКЗ 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" № 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване ефективността в работата на националния орган за наблюдение и координация на държавните помощи при прилагането на режима по държавните помощи, в програмирането,  управлението и контрола на средства от ЕСИФ“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул."Г.С.Раковски" № 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Повишаване на ефективността и осигуряване на работата на Сертифициращия орган при сертифициране на разходите по ЕСИФ в периода 2019-2021 г.“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" 102</x:t>
-[...23 lines deleted...]
-    <x:t>Финансиране на възнагражденията на служителите на Сертифциращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България</x:t>
+    <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ, № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансова подкрепа за дирекция "Национален фонд" за изпълнение на функциите на Сертифициращ и Счетоводен орган по ЕСИФ в периода 2022-2023 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Усъвършенстване на системите за финансово управление и контрол и функцията по вътрешен одит в публичния сектор</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.005-0001</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000695406 Министерство на финансите, дирекция "Държавни помощи и реален сектор"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Ул. "Г.С. Раковски" №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно прилагане на правилата на ЕС за държавните помощи при предоставяне на услуги от общ икономически интерес (УОИИ)</x:t>
   </x:si>
   <x:si>
     <x:t>176686574 МЛАДЕЖКИ ИНИЦИАТИВИ ЗА РАЗВИТИЕ И ДИАЛОГ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, ж.к. Възрожденци, бл. 26, вx. Б, ет. 6, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0123</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на конкурентоспособността и предприемачеството в община Кърджали</x:t>
@@ -3002,260 +3002,260 @@
   <x:si>
     <x:t>BG05SFOP001-2.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване на ефективността при въвеждането на директивите и мерките по прилагането на актовете на Европейския съюз в българските закони”</x:t>
   </x:si>
   <x:si>
     <x:t>176976531 НАЦИОНАЛЕН ИНСТИТУТ ЗА КУЛТУРНО НАСЛЕДСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул.Кръстьо Асенов 6 обл.Благоевград общ.Благоевград гр/с.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0220</x:t>
   </x:si>
   <x:si>
     <x:t>Независимият мониторинг върху прозрачността и ефективността на процеса на формулиране и изпълнение на политики и законодателство на местно ниво продължава – повече обхванати общини, различни изследвани политики</x:t>
   </x:si>
   <x:si>
     <x:t>131177220 Национален институт на правосъдието</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Екзарх Йосиф, 14</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Правосъдие през 21 век – развиване на професионална компетентност и интегритет на магистратите и съдебните служители</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Качествено професионално обучение за повишаване ефективността на правосъдието</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.006-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>131177220 НАЦИОНАЛЕН ИНСТИТУТ НА ПРАВОСЪДИЕТО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИП – модерна институция за съдебно обучение</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф" № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Иновативни продукти и услуги в обучението, предоставяно от НИП</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175387843 Национален институт по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, гр.Монтана, общ.Монтана, обл.Монтана, п.к. 3400, ул.“Свети Климент Охридски“ № 5А, ет.5, офис 510</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективна съдебна реформа чрез ефективно наказателно правосъдие при разходването на европейски и публични средства</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Нормативни решения на местно ниво за оптимизиране на интеграционните политики</x:t>
   </x:si>
   <x:si>
+    <x:t>121082521 НАЦИОНАЛЕН ОСИГУРИТЕЛЕН ИНСТИТУТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1303, бул. АЛ. СТАМБОЛИЙСКИ № 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие и въвеждане на Институционалната архитектура на НОИ за приоритетни процеси, свързани с пенсиите, и предоставяне на електронни административни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1303, бул. "Ал. Стамболийски", № 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.020-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие и въвеждане на Aрхитектурата на НОИ за процесите, свързани с парични обезщетения, помощи и гарантирани вземания</x:t>
+  </x:si>
+  <x:si>
     <x:t>121082521 Национален осигурителен институт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1303, бул. Александър Стамболийски 62-64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране на национално решение за електронен обмен на социалноосигурителна информация EESSI</x:t>
   </x:si>
   <x:si>
-    <x:t>121082521 НАЦИОНАЛЕН ОСИГУРИТЕЛЕН ИНСТИТУТ</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695146 Национален статистически институт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1038, ул. "Панайот Волов" 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на статистическа база и на информационна система за мониторинг на европейски и национални стратегии и регионална политика“</x:t>
   </x:si>
   <x:si>
+    <x:t>000695146 НАЦИОНАЛЕН СТАТИСТИЧЕСКИ ИНСТИТУТ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1038, ул. ПАНАЙОТ ВОЛОВ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Привеждане на информационните активи на НСИ в съответствие с изискванията на Евростат и миграция към ХЧО</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Реализиране на ЦАИС „Единна входна точка“ за подаване на годишни финансови отчети и статистика в машинно-четим формат и интеграция с НАП, НСИ, АВ (ТР)</x:t>
   </x:si>
   <x:si>
-    <x:t>000695146 НАЦИОНАЛЕН СТАТИСТИЧЕСКИ ИНСТИТУТ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176478160 НАЦИОНАЛЕН СЪВЕТ ПО ЦЕНИ И РЕИМБУРСИРАНЕ НА ЛЕКАРСТВЕНИТЕ ПРОДУКТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1431, бул. АКАД. ИВАН ЕВСТАТИЕВ ГЕШОВ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за подобряване знанията и уменията на служителите от администрацията на Национален съвет по цени и реимбурсиране на лекарствени продукти (НСЦРЛП)</x:t>
   </x:si>
   <x:si>
     <x:t>176677828 НАЦИОНАЛЕН ЦЕНТЪР ЗА БОРБА С БЕДСТВИЯ И АВАРИИ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. НИКОЛА МУШАНОВ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0168</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на системата за дигитални административни услуги в община Дряново за подобряване на административната и регулаторната среда чрез партньорско управление с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>831604711 НАЦИОНАЛЕН ЦЕНТЪР ЗА ИНФОРМАЦИЯ И ДОКУМЕНТАЦИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1125, бул. Г. М. ДИМИТРОВ, номер 52А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване, надграждане и обединяване на електронни регистри на Националния център за информация и документация (НАЦИД) в областта на висшето образование</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1125, бул. Д-р Г. М. ДИМИТРОВ № 52А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите в Националния център за информация и документация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1125, бул. Г. М. ДИМИТРОВ № 52А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване, надграждане и интеграция на информационни системи и регистри на НАЦИД, за подобряване на процеса по предоставяне на административни и справочни услуги</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1125, бул. Г. М. ДИМИТРОВ, номер 52А</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000662801 Национален център по радиобиология и радиационна защита  (НЦРРЗ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. "Св. Георги Софийски" № 3, сграда № 7 в двора на ВМА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите от Национален център по радиобиология и радиационна защита - НЦРРЗ с териториална компетентност в области София-град, София област, Перник, Благоевград и Кюстендил при провеждането на Държавен здравно- радиационен контрол.</x:t>
   </x:si>
   <x:si>
     <x:t>131063188 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРИХОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на основните системи на НАП за предоставяне на данни и услуги към вътрешни и външни системи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ, номер 52</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Електронният документ в административните производства по ДОПК/АПК. Теоретически и практически аспекти.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.019-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на професионалната компетентност на служителите от териториалните структури на НАП, чрез провеждане на специализиранo обучениe за прилагане на Национални счетоводни стандарти /НСС/</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0004</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>131063188 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРИХОДИТЕ Държавна агенция</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. “Княз Александър Дондуков” № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0021</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на знанията и уменията на служители на НАП, чрез участие в специализирани обучения “</x:t>
   </x:si>
   <x:si>
     <x:t>130273618 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРОФЕСИОНАЛНО ОБРАЗОВАНИЕ И ОБУЧЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. ЦАРИГРАДСКО ШОСЕ № 125 бл. 5 ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността в работата на служителите от дирекция „Професионална квалификация и лицензиране“ в НАПОО чрез надграждане на специализираните знания, умения и компетентности</x:t>
   </x:si>
   <x:si>
     <x:t>000703301 НАЦИОНАЛНА СИНДИКАЛНА ФЕДЕРАЦИЯ "МЕТАЛ-ЕЛЕКТРО“</x:t>
@@ -3269,72 +3269,72 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Сътрудничество за прилагане на зелени политики</x:t>
   </x:si>
   <x:si>
     <x:t>175018757 НАЦИОНАЛНО БЮРО ЗА ПРАВНА ПОМОЩ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1421, Развигор №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегически реформи в Национално бюро за правна помощ</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 НАЦИОНАЛНО СДРУЖЕНИЕ НА ОБЩИНИТЕ В РЕПУБЛИКА БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ул. ГОЛАШ № 23</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на модели за оптимални административни структури на общините</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на знанията, уменията и квалификацията на общинските служители</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване капацитета на общинските служители за предоставяне на качествени публични услуги</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.001-0008</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОГРЕС- Подкрепа за развитие на общините, градовете и регионите за европейско сближаване</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Повишаване на знанията, уменията и квалификацията на общинските служители</x:t>
   </x:si>
   <x:si>
     <x:t>176947444 НИЕ - НЕЗАВИСИМИ, ИНОВАТИВНИ, ЕДИННИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, ул. Румена войвода, бл. 7, вx. Г, ап. 84</x:t>
   </x:si>
   <x:si>
     <x:t>Невестино</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Открито и отговорно управление в партньорство с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>120547138 НОВИ ХОРИЗОНТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" 3 А обл.Смолян общ.Смолян гр/с.Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>Смолян (BG424)</x:t>
   </x:si>
@@ -3540,290 +3540,290 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0143</x:t>
   </x:si>
   <x:si>
     <x:t>По-активно и ефективно гражданско участие в областните съвети  и комисии за координация и прилагане на политиките на областно ниво</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център Стара Загора”</x:t>
   </x:si>
   <x:si>
+    <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. "ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград (BG413)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на функционирането на Областен информационен център - Благоевград през периода 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Благоевград през периода 2019-2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев - Македончето" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център в Община Благоевград</x:t>
   </x:si>
   <x:si>
-    <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. "Александровска" 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ефективно функциониране на Областен информационен център - Бургас 2022 - 2023 г."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0025</x:t>
   </x:si>
   <x:si>
     <x:t>"Ефективно функциониране на Областен информационен център - Бургас 2019-2021 г."</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.007-0016</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на Областен информационен център - Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
   </x:si>
   <x:si>
+    <x:t>Варна (BG331)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на ОИЦ - Варна 2019-2021г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Варна</x:t>
   </x:si>
   <x:si>
-    <x:t>Варна (BG331)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0020</x:t>
   </x:si>
   <x:si>
     <x:t>ОИЦ-Варна 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. Майка България №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велико Търново (BG321)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОИЦ - Велико Търново - в подкрепа на европейското развитие на област Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Ефективно функциониране на Областен информационен център – Велико Търново“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Велико Търново</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
-[...17 lines deleted...]
-    <x:t>ОИЦ - Велико Търново - в подкрепа на европейското развитие на област Велико Търново</x:t>
+    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Видин (BG311)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Областен информационен център - Видин"</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 Община Видин</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Областен информационен център - Видин</x:t>
   </x:si>
   <x:si>
-    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Видин, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Видин (BG311)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>"Областен информационен център - Видин"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
+    <x:t>Враца (BG313)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Враца през периода  2019 - 2021 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Враца, 3000, ул."Стефанаки Савов", № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на функционирането на Областен информационен център - Враца през периода 2022 - 2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на ОИЦ Враца</x:t>
   </x:si>
   <x:si>
-    <x:t>Враца (BG313)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000215630 ОБЩИНА ГАБРОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Габрово, 5300, Пл. Възраждане 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Габрово (BG322)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване функционирането на ОИЦ-Габрово през периода 2022 -2023 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Габрово, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на ОИЦ-Габрово“</x:t>
   </x:si>
   <x:si>
-    <x:t>Габрово (BG322)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0021</x:t>
   </x:si>
   <x:si>
     <x:t>"Осигуряване функционирането на ОИЦ-Габрово през периода 2019-2021г."</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Габрово, 5300, Пл. Възраждане 3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000852932 община град Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0017</x:t>
   </x:si>
   <x:si>
     <x:t>ФУНКЦИОНИРАНЕ НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР-ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0018</x:t>
@@ -3858,570 +3858,570 @@
   <x:si>
     <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
     <x:t>Кърджали (BG425)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Областен информационен център в град Кърджали -  заедно с информираните граждани"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Областен информационен център в гр. Кърджали – продължаваме заедно”</x:t>
   </x:si>
   <x:si>
+    <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кюстендил, 2500, пл.ВЕЛБЪЖД № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център - Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кюстендил, 2500, пл. ВЕЛБЪЖД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кюстендил (BG415)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център – Кюстендил през периода 2022 – 2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261517 Община Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл.  "Веблъжд" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Кюстендил (BG415)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на ОИЦ - Кюстендил през периода 2019-2021г.</x:t>
   </x:si>
   <x:si>
-    <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
-[...17 lines deleted...]
-    <x:t>Функциониране на Областен информационен център – Кюстендил през периода 2022 – 2023 г.</x:t>
+    <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Ловеч, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ловеч (BG315)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Ловеч през периода 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 Община Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. Търговска №22</x:t>
   </x:si>
   <x:si>
-    <x:t>Ловеч (BG315)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център Ловеч 2019-2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. ТЪРГОВСКА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център – Ловеч“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Ловеч, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000320872 ОБЩИНА МОНТАНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, ул. ИЗВОРА № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Монтана (BG312)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен Информационен Център - Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център - Монтана (2022 - 2023)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Монтана</x:t>
   </x:si>
   <x:si>
-    <x:t>Монтана (BG312)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000351736 Община Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. "България", №2</x:t>
   </x:si>
   <x:si>
+    <x:t>Пазарджик (BG423)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център Пазарджик 2019-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център Пазарджик 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център Пазарджик.</x:t>
   </x:si>
   <x:si>
-    <x:t>Пазарджик (BG423)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ. ИВАН РИЛСКИ 1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Перник</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перник (BG414)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Функциониране на Областен информационен център - Перник през периода 2022-2023 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ №1А</x:t>
   </x:si>
   <x:si>
-    <x:t>Перник (BG414)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Перник през периода 2019-2021 г.“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000413974 ОБЩИНА ПЛЕВЕН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2, ET. 4,  СТАЯ №83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен (BG314)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОСИГУРЯВАНЕ ФУНКЦИОНИРАНЕТО НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР ПЛЕВЕН, КАТО ЧАСТ ОТ НАЦИОНАЛНАТА МРЕЖА ОТ 27 ОБЛАСТНИ ИНФОРМАЦИОННИ ЦЕНТЪРА ПРЕЗ ПЕРИОДА 2019-2021 Г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИГУРЯВАНЕ НА ФУНКЦИОНИРАНЕТО НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР - ПЛЕВЕН, КАТО ЧАСТ ОТ НАЦИОНАЛНАТА МРЕЖА ОТ ОБЛАСТНИ ИНФОРМАЦИОННИ ЦЕНТРОВЕ (2022-2023)</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Продължаване функционирането на Областен информационен център - Плевен, като част от Националната мрежа от 27 областни информационни центрове</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2, ET. 4,  СТАЯ №83</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000471504 ОБЩИНА ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пловдив (BG421)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Пловдив през периода 2022 - 2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на областен информационен център в гр. Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на ОИЦ - Пловдив през периода 2019 - 2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000505910 ОБЩИНА РАЗГРАД</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Разград, 7200, ул. БЕЛИ ЛОМ, номер 37А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разград (BG324)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно функциониране на Областен информационен център - Разград през периода 2022 - 2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ № 37А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център – Разград през периода 2019 - 2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Разград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Разград</x:t>
   </x:si>
   <x:si>
-    <x:t>Разград (BG324)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000530632 ОБЩИНА РУСЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Eфективно функциониране на Областен информационен център - Русе.</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Русе, 7000, пл. СВОБОДА, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно функциониране на Областен информационен център - Русе  2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на Областен информационен център - Русе  2019-2021</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Русе, 7000, пл. СВОБОДА, номер 6</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000565537 ОБЩИНА СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ № 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра (BG325)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0015</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 ОБЩИНА СЛИВЕН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Сливен, 8800, бул. "Цар Освободител" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Сливен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Областен информационен център Сливен</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>Областен информационен център Сливен</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Сливен (BG342)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0010</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Смолян за периода  2019-2021г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Смолян за периода 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Посоката е ОИЦ - Смолян, възможностите много</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.004-0001</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000818022 ОБЩИНА СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център Стара Загора през периода 2022-2023”</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 ОБЩИНА ТЪРГОВИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Търговище, 7700, пл. СВОБОДА</x:t>
   </x:si>
   <x:si>
     <x:t>Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на  Областен информационен център - Търговище“</x:t>
   </x:si>
   <x:si>
     <x:t>Търговище (BG334)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център Търговище (2022-2023 )</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Търговище  2019-2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.007-0017</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково (BG422)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Областен информационен център - Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Хасково, 6300, ул. ПЛ. ОБЩИНСКИ N1</x:t>
   </x:si>
   <x:si>
     <x:t>Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>Областен информационен център - Хасково</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Шумен</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ, номер 17</x:t>
+  </x:si>
+  <x:si>
     <x:t>Шумен (BG333)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0014</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ, номер 17</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000970496 ОБЩИНА ЯМБОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. Г.С.РАКОВСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Ямбол</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Ямбол, 8600, ул. Г.С.РАКОВСКИ, номер 7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ямбол (BG343)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2019-2021 г.</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2022-2023 г.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000818022 ОБЩИНА ­ СТАРА ЗАГОРА
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, бул. Цар Симеон Велики 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Осигуряване функционирането на Областен информационен център Стара Загора през периода 2019-2021”
 </x:t>
   </x:si>
   <x:si>
     <x:t>176293724 ОГЪН И МОРЕ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. СЛИВНИЦА   141 - 143 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0164</x:t>
   </x:si>
   <x:si>
@@ -4487,51 +4487,51 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0045</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩ ДОМ - ОБЩИ РЕШЕНИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>119093101 РЕГИОНАЛЕН ЦЕНТЪР ЗА ИКОНОМИЧЕСКО РАЗВИТИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ул. "Димитър Пехливанов" 3 А обл.Сливен общ.Сливен гр/с.Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Партньори за развитие на община Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>131253223 РЕГИОНАЛНА АСОЦИАЦИЯ ЗА РАЗВИТИЕ И ИНОВАЦИИ - МИЗИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1425, район Лозенец ул. "Димитър Хаджикоцев" 25    ап. 5 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
-    <x:t>Варна (BG331),Стара Загора (BG344),Ямбол (BG343),Бургас (BG341)</x:t>
+    <x:t>Бургас (BG341),Варна (BG331),Стара Загора (BG344),Ямбол (BG343)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на прилагането на законодателството в областта на предоставянето на административни услуги на областно и общинско ниво</x:t>
   </x:si>
   <x:si>
     <x:t>000777262 Регионална дирекция по горите – Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Берковица, 3500, гр. Берковица, ул. Митрополит Кирил 13</x:t>
   </x:si>
   <x:si>
     <x:t>Северозападен (BG31)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения в РДГ Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>000818620 РЕГИОНАЛНА ДИРЕКЦИЯ ПО ГОРИТЕ - СТАРА ЗАГОРА</x:t>
   </x:si>
@@ -4844,81 +4844,81 @@
   <x:si>
     <x:t>BG05SFOP001-3.003-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Анализ на тълкувателната дейност на Върховния Административен съд на Република България предложение за изменение на Правилата за приемане на тълкувателни решения на ВАС, в съответствие с чл. 131а от Закона за съдебната власт, при съблюдаване принципите на прозрачност, ефективност и правна сигурност</x:t>
   </x:si>
   <x:si>
     <x:t>114107675 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ДУНАВСКИТЕ ОБЩИНИ-ДУНАВ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белене, 5930, ул. БЪЛГАРИЯ № 23 ет.7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0171</x:t>
   </x:si>
   <x:si>
     <x:t>Формулиране на интегрирана политика за пространствено развитие на крайбрежните територии на река Дунав в сътрудничество между власти и граждани</x:t>
   </x:si>
   <x:si>
     <x:t>102093591 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЕКОЛОЗИТЕ ОТ ОБЩИНИТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, бул. ШИПЧЕНСКИ ПРОХОД № 61 бл. 262Б вх.А ет.3 ап.8</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Ефективната медиация в областта на екологичните спорове, адекватен способ за граждански контрол и подпомагане реформата в съдебната система - надграждане“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективната медиация в областта на екологичните спорове, адекватен способ за граждански контрол и подпомагане реформата в съдебната система.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0072</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>131066056 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ПАРКОВЕТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1303, ул. "Хан Аспарух" № 26, ет.1, ап.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданските организации - в помощ на администрацията при прилагане на политиките за опазване на защитените територии и вековните дървета</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1303, ул. АНТИМ  1-ВИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0109</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в управлението на Натура 2000 и подобряване на управлението на мрежата от защитени зони</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Гражданските организации - в помощ на администрацията при прилагане на политиките за опазване на защитените територии и вековните дървета</x:t>
   </x:si>
   <x:si>
     <x:t>130940271 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЮРИСТИ ЗА РАЗВИТИЕ НА ПРАВОТО В ОБЩЕСТВЕН ИНТЕРЕС И ХАРМОНИЗИРАНЕ НА БЪЛГАРСКОТО И ЕВРОПЕЙСКОТО ПРАВО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ОВЧА КУПЕЛ № 10 бл. 602 вх.К ет.2 ап.212</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0127</x:t>
   </x:si>
   <x:si>
     <x:t>Обществените консултации – печеливш избор за всички</x:t>
   </x:si>
   <x:si>
     <x:t>103768530 СДРУЖЕНИЕ "АСОЦИАЦИЯ ЧОВЕШКИ ПРАВА - СТЪПКА ПО СТЪПКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул.Баба Тонка, номер 14, вx. Б, ап. 64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0036</x:t>
   </x:si>
   <x:si>
     <x:t>"Представителни сдружения на потребителите – перспективи за гражданско участие и ефективна потребителска защита"</x:t>
   </x:si>
@@ -5173,65 +5173,65 @@
     <x:t>BG05SFOP001-2.009-0031</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подобряване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политиката и законодателството свързано с опазването на околната среда
 </x:t>
   </x:si>
   <x:si>
     <x:t>176391894 СДРУЖЕНИЕ "ГРАЖДАНСКА ИНИЦИАТИВА ЗА ОБЩЕСТВЕНО РАЗВИТИЕ И ИНТЕГРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ивайловград, 6570, ул. КНЯЗ БОРИС I № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Три пъти мери, веднъж режи: застъпническа инициатива за регламентация на участието на родители, учители и ученици в процеса на изготвяне и апробиране на учебно съдържание</x:t>
   </x:si>
   <x:si>
     <x:t>127577575 СДРУЖЕНИЕ "ДЕМОКРАТИЧНО СДРУЖЕНИЕ ИСКАМ ДА ЗНАМ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. ХРИСТО БОТЕВ № 13 ет.2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eлектронна платформа за активен диалог, граждански мониторинг и обществена подкрепа на реформата в съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Прозрачен, достъпен и независим съд с високо обществено доверие</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0080</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176439136 СДРУЖЕНИЕ "ДИАБЕТ-2012"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. БРАТЯ МИЛАДИНОВИ № 1 ет.3 ап.7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Коалиция за гражданско участие на болни от диабет и техните семейства в разработването и изпълнение на политики и законодателство</x:t>
   </x:si>
   <x:si>
     <x:t>119623521 СДРУЖЕНИЕ "ДИАБЕТИК"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Нова Загора, 8900, площад СВОБОДА № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Инициативи за овластяване на пациентите с диабет за формиране на политики за превенция, ранна диагностика и навременно лечение на диабета</x:t>
   </x:si>
   <x:si>
     <x:t>104100277 Сдружение "Дунавски център за обучение и развитие"</x:t>
@@ -5269,110 +5269,110 @@
   <x:si>
     <x:t>“Участието на младите хора в процеса на формулиране на политиките по опазване на околната среда – гарант за устойчиво бъдеще!”</x:t>
   </x:si>
   <x:si>
     <x:t>176728240 СДРУЖЕНИЕ "ЕКСПЕРТЕН ПУЛ - БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ бл. 23А ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0158</x:t>
   </x:si>
   <x:si>
     <x:t>„Нови политики за устойчив високопланински туризъм“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ, бл. 23, вх. А, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0225</x:t>
   </x:si>
   <x:si>
     <x:t>Колективното финансиране (crowdfunding) в България – регулации и перспективи</x:t>
   </x:si>
   <x:si>
+    <x:t>176768879 Сдружение "ЗА ПО-ДОБРО БЪДЕЩЕ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ж.к. Овча купел, бл. 417, вх. В, ет. 1, ап. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Смели деца с лъвски сърца: инициатива за гражданско участие във формулирането на публични здравни политики за палиативни грижи за деца</x:t>
+  </x:si>
+  <x:si>
     <x:t>176768879 Сдружение "За по-добро бъдеще"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ж.к. Света Троица, бл. 366, вх.А, ет.2, ап.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0133</x:t>
   </x:si>
   <x:si>
     <x:t>АГОРА: Активни граждани за отговорни решения на администрацията</x:t>
   </x:si>
   <x:si>
-    <x:t>176768879 Сдружение "ЗА ПО-ДОБРО БЪДЕЩЕ"</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>176131042 Сдружение "За Равен старт"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна баня, 2040, ул."Търговска" №119, бл6</x:t>
   </x:si>
   <x:si>
     <x:t>с.Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Активни граждани на Община Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>107596358 СДРУЖЕНИЕ "ИНИЦИАТИВА ЗА РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Габрово, 5300, бул. Трети март 47 В</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на гражданското участие в процесите на изпълнение и мониторинг на политики и законодателство, свързани с подобряването на екологичната отговорност на администрациите</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Габрово, 5300, ул. НИКОЛА РЯЗКОВ № 13 ап.15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0160</x:t>
   </x:si>
   <x:si>
     <x:t>Решения за по-широко гражданско участие в политиката по предоставяне на социални услуги</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Габрово, 5300, бул. Трети март 47 В</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175408102 Сдружение "Инициативи за местно и регионално развитие /ИМРР/"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, гр. Айтос, ул. "Велека" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0099</x:t>
   </x:si>
   <x:si>
     <x:t>НАПРЕД – НАсърчаване на Приноса на неправителствения сектор за Реализирането на политиките за активиране на нЕактивните младежи и Дълготрайно безработните лица</x:t>
   </x:si>
   <x:si>
     <x:t>175867760 СДРУЖЕНИЕ "ИНСТИТУТ ЗА ПОДГОТОВКА НА СЛУЖИТЕЛИ В МЕЖДУНАРОДНИ ОРГАНИЗАЦИИ /ИПСМО/"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ГЕН.М.Д. СКОБЕЛЕВ № 42 ет.6 ап.11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0189</x:t>
   </x:si>
   <x:si>
     <x:t>Граждани за по-добро образование</x:t>
   </x:si>
   <x:si>
     <x:t>177072084 СДРУЖЕНИЕ "ИНСТИТУТ ЗА ПОЛИТИКИ ЗА МАЛКИ И СРЕДНИ ПРЕДПРИЯТИЯ"</x:t>
@@ -5434,63 +5434,63 @@
   <x:si>
     <x:t>Последваща оценка на изпълнението на актуализираната Стратегия за продължаване на реформата в съдебната система 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0185</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане реформата на корпоративното управление на държавните предприятия: мониторинг, оценки, препоръки</x:t>
   </x:si>
   <x:si>
     <x:t>177208552 Сдружение "Коалиция Природа България"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, р-н Красно село, ж.к. ХИПОДРУМА, вх. А, ет. 9, ап. 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0093</x:t>
   </x:si>
   <x:si>
     <x:t>Защита на българската природа и пътища за решаване на съществуващи проблеми</x:t>
   </x:si>
   <x:si>
     <x:t>000703276 СДРУЖЕНИЕ "КОНФЕДЕРАЦИЯ НА НЕЗАВИСИМИТЕ СИНДИКАТИ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.025-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мониторинг на нарушенията, свързани с упражняването на труд в България</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1040, пл. МАКЕДОНИЯ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0174</x:t>
   </x:si>
   <x:si>
     <x:t>Активно гражданско участие за превенция и ограничаване на недекларираната заетост в България</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Мониторинг на нарушенията, свързани с упражняването на труд в България</x:t>
   </x:si>
   <x:si>
     <x:t>177142180 Сдружение "Мактуб"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1330, гр.София, р-н Красна поляна, ж.к. КРАСНА ПОЛЯНА 2, бл.40, вх.Г, ет.5, ап.83</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите по изпълнение и мониторинг на Закона за
 защита на лични данни (ЗЗЛД)</x:t>
   </x:si>
   <x:si>
     <x:t>175761465 СДРУЖЕНИЕ "МЕЖДУНАРОДНА АКАДЕМИЯ ЗА ОБУЧЕНИЕ ПО КИБЕРРАЗСЛЕДВАНИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1408, ул. Траянови врата 7, ап.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Инициатива за повишаване на нивото на киберсигурност в България</x:t>
@@ -5528,62 +5528,62 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0186</x:t>
   </x:si>
   <x:si>
     <x:t>ПОВИШЕНО МЛАДЕЖКО УЧАСТИЕ В МОНИТОРИНГА НА НАЦИОНАЛНИТЕ ПОЛИТИКИ ЗА МЛАДЕЖТА, ИЗПЪЛНЯВАНИ ОТ МЕСТНАТА ВЛАСТ В ОБЛАСТ ПАЗАРДЖИК</x:t>
   </x:si>
   <x:si>
     <x:t>103861695 СДРУЖЕНИЕ "МЛАДЕЖКИ АЛИАНС - ВАРНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. "Околчица"№ 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0038</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОГРАМА ЗА ГРАЖДАНСКО НАБЛЮДЕНИЕ НА ОБЩЕСТВЕНИТЕ ПОРЪЧКИ</x:t>
   </x:si>
   <x:si>
     <x:t>103861695 СДРУЖЕНИЕ "МЛАДЕЖКИ АЛИАНС-ВАРНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. ОКОЛЧИЦА № 6 ПАРТЕР</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Партньорство между НПО и съд-за ефективност и граждански контрол в административното правораздаване.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.009-0128</x:t>
   </x:si>
   <x:si>
     <x:t>Общи и секторни помирителни комисии на КЗП- граждански контрол за ефективност.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0055</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176686574 СДРУЖЕНИЕ "МЛАДЕЖКИ ИНИЦИАТИВИ ЗА РАЗВИТИЕ И ДИАЛОГ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, жк. Възрожденци, бл. 26 вх. Б ет.6 ап.31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0129</x:t>
   </x:si>
   <x:si>
     <x:t>Партньорство за ново възраждане в демографски аспект</x:t>
   </x:si>
   <x:si>
     <x:t>109604800 СДРУЖЕНИЕ "МЛАДЕЖКИ ОБЩИНСКИ СЪВЕТ-КЮСТЕНДИЛ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, ул.ОТЕЦ ПАИСИЙ № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0125</x:t>
   </x:si>
   <x:si>
     <x:t>Модел за активно участие на младежи в местното развитие</x:t>
   </x:si>
   <x:si>
     <x:t>175645966 СДРУЖЕНИЕ "МЛАДЕЖКО ДРУЖЕСТВО ЗА СПОРТ И ТУРИЗЪМ-"ЗДРАВЕЦ""</x:t>
@@ -5594,62 +5594,62 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0201</x:t>
   </x:si>
   <x:si>
     <x:t>Активно гражданско общество за по-активен начин на живот на възрастните хора</x:t>
   </x:si>
   <x:si>
     <x:t>175090938 СДРУЖЕНИЕ "НАЦИОНАЛЕН БОРД ПО ТУРИЗЪМ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ОБОРИЩЕ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0150</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване  участието на бизнеса и гражданското общество при формиране и мониторинг на политики и законодателство в сектор „Туризъм“ “</x:t>
   </x:si>
   <x:si>
     <x:t>130213546 Сдружение "Национална асоциация правна инициатива за отворено управление"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, гр.Монтана, ул.“Свети Климент Охридски“ 5А, ет.5, офис 510</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.025-0075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Открито управление за намаляване на финансовите корекции чрез препоръки и анализ на съдебната практика по процедури на община Дупница</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Прозрачна и ефективна съдебна система чрез въвеждане на съвременни технологии в Българския съд</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.025-0075</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176857872 СДРУЖЕНИЕ "НАЦИОНАЛНО СДРУЖЕНИЕ НАУКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, ж.к.ЛАГЕРА, ул. Г. СОФИЙСКИ № 70 бл. 18 вх.В ет.2 ап.34</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0058</x:t>
   </x:si>
   <x:si>
     <x:t>"Образованието - гаранция за бъдещето"</x:t>
   </x:si>
   <x:si>
     <x:t>103326326 Сдружение "Наш Свят"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, Преспа, номер 1, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване и подкрепа за активно гражданство при формиране на местни политики в община Нови пазар</x:t>
   </x:si>
   <x:si>
     <x:t>104641508 СДРУЖЕНИЕ "НОВ ИЗБОР"</x:t>
@@ -5660,126 +5660,126 @@
   <x:si>
     <x:t>BG05SFOP001-2.009-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Развитие на пряката демокрация в община Кресна"</x:t>
   </x:si>
   <x:si>
     <x:t>120547138 СДРУЖЕНИЕ "НОВИ ХОРИЗОНТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 3 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване гражданското участие в работата на общините и Бюрата по труда в областите Смолян и Разград</x:t>
   </x:si>
   <x:si>
     <x:t>130859392 СДРУЖЕНИЕ "НПО ЛИНКС"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ГРАФ ИГНАТИЕВ № 40А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инструментариум за базиран на данни граждански мониторинг и контрол на реформата в съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.009-0068</x:t>
   </x:si>
   <x:si>
     <x:t>Отворените данни и гражданското участие: механизми за насърчаване на взаимодействието между администрацията, гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0037</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>177147494 Сдружение "Образование България 2030"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1124, бул. „Цариградско шосе“ 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданско участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство за повишаване на лидерските компетентности на училищните директори</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1784, бул. "Цариградско шосе" 111 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство във връзка с преподаването и развиването на ключови компетентности у учениците</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1124, бул. „Цариградско шосе“ 23</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176725714 Сдружение "Общество за образование и подкрепа на младежта"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1582, ж.к. "Дружба-2", бл. 309. вх. В, ет. 7, ап. 74</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0165</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на местни политики в община Садово за ефективно приобщаване и участие на ромите чрез партньорско управление с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>176293724 Сдружение "ОГЪН И МОРЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, район р-н Сердика, бул. СЛИВНИЦА 141 - 143, ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Взаимодействие между структурите на гражданското общество и органите на местна власт при формиране, изпълнение и популяризиране на политики, насочени към повишаване на конкурентоспособността и предприемачеството в Община Царево</x:t>
   </x:si>
   <x:si>
     <x:t>176345968 СДРУЖЕНИЕ "ОМЕГА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ №47 ТЪРГОВСКИ КОМПЛЕКС ОРФЕЙ БЛ. Б ЕТ. 2 ОФИС 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0082</x:t>
   </x:si>
   <x:si>
     <x:t>ГРАЖДАНСКИ КОНТРОЛ ВЪРХУ РЕФОРМАТА В СЪДЕБНАТА СИСТЕМА</x:t>
   </x:si>
   <x:si>
     <x:t>114550119 СДРУЖЕНИЕ "ПЛЕВЕНСКИ ОБЩЕСТВЕН ФОНД ЧИТАЛИЩА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, пл.ВЪЗРАЖДАНЕ № 1 ап.311</x:t>
   </x:si>
   <x:si>
-    <x:t>Долна Митрополия,Белене,Левски</x:t>
+    <x:t>Долна Митрополия,Левски,Белене</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие и публичен контрол в процеса на вземане на решения</x:t>
   </x:si>
   <x:si>
     <x:t>130233488 Сдружение "Политологичен център"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1260, бул. митрополит Кирил Видински 6/8, eт.1, ап.5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Здрав дух в здраво тяло: застъпническа кампания за по-добри здравни политики</x:t>
   </x:si>
   <x:si>
     <x:t>176821577 СДРУЖЕНИЕ "ПРОФЕСИОНАЛНА АСОЦИАЦИЯ ЕВРОПЕЙСКИ И НАЦИОНАЛНИ ПРОГРАМИ ЗА РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. ДАСКАЛ МАНОЛ № 7 вх.Б ет.3 ап.34</x:t>
   </x:si>
@@ -6890,74 +6890,74 @@
   <x:si>
     <x:t>BG05SFOP001-2.009-0146</x:t>
   </x:si>
   <x:si>
     <x:t>Превръщането и утвърждаването на гражданския контрол в реален и значим фактор за развитието и модернизацията на община Перущица.</x:t>
   </x:si>
   <x:si>
     <x:t>175732499 СПОРТЕН КЛУБ ПРИОРИТИ СПОРТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1124, район Средец, ул. ЯНТРА No 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0104</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг върху процеса на формиране и контрол при изпълнение на  държавни политики за младежта в периода 2010 - 2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
   </x:si>
   <x:si>
-    <x:t>София-Област,София-Град</x:t>
+    <x:t>София-Град (BG411),София-Област (BG412)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за периода 2022-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за популяризиране на ЕСИФ в България през периода 2019-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>София-Град,София-Област</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за популяризиране на ЕСИФ в България</x:t>
   </x:si>
   <x:si>
-    <x:t>София-Град (BG411),София-Област (BG412)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>176034554 СТОЛИЧНА РЕГИОНАЛНА ЗДРАВНА ИНСПЕКЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, ул.ВРАНЯ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите на Столична РЗИ</x:t>
   </x:si>
   <x:si>
     <x:t>175981664 Съюз за България Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, ж.к. Васил Левски, бл. 8, вx. Б, ет. 3, ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0151</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на ефективни политики за добро управление на местно ниво с помощта на гражданския сектор</x:t>
   </x:si>
   <x:si>
     <x:t>126104039 СЪЮЗ ЗА ВЪЗСТАНОВЯВАНЕ И РАЗВИТИЕ</x:t>
@@ -7095,71 +7095,71 @@
     <x:t>121893100 ФОНДАЦИЯ "ЕВРОПЕЙСКИ ИНСТИТУТ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Граждани и бизнес  - партньори в управлението на отпадъци от текстил и обувки</x:t>
   </x:si>
   <x:si>
     <x:t>176230179 ФОНДАЦИЯ "ЕВРОПЕЙСКО РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, ж.к ХЛАДИЛНИКА ул. КИШИНЕВ № 1 ет.2 ап.15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0038</x:t>
   </x:si>
   <x:si>
     <x:t>„Граждански контрол – мониторинг и оценка на приложението и изпълнението на Пътната карта за изпълнение на Актуализираната стратегия за продължаване на реформата в съдебната система"</x:t>
   </x:si>
   <x:si>
     <x:t>176170045 ФОНДАЦИЯ "ЕС О ЕС ПРЕДПРИЕМАЧИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Мало Бучино, 1362, ул. Малобучински път № 53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Психичното здраве на работното място - политики за превенция на местно ниво</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Ямбол, 8600, ж.к. Златен рог, бл. 30, вх. Д, ет. 3, ап. 94
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0188</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективен диалог за цифровизация и въвеждане на зелени технологии в индустрията</x:t>
   </x:si>
   <x:si>
-    <x:t>България, с.Мало Бучино, 1362, ул. Малобучински път № 53</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175560042 ФОНДАЦИЯ "ЗАЕДНО ЗА ПО-СИГУРНО БЪДЕЩЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1336, 27-МО СОУ СПОРТНА ЗАЛА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0094</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие и създаване на програма за изграждане на капацитет за насърчаване на подпомаганата заетост на хора в неравностойно положение</x:t>
   </x:si>
   <x:si>
     <x:t>176959279 Фондация "ИКОНОМИКА И ПРАВО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дупница, 2600, Иван Шишман, номер 70, бл. 3, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Белица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Участие на гражданите в местните политики за честно и открито партньорство между бизнеса, гражданите и общината</x:t>
@@ -7176,71 +7176,71 @@
   <x:si>
     <x:t>Подобряване и граждански мониторинг на прозрачността на публичната информация и предоставянето на отворени данни - гаранция за повишено гражданско участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Съборна № 9, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0109</x:t>
   </x:si>
   <x:si>
     <x:t>Консултативните съвети по въпросите на туризма – граждански мониторинг върху тяхното функциониране в условията на Ковид 19</x:t>
   </x:si>
   <x:si>
     <x:t>831344929 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПАЗАРНА ИКОНОМИКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1142, бул. ПАТРИАРХ ЕВТИМИЙ № 10 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Върховенство на закона и икономически растеж</x:t>
   </x:si>
   <x:si>
+    <x:t>177007161 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПРАВО И ПРАВОСЪДИЕ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Българската адвокатура - силна и обновена”</x:t>
+  </x:si>
+  <x:si>
     <x:t>177007161 Фондация "Институт за право и правосъдие"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Хасково, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-3.003-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Фондация "Институт за право и правосъдие" - ефективен партньор за реформирана съдебна система.</x:t>
   </x:si>
   <x:si>
-    <x:t>177007161 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПРАВО И ПРАВОСЪДИЕ"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175459748 ФОНДАЦИЯ "ИНСТИТУТ ЗА УСТОЙЧИВО РАЗВИТИЕ НА ПРАВОТО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1164, бул. ХРИСТО СМИРНЕНСКИ № 78 ет.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0207</x:t>
   </x:si>
   <x:si>
     <x:t>„Практиката и нормативната база за ранно детско развитие в Република България в контекста на „Препоръка на Съвета на ЕС за висококачествени системи за образование и грижи в ранна детска възраст“</x:t>
   </x:si>
   <x:si>
     <x:t>176889119 ФОНДАЦИЯ "ИНТЕРАКТИВНА БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, общ. СТОЛИЧНА, ул. МАРИН ДРИНОВ № 13, ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>Блокчейн доверие между гражданите и управлението на Столична Община</x:t>
   </x:si>
   <x:si>
     <x:t>176914914 Фондация "Научноизследователска организация за интеграция и сътрудничество"</x:t>
@@ -7281,51 +7281,51 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг на младежките политики в община Брезник</x:t>
   </x:si>
   <x:si>
     <x:t>176388916 Фондация "ОФФ МЕДИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Витоша" № 15, ет. 3, ап. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0196</x:t>
   </x:si>
   <x:si>
     <x:t>Велосипедно око за София - наблюдение на политиките и мерките за градска мобилност в София, с фокус велосипедното движение</x:t>
   </x:si>
   <x:si>
     <x:t>121646662 ФОНДАЦИЯ "ПАРТНЬОРИ-БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1164, ул.Якубица 2а</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Варна,гр.София,гр.Враца,гр.Бургас</x:t>
+    <x:t>гр.София,гр.Бургас,гр.Варна,гр.Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване капацитета  на организациите, които обучават медиатори, чрез изработване на Стандарти за обучение на медиатори</x:t>
   </x:si>
   <x:si>
     <x:t>130541920 Фондация "Подслон за човечеството"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1142, ул.Любен Каравелов 55, ет1, ап.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0138</x:t>
   </x:si>
   <x:si>
     <x:t>„Създаване на мрежа и инструменти за комуникация и взаимодействие между администрация и граждани за отговорни жилищни решения“</x:t>
   </x:si>
   <x:si>
     <x:t>175689133 Фондация "Приказка за пътя"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Димитър Петков № 107, вх. А, ап. 8</x:t>
   </x:si>
@@ -7473,86 +7473,86 @@
   <x:si>
     <x:t>България, гр.Димитровград, 6400, ул. СВ. КЛИМЕНТ ОХРИДСКИ № 1, офис 1 ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Гражданско участие за по-добра съдебна система"</x:t>
   </x:si>
   <x:si>
     <x:t>121314973 ФОНДАЦИЯ "ХОРИЗОНТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1734, ж.к. СТУДЕНТСКИ ГРАД, бл. 55, вx. Г, ет. 6, ап. Читалня</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0210</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие при мониторинг  на уеб достъпността на дигиталните публични ресурси в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>130151016 ФОНДАЦИЯ "ЦЕНТЪР ЗА МОДЕРНИЗИРАНЕ НА ПОЛИТИКИ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1113, ж.к. ДИАНАБАД, бл. 23, вx. Б, ап. 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Добро законодателство за по-добра регулаторна и бизнес среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗВИТИЕ НА КОНСТИТУЦИОННИЯ МОДЕЛ НА СЪДЕБНАТА СИСТЕМА – ОПИТ И ПЕРСПЕКТИВИ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1113, ж.к. ДИАНАБАД  бл. 23 вх.Б ап.31</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданска платформа за проследяване и оценка развитието на Съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданска инициатива за укрепване на интегритета на съдебната система</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0155</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно гражданско участие при формулиране, изпълнение и мониторинг на местни политики</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0068</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>176163798 ФОНДАЦИЯ "ЦЕНТЪР ЗА ОЦЕНКА НА ВЪЗДЕЙСТВИЕТО НА ЗАКОНОДАТЕЛСТВОТО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. ВЛАДАЙСКА № 10 ет.2 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0162</x:t>
   </x:si>
   <x:si>
     <x:t>УЧАСТИЕ НА ЗАИНТЕРЕСОВАНИТЕ СТРАНИ В НАЦИОНАЛНИТЕ ПОЛИТИКИ ПО НЕДИСКРИМИНАЦИЯ, РАВЕНСТВО И ЗАЩИТА НА ОСНОВНИТЕ ПРАВА</x:t>
   </x:si>
   <x:si>
     <x:t>122087578 ФОНДАЦИЯ "ЦЕНТЪР НАДЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Княз Борис I"№ 166, 2 ет., ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство по отношение на пострадалите от престъпления</x:t>
   </x:si>
   <x:si>
     <x:t>176475748 ФОНДАЦИЯ "ЮСТИЦИЯ"</x:t>
@@ -7818,138 +7818,138 @@
   <x:si>
     <x:t>България, с.Ягодово, 3537, Георги Трайков № 5</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0057</x:t>
   </x:si>
   <x:si>
     <x:t>"Обединена устойчива земя" запознаване и анализ на Глобалните цели за устойчиво развитие на ООН до 2030г. в Община Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>176848802 ФОНДАЦИЯ СИНЕРГИА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Бачо Киро" № 45, ет. 3, обл.София-град, общ.Столична, гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Изследване на възможностите за достъп до информация от незрящи хора и хора със зрителни увреждания, предоставена  от: публични,  образователни и институции, свързани с пазара на труда</x:t>
   </x:si>
   <x:si>
+    <x:t>177015877 ФОНДАЦИЯ СМАРТ АГРОСТАРТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1407, ул.Флора Кънева 17А обл.София-град общ.Столична гр/с.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Заедно за българското село: Преодоляване на предизвикателствата, свързани с необходимостта от своевременно подобряване на националното законодателство в сферата на земеделието и развитието на селските райони чрез правилно адаптиране на нормативната база за прилагане на политиките в сектора</x:t>
+  </x:si>
+  <x:si>
     <x:t>177015877 Фондация Смарт АгроСтарт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, ул. Флора Кънева 17А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0040</x:t>
   </x:si>
   <x:si>
     <x:t>"Заедно за българското село!" - Информиране на широката общественост, събиране на данни за обществените нагласи и разработване на бази данни с цел подпомагане на процесите по формулиране, изпълнение и мониторинг на политиките и законодателството в сектор "Земеделие и развитие на селските райони" с оглед подобряване на гражданското участие в тези процеси.</x:t>
   </x:si>
   <x:si>
-    <x:t>177015877 ФОНДАЦИЯ СМАРТ АГРОСТАРТ</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>205862455 Фондация ХАЛО 2019</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. Стара планина, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански бюджети</x:t>
   </x:si>
   <x:si>
     <x:t>175358795 Фондация Център за имиграция и интеграция</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1408, бул. България 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приближаване на електронните услуги до гражданите</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1408, бул. България №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0102</x:t>
   </x:si>
   <x:si>
     <x:t>Инициатива за гражданска ИТ подкрепа (civic hacking)</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1408, бул. България 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176874569 ФОНДАЦИЯ" ОТВОРЕНА ДЛАН" Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, жк. ДРУЖБА  403</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0127</x:t>
   </x:si>
   <x:si>
     <x:t>Подобрения в областта на правораздаването чрез анализ на европейската практика и българските съдебни традиции в областта на наказателното преследване на виновните за ПТП с наличието на жертви/ранени</x:t>
   </x:si>
   <x:si>
     <x:t>103766425 Форум гражданско общество Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. Балкапан, номер 13А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване ролята и отговорностите на гражданите в демократичното развитие на местно ниво в община Аксаково</x:t>
   </x:si>
   <x:si>
     <x:t>175875209 Форум за наблюдение и анализ на публични политики</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1408, ул. "Йордан Йовков" бл. 14, вх. Б, ап. 39</x:t>
   </x:si>
   <x:si>
-    <x:t>Монтана (BG312),Ловеч (BG315),Враца (BG313)</x:t>
+    <x:t>Ловеч (BG315),Враца (BG313),Монтана (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0093</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на ПЧП „Северозападен регионален борд „Образование-Бизнес“</x:t>
   </x:si>
   <x:si>
     <x:t>205919810 ЦЕНТЪР ЗА ЕВРОПЕЙСКА И АТЛАНТИЧЕСКА ИНТЕГРАЦИЯ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, 11 - ти Август, номер 2, ет. 1, ап. 3</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Мездра</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0059</x:t>
   </x:si>
   <x:si>
     <x:t>Време за промяна</x:t>
   </x:si>
   <x:si>
     <x:t>131386056 ЦЕНТЪР ЗА ИЗСЛЕДВАНЕ И АНАЛИЗИ</x:t>
   </x:si>
@@ -7972,81 +7972,81 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0199</x:t>
   </x:si>
   <x:si>
     <x:t>Иновативни решения в сферата на подкрепа на личностното развитие чрез съвместни действия между общината и НПО сектора</x:t>
   </x:si>
   <x:si>
     <x:t>177070279 Център за инициативи, обучения и проекти (ЦИОП) Дунав</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Белене</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0132</x:t>
   </x:si>
   <x:si>
     <x:t>Насърчаване на гражданско участие във формулирането, изпълнението и мониторинга на анти-дискриминационни и интеграционни политики</x:t>
   </x:si>
   <x:si>
     <x:t>175019624 ЦЕНТЪР ЗА МЛАДЕЖКИ ДЕЙНОСТИ "СОФИЯ"-ЦМДС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1229, ж.к.Връбница-1   бл. 505 вх. Г  ап. 75 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.025-0194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мониторинг на законодателството в спорта и неговото приложение на местно ниво</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0110</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на капацитета на участниците в извънсъдебните споразумения по медиация</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.025-0194</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>131311388 ЦЕНТЪР ЗА МЛАДЕЖКИ ДЕЙНОСТИ" НАДЕЖДА " - ЦМДН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1231, кв."Свобода" ул." Дилянка" 20 обл.София-град общ.Столична гр/с.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Граждански мониторинг на изпълнението на местните политики в сектор туризъм в област Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1231, жк."Свобода", ул." Дилянка", офис 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0103</x:t>
   </x:si>
   <x:si>
     <x:t>Усъвършенстване и развитие на медиацията в Р.България</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Граждански мониторинг на изпълнението на местните политики в сектор туризъм в област Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>128003551 ЦЕНТЪР ЗА ОБРАЗОВАТЕЛНИ ПРОГРАМИ И СОЦИАЛНИ ИНИЦИАТИВИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. ИСКЪР, номер 1 А, офис 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0158</x:t>
   </x:si>
   <x:si>
     <x:t>Активните граждани променят местните политики</x:t>
   </x:si>
   <x:si>
     <x:t>176163798 ЦЕНТЪР ЗА ОЦЕНКА НА ВЪЗДЕЙСТВИЕТО НА ЗАКОНОДАТЕЛСТВОТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. Владайска 10   ет. 2 ап. 3 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0173</x:t>
   </x:si>
   <x:si>
     <x:t>РЕГУЛАТОРНАТА РЕФОРМА В БЪЛГАРИЯ – ПЕТ ГОДИНИ НА ЗАСТОЙ ИЛИ РАЗВИТИЕ?</x:t>
   </x:si>
@@ -8120,54 +8120,53 @@
     <x:t>BG05SFOP001-2.009-0119</x:t>
   </x:si>
   <x:si>
     <x:t>„Заедно за развитие – от добри практики и идеи към ефективни резултати “</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -8218,85 +8217,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -8550,33642 +8549,33497 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:O734"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J22" s="4" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
         <x:v>531843.08</x:v>
       </x:c>
-      <x:c r="K22" s="4" t="n">
+      <x:c r="K22" s="4">
         <x:v>531843.08</x:v>
       </x:c>
-      <x:c r="L22" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M22" s="4" t="n">
+      <x:c r="L22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
         <x:v>531843.09</x:v>
       </x:c>
-      <x:c r="N22" s="5" t="n">
+      <x:c r="N22" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="J23" s="4" t="n">
+      <x:c r="J23" s="4">
         <x:v>453393.57</x:v>
       </x:c>
-      <x:c r="K23" s="4" t="n">
+      <x:c r="K23" s="4">
         <x:v>453393.57</x:v>
       </x:c>
-      <x:c r="L23" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M23" s="4" t="n">
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
         <x:v>453393.55</x:v>
       </x:c>
-      <x:c r="N23" s="5" t="n">
+      <x:c r="N23" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="J24" s="4" t="n">
+      <x:c r="J24" s="4">
         <x:v>40310.15</x:v>
       </x:c>
-      <x:c r="K24" s="4" t="n">
+      <x:c r="K24" s="4">
         <x:v>40310.15</x:v>
       </x:c>
-      <x:c r="L24" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M24" s="4" t="n">
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
         <x:v>40310.19</x:v>
       </x:c>
-      <x:c r="N24" s="5" t="n">
+      <x:c r="N24" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="J25" s="4" t="n">
+      <x:c r="J25" s="4">
         <x:v>24442.24</x:v>
       </x:c>
-      <x:c r="K25" s="4" t="n">
+      <x:c r="K25" s="4">
         <x:v>24442.24</x:v>
       </x:c>
-      <x:c r="L25" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M25" s="4" t="n">
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
         <x:v>24442.26</x:v>
       </x:c>
-      <x:c r="N25" s="5" t="n">
+      <x:c r="N25" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="J26" s="4" t="n">
+      <x:c r="J26" s="4">
         <x:v>38754.46</x:v>
       </x:c>
-      <x:c r="K26" s="4" t="n">
+      <x:c r="K26" s="4">
         <x:v>38754.46</x:v>
       </x:c>
-      <x:c r="L26" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M26" s="4" t="n">
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
         <x:v>38754.45</x:v>
       </x:c>
-      <x:c r="N26" s="5" t="n">
+      <x:c r="N26" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="J27" s="4" t="n">
+      <x:c r="J27" s="4">
         <x:v>30674.45</x:v>
       </x:c>
-      <x:c r="K27" s="4" t="n">
+      <x:c r="K27" s="4">
         <x:v>30674.45</x:v>
       </x:c>
-      <x:c r="L27" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M27" s="4" t="n">
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
         <x:v>30674.44</x:v>
       </x:c>
-      <x:c r="N27" s="5" t="n">
+      <x:c r="N27" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="J28" s="4" t="n">
+      <x:c r="J28" s="4">
         <x:v>29636.14</x:v>
       </x:c>
-      <x:c r="K28" s="4" t="n">
+      <x:c r="K28" s="4">
         <x:v>29636.14</x:v>
       </x:c>
-      <x:c r="L28" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M28" s="4" t="n">
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
         <x:v>29636.13</x:v>
       </x:c>
-      <x:c r="N28" s="5" t="n">
+      <x:c r="N28" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="J29" s="4" t="n">
+      <x:c r="J29" s="4">
         <x:v>44183.71</x:v>
       </x:c>
-      <x:c r="K29" s="4" t="n">
+      <x:c r="K29" s="4">
         <x:v>44183.71</x:v>
       </x:c>
-      <x:c r="L29" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M29" s="4" t="n">
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
         <x:v>44183.72</x:v>
       </x:c>
-      <x:c r="N29" s="5" t="n">
+      <x:c r="N29" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J30" s="4" t="n">
+      <x:c r="J30" s="4">
         <x:v>42425.15</x:v>
       </x:c>
-      <x:c r="K30" s="4" t="n">
+      <x:c r="K30" s="4">
         <x:v>42425.15</x:v>
       </x:c>
-      <x:c r="L30" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M30" s="4" t="n">
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
         <x:v>42425.16</x:v>
       </x:c>
-      <x:c r="N30" s="5" t="n">
+      <x:c r="N30" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="J31" s="4" t="n">
+      <x:c r="J31" s="4">
         <x:v>46912.01</x:v>
       </x:c>
-      <x:c r="K31" s="4" t="n">
+      <x:c r="K31" s="4">
         <x:v>46912.01</x:v>
       </x:c>
-      <x:c r="L31" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M31" s="4" t="n">
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
         <x:v>46912.01</x:v>
       </x:c>
-      <x:c r="N31" s="5" t="n">
+      <x:c r="N31" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="J32" s="4" t="n">
+      <x:c r="J32" s="4">
         <x:v>28885.31</x:v>
       </x:c>
-      <x:c r="K32" s="4" t="n">
+      <x:c r="K32" s="4">
         <x:v>28885.31</x:v>
       </x:c>
-      <x:c r="L32" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M32" s="4" t="n">
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
         <x:v>28885.34</x:v>
       </x:c>
-      <x:c r="N32" s="5" t="n">
+      <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="J33" s="4" t="n">
+      <x:c r="J33" s="4">
         <x:v>48906.04</x:v>
       </x:c>
-      <x:c r="K33" s="4" t="n">
+      <x:c r="K33" s="4">
         <x:v>48906.04</x:v>
       </x:c>
-      <x:c r="L33" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M33" s="4" t="n">
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
         <x:v>48906.04</x:v>
       </x:c>
-      <x:c r="N33" s="5" t="n">
+      <x:c r="N33" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="J34" s="4" t="n">
+      <x:c r="J34" s="4">
         <x:v>30608.29</x:v>
       </x:c>
-      <x:c r="K34" s="4" t="n">
+      <x:c r="K34" s="4">
         <x:v>30608.29</x:v>
       </x:c>
-      <x:c r="L34" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M34" s="4" t="n">
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
         <x:v>30608.29</x:v>
       </x:c>
-      <x:c r="N34" s="5" t="n">
+      <x:c r="N34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="J35" s="4" t="n">
+      <x:c r="J35" s="4">
         <x:v>43012.13</x:v>
       </x:c>
-      <x:c r="K35" s="4" t="n">
+      <x:c r="K35" s="4">
         <x:v>43012.13</x:v>
       </x:c>
-      <x:c r="L35" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M35" s="4" t="n">
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
         <x:v>43012.15</x:v>
       </x:c>
-      <x:c r="N35" s="5" t="n">
+      <x:c r="N35" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="J36" s="4" t="n">
+      <x:c r="J36" s="4">
         <x:v>26439.12</x:v>
       </x:c>
-      <x:c r="K36" s="4" t="n">
+      <x:c r="K36" s="4">
         <x:v>26439.12</x:v>
       </x:c>
-      <x:c r="L36" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M36" s="4" t="n">
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
         <x:v>26439.11</x:v>
       </x:c>
-      <x:c r="N36" s="5" t="n">
+      <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>102</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J37" s="4">
+        <x:v>65035.47</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>65035.47</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>65035.47</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E38" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="3" t="s">
+      <x:c r="G38" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H38" s="3" t="s">
+      <x:c r="I38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="I38" s="3" t="s">
+      <x:c r="J38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O38" s="3" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="J39" s="4" t="n">
+      <x:c r="J39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
-      <x:c r="K39" s="4" t="n">
+      <x:c r="K39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
-      <x:c r="L39" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M39" s="4" t="n">
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
         <x:v>63972.38</x:v>
       </x:c>
-      <x:c r="N39" s="5" t="n">
+      <x:c r="N39" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="J40" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>44</x:v>
+      <x:c r="J40" s="4">
+        <x:v>11315879.35</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>11315879.35</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>11315879.32</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="J41" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>55</x:v>
+      <x:c r="J41" s="4">
+        <x:v>7032707.12</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>7032707.12</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>7032707.11</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="J42" s="4" t="n">
+      <x:c r="J42" s="4">
         <x:v>12911405.94</x:v>
       </x:c>
-      <x:c r="K42" s="4" t="n">
+      <x:c r="K42" s="4">
         <x:v>12911405.94</x:v>
       </x:c>
-      <x:c r="L42" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M42" s="4" t="n">
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
         <x:v>12911405.94</x:v>
       </x:c>
-      <x:c r="N42" s="5" t="n">
+      <x:c r="N42" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="J43" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F44" s="3" t="s">
+      <x:c r="I44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="J44" s="4">
+        <x:v>32568.05</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>32568.05</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>32568.05</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J45" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J45" s="4">
+        <x:v>188874.08</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>188874.08</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>188874.08</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="J46" s="4" t="n">
+      <x:c r="J46" s="4">
         <x:v>27112.29</x:v>
       </x:c>
-      <x:c r="K46" s="4" t="n">
+      <x:c r="K46" s="4">
         <x:v>27112.29</x:v>
       </x:c>
-      <x:c r="L46" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M46" s="4" t="n">
+      <x:c r="L46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
         <x:v>27112.32</x:v>
       </x:c>
-      <x:c r="N46" s="5" t="n">
+      <x:c r="N46" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="J47" s="4" t="n">
+      <x:c r="J47" s="4">
         <x:v>45329.87</x:v>
       </x:c>
-      <x:c r="K47" s="4" t="n">
+      <x:c r="K47" s="4">
         <x:v>45329.87</x:v>
       </x:c>
-      <x:c r="L47" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M47" s="4" t="n">
+      <x:c r="L47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
         <x:v>45329.86</x:v>
       </x:c>
-      <x:c r="N47" s="5" t="n">
+      <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="J48" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>69</x:v>
+      <x:c r="J48" s="4">
+        <x:v>2200933.12</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>2200933.12</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>2200933.12</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="J49" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>62</x:v>
+      <x:c r="J49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="J50" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J50" s="4">
+        <x:v>770128.82</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>770128.82</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>770128.81</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="J51" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>55</x:v>
+      <x:c r="J51" s="4">
+        <x:v>72528.64</x:v>
+      </x:c>
+      <x:c r="K51" s="4">
+        <x:v>72528.64</x:v>
+      </x:c>
+      <x:c r="L51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
+        <x:v>72528.63</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="J52" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J52" s="4">
+        <x:v>3291238.91</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>3291238.91</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>3291238.9</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="J53" s="4" t="n">
+      <x:c r="J53" s="4">
         <x:v>678862.72</x:v>
       </x:c>
-      <x:c r="K53" s="4" t="n">
+      <x:c r="K53" s="4">
         <x:v>678862.72</x:v>
       </x:c>
-      <x:c r="L53" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M53" s="4" t="n">
+      <x:c r="L53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
         <x:v>678862.72</x:v>
       </x:c>
-      <x:c r="N53" s="5" t="n">
+      <x:c r="N53" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J54" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J54" s="4">
+        <x:v>937002.71</x:v>
+      </x:c>
+      <x:c r="K54" s="4">
+        <x:v>937002.71</x:v>
+      </x:c>
+      <x:c r="L54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
+        <x:v>937002.73</x:v>
+      </x:c>
+      <x:c r="N54" s="5">
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="J55" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>56</x:v>
+      <x:c r="J55" s="4">
+        <x:v>1097725.13</x:v>
+      </x:c>
+      <x:c r="K55" s="4">
+        <x:v>1097725.13</x:v>
+      </x:c>
+      <x:c r="L55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
+        <x:v>1097725.13</x:v>
+      </x:c>
+      <x:c r="N55" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="J56" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="J56" s="4">
+        <x:v>1000716.61</x:v>
+      </x:c>
+      <x:c r="K56" s="4">
+        <x:v>1000716.61</x:v>
+      </x:c>
+      <x:c r="L56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
+        <x:v>1000716.6</x:v>
+      </x:c>
+      <x:c r="N56" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="J57" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>23</x:v>
+      <x:c r="J57" s="4">
+        <x:v>126492.35</x:v>
+      </x:c>
+      <x:c r="K57" s="4">
+        <x:v>126492.35</x:v>
+      </x:c>
+      <x:c r="L57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
+        <x:v>126492.34</x:v>
+      </x:c>
+      <x:c r="N57" s="5">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="J58" s="4" t="n">
+      <x:c r="J58" s="4">
         <x:v>3502798.76</x:v>
       </x:c>
-      <x:c r="K58" s="4" t="n">
+      <x:c r="K58" s="4">
         <x:v>3502798.76</x:v>
       </x:c>
-      <x:c r="L58" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M58" s="4" t="n">
+      <x:c r="L58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
         <x:v>3502798.77</x:v>
       </x:c>
-      <x:c r="N58" s="5" t="n">
+      <x:c r="N58" s="5">
         <x:v>68</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="J59" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>87</x:v>
+      <x:c r="J59" s="4">
+        <x:v>357359.84</x:v>
+      </x:c>
+      <x:c r="K59" s="4">
+        <x:v>357359.84</x:v>
+      </x:c>
+      <x:c r="L59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
+        <x:v>357359.85</x:v>
+      </x:c>
+      <x:c r="N59" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>178</x:v>
-[...14 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J60" s="4">
+        <x:v>4337240.56</x:v>
+      </x:c>
+      <x:c r="K60" s="4">
+        <x:v>4337240.56</x:v>
+      </x:c>
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
+        <x:v>4337240.58</x:v>
+      </x:c>
+      <x:c r="N60" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>181</x:v>
-[...14 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J61" s="4">
+        <x:v>392497.42</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>392497.42</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>392497.43</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>184</x:v>
-[...13 lines deleted...]
-      <x:c r="N62" s="5" t="n">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J62" s="4">
+        <x:v>92256.5</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>92256.5</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>92256.5</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>187</x:v>
-[...14 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="J63" s="4">
+        <x:v>1516424.12</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>1516424.12</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>1516424.1</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="J64" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="J64" s="4">
+        <x:v>453128.6</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>453128.6</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>453128.57</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>192</x:v>
-[...14 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J65" s="4">
+        <x:v>713155.63</x:v>
+      </x:c>
+      <x:c r="K65" s="4">
+        <x:v>713155.63</x:v>
+      </x:c>
+      <x:c r="L65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
+        <x:v>713155.68</x:v>
+      </x:c>
+      <x:c r="N65" s="5">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="J66" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J66" s="4">
+        <x:v>181792</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>181792</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>181792</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G67" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H67" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G67" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H67" s="3" t="s">
+      <x:c r="I67" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="I67" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="J67" s="4">
+        <x:v>156148.54</x:v>
+      </x:c>
+      <x:c r="K67" s="4">
+        <x:v>156148.54</x:v>
+      </x:c>
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
+        <x:v>156148.54</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="J68" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>57</x:v>
+      <x:c r="J68" s="4">
+        <x:v>593525.95</x:v>
+      </x:c>
+      <x:c r="K68" s="4">
+        <x:v>593525.95</x:v>
+      </x:c>
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
+        <x:v>593525.96</x:v>
+      </x:c>
+      <x:c r="N68" s="5">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="J69" s="4" t="n">
+      <x:c r="J69" s="4">
         <x:v>208401.91</x:v>
       </x:c>
-      <x:c r="K69" s="4" t="n">
+      <x:c r="K69" s="4">
         <x:v>208401.91</x:v>
       </x:c>
-      <x:c r="L69" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M69" s="4" t="n">
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
         <x:v>208401.91</x:v>
       </x:c>
-      <x:c r="N69" s="5" t="n">
+      <x:c r="N69" s="5">
         <x:v>92</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="J70" s="4" t="n">
+      <x:c r="J70" s="4">
         <x:v>3253975.34</x:v>
       </x:c>
-      <x:c r="K70" s="4" t="n">
+      <x:c r="K70" s="4">
         <x:v>3253975.34</x:v>
       </x:c>
-      <x:c r="L70" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M70" s="4" t="n">
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
         <x:v>3253975.35</x:v>
       </x:c>
-      <x:c r="N70" s="5" t="n">
+      <x:c r="N70" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="J71" s="4" t="n">
+      <x:c r="J71" s="4">
         <x:v>4588579.02</x:v>
       </x:c>
-      <x:c r="K71" s="4" t="n">
+      <x:c r="K71" s="4">
         <x:v>4588579.02</x:v>
       </x:c>
-      <x:c r="L71" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M71" s="4" t="n">
+      <x:c r="L71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
         <x:v>4588579.01</x:v>
       </x:c>
-      <x:c r="N71" s="5" t="n">
+      <x:c r="N71" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>212</x:v>
-[...14 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J72" s="4">
+        <x:v>3185488.7</x:v>
+      </x:c>
+      <x:c r="K72" s="4">
+        <x:v>3185488.7</x:v>
+      </x:c>
+      <x:c r="L72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
+        <x:v>3185488.7</x:v>
+      </x:c>
+      <x:c r="N72" s="5">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="G73" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H73" s="3" t="s">
+      <x:c r="I73" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="I73" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>38</x:v>
+      <x:c r="J73" s="4">
+        <x:v>1895717.88</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>1895717.88</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>1895717.93</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="J74" s="4" t="n">
+      <x:c r="J74" s="4">
         <x:v>243889.06</x:v>
       </x:c>
-      <x:c r="K74" s="4" t="n">
+      <x:c r="K74" s="4">
         <x:v>243889.06</x:v>
       </x:c>
-      <x:c r="L74" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M74" s="4" t="n">
+      <x:c r="L74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
         <x:v>243889.07</x:v>
       </x:c>
-      <x:c r="N74" s="5" t="n">
+      <x:c r="N74" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="J75" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N75" s="5" t="n">
+      <x:c r="J75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N75" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="J76" s="4" t="n">
+      <x:c r="J76" s="4">
         <x:v>26589.43</x:v>
       </x:c>
-      <x:c r="K76" s="4" t="n">
+      <x:c r="K76" s="4">
         <x:v>26589.43</x:v>
       </x:c>
-      <x:c r="L76" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M76" s="4" t="n">
+      <x:c r="L76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
         <x:v>26589.44</x:v>
       </x:c>
-      <x:c r="N76" s="5" t="n">
+      <x:c r="N76" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="J77" s="4" t="n">
+      <x:c r="J77" s="4">
         <x:v>28927.26</x:v>
       </x:c>
-      <x:c r="K77" s="4" t="n">
+      <x:c r="K77" s="4">
         <x:v>28927.26</x:v>
       </x:c>
-      <x:c r="L77" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M77" s="4" t="n">
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
         <x:v>28927.28</x:v>
       </x:c>
-      <x:c r="N77" s="5" t="n">
+      <x:c r="N77" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="J78" s="4" t="n">
+      <x:c r="J78" s="4">
         <x:v>40950.77</x:v>
       </x:c>
-      <x:c r="K78" s="4" t="n">
+      <x:c r="K78" s="4">
         <x:v>40950.77</x:v>
       </x:c>
-      <x:c r="L78" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M78" s="4" t="n">
+      <x:c r="L78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
         <x:v>40950.77</x:v>
       </x:c>
-      <x:c r="N78" s="5" t="n">
+      <x:c r="N78" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="J79" s="4" t="n">
+      <x:c r="J79" s="4">
         <x:v>28693.37</x:v>
       </x:c>
-      <x:c r="K79" s="4" t="n">
+      <x:c r="K79" s="4">
         <x:v>28693.37</x:v>
       </x:c>
-      <x:c r="L79" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M79" s="4" t="n">
+      <x:c r="L79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
         <x:v>28693.3</x:v>
       </x:c>
-      <x:c r="N79" s="5" t="n">
+      <x:c r="N79" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="J80" s="4" t="n">
+      <x:c r="J80" s="4">
         <x:v>29109</x:v>
       </x:c>
-      <x:c r="K80" s="4" t="n">
+      <x:c r="K80" s="4">
         <x:v>29109</x:v>
       </x:c>
-      <x:c r="L80" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M80" s="4" t="n">
+      <x:c r="L80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
         <x:v>29108.95</x:v>
       </x:c>
-      <x:c r="N80" s="5" t="n">
+      <x:c r="N80" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="J81" s="4" t="n">
+      <x:c r="J81" s="4">
         <x:v>28651.16</x:v>
       </x:c>
-      <x:c r="K81" s="4" t="n">
+      <x:c r="K81" s="4">
         <x:v>28651.16</x:v>
       </x:c>
-      <x:c r="L81" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M81" s="4" t="n">
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
         <x:v>28651.15</x:v>
       </x:c>
-      <x:c r="N81" s="5" t="n">
+      <x:c r="N81" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="J82" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N82" s="5" t="n">
+      <x:c r="J82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N82" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="J83" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N83" s="5" t="n">
+      <x:c r="J83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N83" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="J84" s="4" t="n">
+      <x:c r="J84" s="4">
         <x:v>94808.07</x:v>
       </x:c>
-      <x:c r="K84" s="4" t="n">
+      <x:c r="K84" s="4">
         <x:v>94808.07</x:v>
       </x:c>
-      <x:c r="L84" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M84" s="4" t="n">
+      <x:c r="L84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M84" s="4">
         <x:v>94808.07</x:v>
       </x:c>
-      <x:c r="N84" s="5" t="n">
+      <x:c r="N84" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="J85" s="4" t="n">
+      <x:c r="J85" s="4">
         <x:v>30622.54</x:v>
       </x:c>
-      <x:c r="K85" s="4" t="n">
+      <x:c r="K85" s="4">
         <x:v>30622.54</x:v>
       </x:c>
-      <x:c r="L85" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M85" s="4" t="n">
+      <x:c r="L85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M85" s="4">
         <x:v>30622.54</x:v>
       </x:c>
-      <x:c r="N85" s="5" t="n">
+      <x:c r="N85" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="J86" s="4" t="n">
+      <x:c r="J86" s="4">
         <x:v>30475.68</x:v>
       </x:c>
-      <x:c r="K86" s="4" t="n">
+      <x:c r="K86" s="4">
         <x:v>30475.68</x:v>
       </x:c>
-      <x:c r="L86" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M86" s="4" t="n">
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
         <x:v>30475.65</x:v>
       </x:c>
-      <x:c r="N86" s="5" t="n">
+      <x:c r="N86" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="J87" s="4" t="n">
+      <x:c r="J87" s="4">
         <x:v>27408.49</x:v>
       </x:c>
-      <x:c r="K87" s="4" t="n">
+      <x:c r="K87" s="4">
         <x:v>27408.49</x:v>
       </x:c>
-      <x:c r="L87" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M87" s="4" t="n">
+      <x:c r="L87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
         <x:v>27408.49</x:v>
       </x:c>
-      <x:c r="N87" s="5" t="n">
+      <x:c r="N87" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="J88" s="4" t="n">
+      <x:c r="J88" s="4">
         <x:v>27674.01</x:v>
       </x:c>
-      <x:c r="K88" s="4" t="n">
+      <x:c r="K88" s="4">
         <x:v>27674.01</x:v>
       </x:c>
-      <x:c r="L88" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M88" s="4" t="n">
+      <x:c r="L88" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M88" s="4">
         <x:v>27674.02</x:v>
       </x:c>
-      <x:c r="N88" s="5" t="n">
+      <x:c r="N88" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="J89" s="4" t="n">
+      <x:c r="J89" s="4">
         <x:v>4390758.73</x:v>
       </x:c>
-      <x:c r="K89" s="4" t="n">
+      <x:c r="K89" s="4">
         <x:v>4390758.73</x:v>
       </x:c>
-      <x:c r="L89" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M89" s="4" t="n">
+      <x:c r="L89" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M89" s="4">
         <x:v>4390758.72</x:v>
       </x:c>
-      <x:c r="N89" s="5" t="n">
+      <x:c r="N89" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="J90" s="4" t="n">
+      <x:c r="J90" s="4">
         <x:v>29845.16</x:v>
       </x:c>
-      <x:c r="K90" s="4" t="n">
+      <x:c r="K90" s="4">
         <x:v>29845.16</x:v>
       </x:c>
-      <x:c r="L90" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M90" s="4" t="n">
+      <x:c r="L90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M90" s="4">
         <x:v>29845.16</x:v>
       </x:c>
-      <x:c r="N90" s="5" t="n">
+      <x:c r="N90" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="J91" s="4" t="n">
+      <x:c r="J91" s="4">
         <x:v>30424.8</x:v>
       </x:c>
-      <x:c r="K91" s="4" t="n">
+      <x:c r="K91" s="4">
         <x:v>30424.8</x:v>
       </x:c>
-      <x:c r="L91" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M91" s="4" t="n">
+      <x:c r="L91" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="4">
         <x:v>30424.8</x:v>
       </x:c>
-      <x:c r="N91" s="5" t="n">
+      <x:c r="N91" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="J92" s="4" t="n">
+      <x:c r="J92" s="4">
         <x:v>27617.95</x:v>
       </x:c>
-      <x:c r="K92" s="4" t="n">
+      <x:c r="K92" s="4">
         <x:v>27617.95</x:v>
       </x:c>
-      <x:c r="L92" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M92" s="4" t="n">
+      <x:c r="L92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="4">
         <x:v>27617.94</x:v>
       </x:c>
-      <x:c r="N92" s="5" t="n">
+      <x:c r="N92" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="J93" s="4" t="n">
+      <x:c r="J93" s="4">
         <x:v>30610.35</x:v>
       </x:c>
-      <x:c r="K93" s="4" t="n">
+      <x:c r="K93" s="4">
         <x:v>30610.35</x:v>
       </x:c>
-      <x:c r="L93" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M93" s="4" t="n">
+      <x:c r="L93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M93" s="4">
         <x:v>30610.35</x:v>
       </x:c>
-      <x:c r="N93" s="5" t="n">
+      <x:c r="N93" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="J94" s="4" t="n">
+      <x:c r="J94" s="4">
         <x:v>20654.65</x:v>
       </x:c>
-      <x:c r="K94" s="4" t="n">
+      <x:c r="K94" s="4">
         <x:v>20654.65</x:v>
       </x:c>
-      <x:c r="L94" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M94" s="4" t="n">
+      <x:c r="L94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
         <x:v>20654.62</x:v>
       </x:c>
-      <x:c r="N94" s="5" t="n">
+      <x:c r="N94" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="J95" s="4" t="n">
+      <x:c r="J95" s="4">
         <x:v>39458.17</x:v>
       </x:c>
-      <x:c r="K95" s="4" t="n">
+      <x:c r="K95" s="4">
         <x:v>39458.17</x:v>
       </x:c>
-      <x:c r="L95" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M95" s="4" t="n">
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
         <x:v>39458.17</x:v>
       </x:c>
-      <x:c r="N95" s="5" t="n">
+      <x:c r="N95" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="J96" s="4" t="n">
+      <x:c r="J96" s="4">
         <x:v>29751.89</x:v>
       </x:c>
-      <x:c r="K96" s="4" t="n">
+      <x:c r="K96" s="4">
         <x:v>29751.89</x:v>
       </x:c>
-      <x:c r="L96" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M96" s="4" t="n">
+      <x:c r="L96" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M96" s="4">
         <x:v>29751.89</x:v>
       </x:c>
-      <x:c r="N96" s="5" t="n">
+      <x:c r="N96" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="J97" s="4" t="n">
+      <x:c r="J97" s="4">
         <x:v>29755.95</x:v>
       </x:c>
-      <x:c r="K97" s="4" t="n">
+      <x:c r="K97" s="4">
         <x:v>29755.95</x:v>
       </x:c>
-      <x:c r="L97" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M97" s="4" t="n">
+      <x:c r="L97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
         <x:v>29755.94</x:v>
       </x:c>
-      <x:c r="N97" s="5" t="n">
+      <x:c r="N97" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>326</x:v>
-[...13 lines deleted...]
-      <x:c r="N98" s="5" t="n">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
+        <x:v>68913.86</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>68913.86</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>68913.86</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="J99" s="4" t="n">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="J99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
-      <x:c r="K99" s="4" t="n">
+      <x:c r="K99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
-      <x:c r="L99" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M99" s="4" t="n">
+      <x:c r="L99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M99" s="4">
         <x:v>52008.51</x:v>
       </x:c>
-      <x:c r="N99" s="5" t="n">
+      <x:c r="N99" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>331</x:v>
-[...13 lines deleted...]
-      <x:c r="N100" s="5" t="n">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="J100" s="4">
+        <x:v>59388.6</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>59388.6</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>59388.6</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>333</x:v>
-[...13 lines deleted...]
-      <x:c r="N101" s="5" t="n">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J101" s="4">
+        <x:v>76428.53</x:v>
+      </x:c>
+      <x:c r="K101" s="4">
+        <x:v>76428.53</x:v>
+      </x:c>
+      <x:c r="L101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
+        <x:v>76428.54</x:v>
+      </x:c>
+      <x:c r="N101" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E102" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="J102" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N102" s="5" t="n">
+      <x:c r="J102" s="4">
+        <x:v>76533.46</x:v>
+      </x:c>
+      <x:c r="K102" s="4">
+        <x:v>76533.46</x:v>
+      </x:c>
+      <x:c r="L102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
+        <x:v>76533.46</x:v>
+      </x:c>
+      <x:c r="N102" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="J103" s="4" t="n">
+      <x:c r="J103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
-      <x:c r="K103" s="4" t="n">
+      <x:c r="K103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
-      <x:c r="L103" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M103" s="4" t="n">
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
         <x:v>65839.31</x:v>
       </x:c>
-      <x:c r="N103" s="5" t="n">
+      <x:c r="N103" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="J104" s="4" t="n">
+      <x:c r="J104" s="4">
         <x:v>27950.4</x:v>
       </x:c>
-      <x:c r="K104" s="4" t="n">
+      <x:c r="K104" s="4">
         <x:v>27950.4</x:v>
       </x:c>
-      <x:c r="L104" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M104" s="4" t="n">
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
         <x:v>27950.4</x:v>
       </x:c>
-      <x:c r="N104" s="5" t="n">
+      <x:c r="N104" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="J105" s="4" t="n">
+      <x:c r="J105" s="4">
         <x:v>25345.75</x:v>
       </x:c>
-      <x:c r="K105" s="4" t="n">
+      <x:c r="K105" s="4">
         <x:v>25345.75</x:v>
       </x:c>
-      <x:c r="L105" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M105" s="4" t="n">
+      <x:c r="L105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M105" s="4">
         <x:v>25345.76</x:v>
       </x:c>
-      <x:c r="N105" s="5" t="n">
+      <x:c r="N105" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="J106" s="4" t="n">
+      <x:c r="J106" s="4">
         <x:v>38074.44</x:v>
       </x:c>
-      <x:c r="K106" s="4" t="n">
+      <x:c r="K106" s="4">
         <x:v>38074.44</x:v>
       </x:c>
-      <x:c r="L106" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M106" s="4" t="n">
+      <x:c r="L106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
         <x:v>38074.42</x:v>
       </x:c>
-      <x:c r="N106" s="5" t="n">
+      <x:c r="N106" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="J107" s="4" t="n">
+      <x:c r="J107" s="4">
         <x:v>29109.04</x:v>
       </x:c>
-      <x:c r="K107" s="4" t="n">
+      <x:c r="K107" s="4">
         <x:v>29109.04</x:v>
       </x:c>
-      <x:c r="L107" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M107" s="4" t="n">
+      <x:c r="L107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M107" s="4">
         <x:v>29109.08</x:v>
       </x:c>
-      <x:c r="N107" s="5" t="n">
+      <x:c r="N107" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="J108" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="J108" s="4">
+        <x:v>438979.84</x:v>
+      </x:c>
+      <x:c r="K108" s="4">
+        <x:v>438979.84</x:v>
+      </x:c>
+      <x:c r="L108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M108" s="4">
+        <x:v>438979.83</x:v>
+      </x:c>
+      <x:c r="N108" s="5">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>364</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="J109" s="4">
+        <x:v>257295.67</x:v>
+      </x:c>
+      <x:c r="K109" s="4">
+        <x:v>257295.67</x:v>
+      </x:c>
+      <x:c r="L109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M109" s="4">
+        <x:v>257295.67</x:v>
+      </x:c>
+      <x:c r="N109" s="5">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>366</x:v>
-[...14 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="J110" s="4">
+        <x:v>66150.81</x:v>
+      </x:c>
+      <x:c r="K110" s="4">
+        <x:v>66150.81</x:v>
+      </x:c>
+      <x:c r="L110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M110" s="4">
+        <x:v>66150.81</x:v>
+      </x:c>
+      <x:c r="N110" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>369</x:v>
-[...14 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="J111" s="4">
+        <x:v>184130.31</x:v>
+      </x:c>
+      <x:c r="K111" s="4">
+        <x:v>184130.31</x:v>
+      </x:c>
+      <x:c r="L111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
+        <x:v>184130.32</x:v>
+      </x:c>
+      <x:c r="N111" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>372</x:v>
-[...14 lines deleted...]
-        <x:v>31</x:v>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="J112" s="4">
+        <x:v>3525911.6</x:v>
+      </x:c>
+      <x:c r="K112" s="4">
+        <x:v>3525911.6</x:v>
+      </x:c>
+      <x:c r="L112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M112" s="4">
+        <x:v>3525911.61</x:v>
+      </x:c>
+      <x:c r="N112" s="5">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>375</x:v>
-[...14 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="J113" s="4">
+        <x:v>227251.76</x:v>
+      </x:c>
+      <x:c r="K113" s="4">
+        <x:v>227251.76</x:v>
+      </x:c>
+      <x:c r="L113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M113" s="4">
+        <x:v>227251.75</x:v>
+      </x:c>
+      <x:c r="N113" s="5">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>378</x:v>
-[...14 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="J114" s="4">
+        <x:v>2499214.34</x:v>
+      </x:c>
+      <x:c r="K114" s="4">
+        <x:v>2499214.34</x:v>
+      </x:c>
+      <x:c r="L114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M114" s="4">
+        <x:v>2499214.35</x:v>
+      </x:c>
+      <x:c r="N114" s="5">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="J115" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J115" s="4">
+        <x:v>283193.61</x:v>
+      </x:c>
+      <x:c r="K115" s="4">
+        <x:v>283193.61</x:v>
+      </x:c>
+      <x:c r="L115" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M115" s="4">
+        <x:v>283193.63</x:v>
+      </x:c>
+      <x:c r="N115" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="J116" s="4" t="n">
+      <x:c r="J116" s="4">
         <x:v>25028.57</x:v>
       </x:c>
-      <x:c r="K116" s="4" t="n">
+      <x:c r="K116" s="4">
         <x:v>25028.57</x:v>
       </x:c>
-      <x:c r="L116" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M116" s="4" t="n">
+      <x:c r="L116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M116" s="4">
         <x:v>25028.58</x:v>
       </x:c>
-      <x:c r="N116" s="5" t="n">
+      <x:c r="N116" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="J117" s="4" t="n">
+      <x:c r="J117" s="4">
         <x:v>137709.57</x:v>
       </x:c>
-      <x:c r="K117" s="4" t="n">
+      <x:c r="K117" s="4">
         <x:v>137709.57</x:v>
       </x:c>
-      <x:c r="L117" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M117" s="4" t="n">
+      <x:c r="L117" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M117" s="4">
         <x:v>137709.57</x:v>
       </x:c>
-      <x:c r="N117" s="5" t="n">
+      <x:c r="N117" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="J118" s="4" t="n">
+      <x:c r="J118" s="4">
         <x:v>87571.61</x:v>
       </x:c>
-      <x:c r="K118" s="4" t="n">
+      <x:c r="K118" s="4">
         <x:v>87571.61</x:v>
       </x:c>
-      <x:c r="L118" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M118" s="4" t="n">
+      <x:c r="L118" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M118" s="4">
         <x:v>87571.6</x:v>
       </x:c>
-      <x:c r="N118" s="5" t="n">
+      <x:c r="N118" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="J119" s="4" t="n">
+      <x:c r="J119" s="4">
         <x:v>98054.39</x:v>
       </x:c>
-      <x:c r="K119" s="4" t="n">
+      <x:c r="K119" s="4">
         <x:v>98054.39</x:v>
       </x:c>
-      <x:c r="L119" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M119" s="4" t="n">
+      <x:c r="L119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
         <x:v>98054.39</x:v>
       </x:c>
-      <x:c r="N119" s="5" t="n">
+      <x:c r="N119" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="J120" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N120" s="5" t="n">
+      <x:c r="J120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N120" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="J121" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N121" s="5" t="n">
+      <x:c r="J121" s="4">
+        <x:v>95178.3</x:v>
+      </x:c>
+      <x:c r="K121" s="4">
+        <x:v>95178.3</x:v>
+      </x:c>
+      <x:c r="L121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
+        <x:v>95178.29</x:v>
+      </x:c>
+      <x:c r="N121" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>408</x:v>
-[...13 lines deleted...]
-      <x:c r="N122" s="5" t="n">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J122" s="4">
+        <x:v>49309.74</x:v>
+      </x:c>
+      <x:c r="K122" s="4">
+        <x:v>49309.74</x:v>
+      </x:c>
+      <x:c r="L122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
+        <x:v>49309.74</x:v>
+      </x:c>
+      <x:c r="N122" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>410</x:v>
-[...13 lines deleted...]
-      <x:c r="N123" s="5" t="n">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="J123" s="4">
+        <x:v>97632.54</x:v>
+      </x:c>
+      <x:c r="K123" s="4">
+        <x:v>97632.54</x:v>
+      </x:c>
+      <x:c r="L123" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M123" s="4">
+        <x:v>97632.53</x:v>
+      </x:c>
+      <x:c r="N123" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>412</x:v>
-[...13 lines deleted...]
-      <x:c r="N124" s="5" t="n">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="J124" s="4">
+        <x:v>92964.27</x:v>
+      </x:c>
+      <x:c r="K124" s="4">
+        <x:v>92964.27</x:v>
+      </x:c>
+      <x:c r="L124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M124" s="4">
+        <x:v>92964.28</x:v>
+      </x:c>
+      <x:c r="N124" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>414</x:v>
-[...13 lines deleted...]
-      <x:c r="N125" s="5" t="n">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J125" s="4">
+        <x:v>98401.19</x:v>
+      </x:c>
+      <x:c r="K125" s="4">
+        <x:v>98401.19</x:v>
+      </x:c>
+      <x:c r="L125" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M125" s="4">
+        <x:v>98401.19</x:v>
+      </x:c>
+      <x:c r="N125" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>416</x:v>
-[...13 lines deleted...]
-      <x:c r="N126" s="5" t="n">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="J126" s="4">
+        <x:v>98931.31</x:v>
+      </x:c>
+      <x:c r="K126" s="4">
+        <x:v>98931.31</x:v>
+      </x:c>
+      <x:c r="L126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M126" s="4">
+        <x:v>98931.3</x:v>
+      </x:c>
+      <x:c r="N126" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="J127" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N127" s="5" t="n">
+      <x:c r="J127" s="4">
+        <x:v>100942.4</x:v>
+      </x:c>
+      <x:c r="K127" s="4">
+        <x:v>100942.4</x:v>
+      </x:c>
+      <x:c r="L127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M127" s="4">
+        <x:v>100942.39</x:v>
+      </x:c>
+      <x:c r="N127" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="J128" s="4" t="n">
+      <x:c r="J128" s="4">
         <x:v>44697.65</x:v>
       </x:c>
-      <x:c r="K128" s="4" t="n">
+      <x:c r="K128" s="4">
         <x:v>44697.65</x:v>
       </x:c>
-      <x:c r="L128" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M128" s="4" t="n">
+      <x:c r="L128" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M128" s="4">
         <x:v>44697.65</x:v>
       </x:c>
-      <x:c r="N128" s="5" t="n">
+      <x:c r="N128" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="J129" s="4" t="n">
+      <x:c r="J129" s="4">
         <x:v>97682.32</x:v>
       </x:c>
-      <x:c r="K129" s="4" t="n">
+      <x:c r="K129" s="4">
         <x:v>97682.32</x:v>
       </x:c>
-      <x:c r="L129" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M129" s="4" t="n">
+      <x:c r="L129" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M129" s="4">
         <x:v>97682.31</x:v>
       </x:c>
-      <x:c r="N129" s="5" t="n">
+      <x:c r="N129" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="J130" s="4" t="n">
+      <x:c r="J130" s="4">
         <x:v>65949.34</x:v>
       </x:c>
-      <x:c r="K130" s="4" t="n">
+      <x:c r="K130" s="4">
         <x:v>65949.34</x:v>
       </x:c>
-      <x:c r="L130" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M130" s="4" t="n">
+      <x:c r="L130" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M130" s="4">
         <x:v>65949.34</x:v>
       </x:c>
-      <x:c r="N130" s="5" t="n">
+      <x:c r="N130" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="J131" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N131" s="5" t="n">
+      <x:c r="J131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N131" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="J132" s="4" t="n">
+      <x:c r="J132" s="4">
         <x:v>25411.33</x:v>
       </x:c>
-      <x:c r="K132" s="4" t="n">
+      <x:c r="K132" s="4">
         <x:v>25411.33</x:v>
       </x:c>
-      <x:c r="L132" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M132" s="4" t="n">
+      <x:c r="L132" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M132" s="4">
         <x:v>25411.33</x:v>
       </x:c>
-      <x:c r="N132" s="5" t="n">
+      <x:c r="N132" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
-        <x:v>440</x:v>
-[...14 lines deleted...]
-        <x:v>9</x:v>
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="J133" s="4">
+        <x:v>38475.24</x:v>
+      </x:c>
+      <x:c r="K133" s="4">
+        <x:v>38475.24</x:v>
+      </x:c>
+      <x:c r="L133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M133" s="4">
+        <x:v>38475.23</x:v>
+      </x:c>
+      <x:c r="N133" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="J134" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>20</x:v>
+      <x:c r="J134" s="4">
+        <x:v>26473.95</x:v>
+      </x:c>
+      <x:c r="K134" s="4">
+        <x:v>26473.95</x:v>
+      </x:c>
+      <x:c r="L134" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M134" s="4">
+        <x:v>26473.92</x:v>
+      </x:c>
+      <x:c r="N134" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="J135" s="4" t="n">
+      <x:c r="J135" s="4">
         <x:v>47960.32</x:v>
       </x:c>
-      <x:c r="K135" s="4" t="n">
+      <x:c r="K135" s="4">
         <x:v>47960.32</x:v>
       </x:c>
-      <x:c r="L135" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M135" s="4" t="n">
+      <x:c r="L135" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M135" s="4">
         <x:v>47960.32</x:v>
       </x:c>
-      <x:c r="N135" s="5" t="n">
+      <x:c r="N135" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="J136" s="4" t="n">
+      <x:c r="J136" s="4">
         <x:v>30200.68</x:v>
       </x:c>
-      <x:c r="K136" s="4" t="n">
+      <x:c r="K136" s="4">
         <x:v>30200.68</x:v>
       </x:c>
-      <x:c r="L136" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M136" s="4" t="n">
+      <x:c r="L136" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M136" s="4">
         <x:v>30200.65</x:v>
       </x:c>
-      <x:c r="N136" s="5" t="n">
+      <x:c r="N136" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="J137" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>45</x:v>
+      <x:c r="J137" s="4">
+        <x:v>1212543.46</x:v>
+      </x:c>
+      <x:c r="K137" s="4">
+        <x:v>1212543.46</x:v>
+      </x:c>
+      <x:c r="L137" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M137" s="4">
+        <x:v>1212543.44</x:v>
+      </x:c>
+      <x:c r="N137" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="J138" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>33</x:v>
+      <x:c r="J138" s="4">
+        <x:v>498737.34</x:v>
+      </x:c>
+      <x:c r="K138" s="4">
+        <x:v>498737.34</x:v>
+      </x:c>
+      <x:c r="L138" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M138" s="4">
+        <x:v>498737.34</x:v>
+      </x:c>
+      <x:c r="N138" s="5">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="J139" s="4" t="n">
+      <x:c r="J139" s="4">
         <x:v>1526352.43</x:v>
       </x:c>
-      <x:c r="K139" s="4" t="n">
+      <x:c r="K139" s="4">
         <x:v>1526352.43</x:v>
       </x:c>
-      <x:c r="L139" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M139" s="4" t="n">
+      <x:c r="L139" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M139" s="4">
         <x:v>1526352.41</x:v>
       </x:c>
-      <x:c r="N139" s="5" t="n">
+      <x:c r="N139" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="J140" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N140" s="5" t="n">
+      <x:c r="J140" s="4">
+        <x:v>40409.09</x:v>
+      </x:c>
+      <x:c r="K140" s="4">
+        <x:v>40409.09</x:v>
+      </x:c>
+      <x:c r="L140" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M140" s="4">
+        <x:v>40409.1</x:v>
+      </x:c>
+      <x:c r="N140" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="J141" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N141" s="5" t="n">
+      <x:c r="J141" s="4">
+        <x:v>70680.98</x:v>
+      </x:c>
+      <x:c r="K141" s="4">
+        <x:v>70680.98</x:v>
+      </x:c>
+      <x:c r="L141" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M141" s="4">
+        <x:v>70680.98</x:v>
+      </x:c>
+      <x:c r="N141" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="J142" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N142" s="5" t="n">
+      <x:c r="J142" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K142" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L142" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M142" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N142" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="J143" s="4" t="n">
+      <x:c r="J143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
-      <x:c r="K143" s="4" t="n">
+      <x:c r="K143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
-      <x:c r="L143" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M143" s="4" t="n">
+      <x:c r="L143" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M143" s="4">
         <x:v>100349.33</x:v>
       </x:c>
-      <x:c r="N143" s="5" t="n">
+      <x:c r="N143" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="J144" s="4" t="n">
+      <x:c r="J144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
-      <x:c r="K144" s="4" t="n">
+      <x:c r="K144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
-      <x:c r="L144" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M144" s="4" t="n">
+      <x:c r="L144" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M144" s="4">
         <x:v>101303.53</x:v>
       </x:c>
-      <x:c r="N144" s="5" t="n">
+      <x:c r="N144" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="J145" s="4" t="n">
+      <x:c r="J145" s="4">
         <x:v>309914.71</x:v>
       </x:c>
-      <x:c r="K145" s="4" t="n">
+      <x:c r="K145" s="4">
         <x:v>309914.71</x:v>
       </x:c>
-      <x:c r="L145" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M145" s="4" t="n">
+      <x:c r="L145" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M145" s="4">
         <x:v>309914.72</x:v>
       </x:c>
-      <x:c r="N145" s="5" t="n">
+      <x:c r="N145" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="J146" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>38</x:v>
+      <x:c r="J146" s="4">
+        <x:v>240493.96</x:v>
+      </x:c>
+      <x:c r="K146" s="4">
+        <x:v>240493.96</x:v>
+      </x:c>
+      <x:c r="L146" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M146" s="4">
+        <x:v>240493.98</x:v>
+      </x:c>
+      <x:c r="N146" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="J147" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J147" s="4">
+        <x:v>599531.7</x:v>
+      </x:c>
+      <x:c r="K147" s="4">
+        <x:v>599531.7</x:v>
+      </x:c>
+      <x:c r="L147" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M147" s="4">
+        <x:v>599531.71</x:v>
+      </x:c>
+      <x:c r="N147" s="5">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="J148" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N148" s="5" t="n">
+      <x:c r="J148" s="4">
+        <x:v>67367.82</x:v>
+      </x:c>
+      <x:c r="K148" s="4">
+        <x:v>67367.82</x:v>
+      </x:c>
+      <x:c r="L148" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M148" s="4">
+        <x:v>67367.82</x:v>
+      </x:c>
+      <x:c r="N148" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="J149" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N149" s="5" t="n">
+      <x:c r="J149" s="4">
+        <x:v>17555.03</x:v>
+      </x:c>
+      <x:c r="K149" s="4">
+        <x:v>17555.03</x:v>
+      </x:c>
+      <x:c r="L149" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M149" s="4">
+        <x:v>17555.02</x:v>
+      </x:c>
+      <x:c r="N149" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="J150" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N150" s="5" t="n">
+      <x:c r="J150" s="4">
+        <x:v>72006.26</x:v>
+      </x:c>
+      <x:c r="K150" s="4">
+        <x:v>72006.26</x:v>
+      </x:c>
+      <x:c r="L150" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M150" s="4">
+        <x:v>72006.26</x:v>
+      </x:c>
+      <x:c r="N150" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="J151" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N151" s="5" t="n">
+      <x:c r="J151" s="4">
+        <x:v>81897.92</x:v>
+      </x:c>
+      <x:c r="K151" s="4">
+        <x:v>81897.92</x:v>
+      </x:c>
+      <x:c r="L151" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M151" s="4">
+        <x:v>81897.92</x:v>
+      </x:c>
+      <x:c r="N151" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="J152" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N152" s="5" t="n">
+      <x:c r="J152" s="4">
+        <x:v>17792.95</x:v>
+      </x:c>
+      <x:c r="K152" s="4">
+        <x:v>17792.95</x:v>
+      </x:c>
+      <x:c r="L152" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M152" s="4">
+        <x:v>17792.96</x:v>
+      </x:c>
+      <x:c r="N152" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="J153" s="4" t="n">
+      <x:c r="J153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
-      <x:c r="K153" s="4" t="n">
+      <x:c r="K153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
-      <x:c r="L153" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M153" s="4" t="n">
+      <x:c r="L153" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M153" s="4">
         <x:v>100693.89</x:v>
       </x:c>
-      <x:c r="N153" s="5" t="n">
+      <x:c r="N153" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="J154" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N154" s="5" t="n">
+      <x:c r="J154" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K154" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L154" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M154" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N154" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="J155" s="4" t="n">
+      <x:c r="J155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
-      <x:c r="K155" s="4" t="n">
+      <x:c r="K155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
-      <x:c r="L155" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M155" s="4" t="n">
+      <x:c r="L155" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M155" s="4">
         <x:v>25364.62</x:v>
       </x:c>
-      <x:c r="N155" s="5" t="n">
+      <x:c r="N155" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="J156" s="4" t="n">
+      <x:c r="J156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
-      <x:c r="K156" s="4" t="n">
+      <x:c r="K156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
-      <x:c r="L156" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M156" s="4" t="n">
+      <x:c r="L156" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M156" s="4">
         <x:v>23481.42</x:v>
       </x:c>
-      <x:c r="N156" s="5" t="n">
+      <x:c r="N156" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="J157" s="4" t="n">
+      <x:c r="J157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
-      <x:c r="K157" s="4" t="n">
+      <x:c r="K157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
-      <x:c r="L157" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M157" s="4" t="n">
+      <x:c r="L157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M157" s="4">
         <x:v>23929.34</x:v>
       </x:c>
-      <x:c r="N157" s="5" t="n">
+      <x:c r="N157" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="J158" s="4" t="n">
+      <x:c r="J158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
-      <x:c r="K158" s="4" t="n">
+      <x:c r="K158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
-      <x:c r="L158" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M158" s="4" t="n">
+      <x:c r="L158" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
-      <x:c r="N158" s="5" t="n">
+      <x:c r="N158" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="J159" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>33</x:v>
+      <x:c r="J159" s="4">
+        <x:v>64275.53</x:v>
+      </x:c>
+      <x:c r="K159" s="4">
+        <x:v>64275.53</x:v>
+      </x:c>
+      <x:c r="L159" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M159" s="4">
+        <x:v>64275.53</x:v>
+      </x:c>
+      <x:c r="N159" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>532</x:v>
-[...14 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="J160" s="4">
+        <x:v>2372394.33</x:v>
+      </x:c>
+      <x:c r="K160" s="4">
+        <x:v>2372394.33</x:v>
+      </x:c>
+      <x:c r="L160" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M160" s="4">
+        <x:v>2372394.33</x:v>
+      </x:c>
+      <x:c r="N160" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>534</x:v>
-[...14 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="J161" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K161" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L161" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M161" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N161" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>537</x:v>
-[...14 lines deleted...]
-        <x:v>14</x:v>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="J162" s="4">
+        <x:v>74905.93</x:v>
+      </x:c>
+      <x:c r="K162" s="4">
+        <x:v>74905.93</x:v>
+      </x:c>
+      <x:c r="L162" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M162" s="4">
+        <x:v>74905.95</x:v>
+      </x:c>
+      <x:c r="N162" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>539</x:v>
-[...14 lines deleted...]
-        <x:v>17</x:v>
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="J163" s="4">
+        <x:v>32667.87</x:v>
+      </x:c>
+      <x:c r="K163" s="4">
+        <x:v>32667.87</x:v>
+      </x:c>
+      <x:c r="L163" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M163" s="4">
+        <x:v>32667.87</x:v>
+      </x:c>
+      <x:c r="N163" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>541</x:v>
-[...14 lines deleted...]
-        <x:v>17</x:v>
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="J164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N164" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>544</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="J165" s="4">
+        <x:v>362429.99</x:v>
+      </x:c>
+      <x:c r="K165" s="4">
+        <x:v>362429.99</x:v>
+      </x:c>
+      <x:c r="L165" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M165" s="4">
+        <x:v>362429.99</x:v>
+      </x:c>
+      <x:c r="N165" s="5">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>547</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="J166" s="4">
+        <x:v>57478.89</x:v>
+      </x:c>
+      <x:c r="K166" s="4">
+        <x:v>57478.89</x:v>
+      </x:c>
+      <x:c r="L166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M166" s="4">
+        <x:v>57478.88</x:v>
+      </x:c>
+      <x:c r="N166" s="5">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>549</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="J167" s="4">
+        <x:v>779621.47</x:v>
+      </x:c>
+      <x:c r="K167" s="4">
+        <x:v>779621.47</x:v>
+      </x:c>
+      <x:c r="L167" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M167" s="4">
+        <x:v>779621.46</x:v>
+      </x:c>
+      <x:c r="N167" s="5">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>552</x:v>
-[...14 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="J168" s="4">
+        <x:v>38465.91</x:v>
+      </x:c>
+      <x:c r="K168" s="4">
+        <x:v>38465.91</x:v>
+      </x:c>
+      <x:c r="L168" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M168" s="4">
+        <x:v>38465.92</x:v>
+      </x:c>
+      <x:c r="N168" s="5">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="J169" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>53</x:v>
+      <x:c r="J169" s="4">
+        <x:v>302562.1</x:v>
+      </x:c>
+      <x:c r="K169" s="4">
+        <x:v>302562.1</x:v>
+      </x:c>
+      <x:c r="L169" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M169" s="4">
+        <x:v>302562.07</x:v>
+      </x:c>
+      <x:c r="N169" s="5">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="J170" s="4" t="n">
+      <x:c r="J170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
-      <x:c r="K170" s="4" t="n">
+      <x:c r="K170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
-      <x:c r="L170" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M170" s="4" t="n">
+      <x:c r="L170" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M170" s="4">
         <x:v>2790402.39</x:v>
       </x:c>
-      <x:c r="N170" s="5" t="n">
+      <x:c r="N170" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="J171" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N171" s="5" t="n">
+      <x:c r="J171" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K171" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L171" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M171" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N171" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J172" s="4" t="n">
+      <x:c r="J172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
-      <x:c r="K172" s="4" t="n">
+      <x:c r="K172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
-      <x:c r="L172" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M172" s="4" t="n">
+      <x:c r="L172" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M172" s="4">
         <x:v>76909.11</x:v>
       </x:c>
-      <x:c r="N172" s="5" t="n">
+      <x:c r="N172" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="J173" s="4" t="n">
+      <x:c r="J173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
-      <x:c r="K173" s="4" t="n">
+      <x:c r="K173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
-      <x:c r="L173" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M173" s="4" t="n">
+      <x:c r="L173" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
-      <x:c r="N173" s="5" t="n">
+      <x:c r="N173" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="J174" s="4" t="n">
+      <x:c r="J174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
-      <x:c r="K174" s="4" t="n">
+      <x:c r="K174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
-      <x:c r="L174" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M174" s="4" t="n">
+      <x:c r="L174" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M174" s="4">
         <x:v>48909.24</x:v>
       </x:c>
-      <x:c r="N174" s="5" t="n">
+      <x:c r="N174" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="J175" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N175" s="5" t="n">
+      <x:c r="J175" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K175" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L175" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M175" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N175" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="J176" s="4" t="n">
+      <x:c r="J176" s="4">
         <x:v>24853.61</x:v>
       </x:c>
-      <x:c r="K176" s="4" t="n">
+      <x:c r="K176" s="4">
         <x:v>24853.61</x:v>
       </x:c>
-      <x:c r="L176" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M176" s="4" t="n">
+      <x:c r="L176" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M176" s="4">
         <x:v>24853.6</x:v>
       </x:c>
-      <x:c r="N176" s="5" t="n">
+      <x:c r="N176" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="J177" s="4" t="n">
+      <x:c r="J177" s="4">
         <x:v>29710.27</x:v>
       </x:c>
-      <x:c r="K177" s="4" t="n">
+      <x:c r="K177" s="4">
         <x:v>29710.27</x:v>
       </x:c>
-      <x:c r="L177" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M177" s="4" t="n">
+      <x:c r="L177" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M177" s="4">
         <x:v>29710.25</x:v>
       </x:c>
-      <x:c r="N177" s="5" t="n">
+      <x:c r="N177" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="J178" s="4" t="n">
+      <x:c r="J178" s="4">
         <x:v>26507.36</x:v>
       </x:c>
-      <x:c r="K178" s="4" t="n">
+      <x:c r="K178" s="4">
         <x:v>26507.36</x:v>
       </x:c>
-      <x:c r="L178" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M178" s="4" t="n">
+      <x:c r="L178" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M178" s="4">
         <x:v>26507.34</x:v>
       </x:c>
-      <x:c r="N178" s="5" t="n">
+      <x:c r="N178" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="J179" s="4" t="n">
+      <x:c r="J179" s="4">
         <x:v>30461.73</x:v>
       </x:c>
-      <x:c r="K179" s="4" t="n">
+      <x:c r="K179" s="4">
         <x:v>30461.73</x:v>
       </x:c>
-      <x:c r="L179" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M179" s="4" t="n">
+      <x:c r="L179" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M179" s="4">
         <x:v>30461.74</x:v>
       </x:c>
-      <x:c r="N179" s="5" t="n">
+      <x:c r="N179" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="J180" s="4" t="n">
+      <x:c r="J180" s="4">
         <x:v>30095.21</x:v>
       </x:c>
-      <x:c r="K180" s="4" t="n">
+      <x:c r="K180" s="4">
         <x:v>30095.21</x:v>
       </x:c>
-      <x:c r="L180" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M180" s="4" t="n">
+      <x:c r="L180" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M180" s="4">
         <x:v>30095.2</x:v>
       </x:c>
-      <x:c r="N180" s="5" t="n">
+      <x:c r="N180" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="J181" s="4" t="n">
+      <x:c r="J181" s="4">
         <x:v>30264.89</x:v>
       </x:c>
-      <x:c r="K181" s="4" t="n">
+      <x:c r="K181" s="4">
         <x:v>30264.89</x:v>
       </x:c>
-      <x:c r="L181" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M181" s="4" t="n">
+      <x:c r="L181" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M181" s="4">
         <x:v>30264.92</x:v>
       </x:c>
-      <x:c r="N181" s="5" t="n">
+      <x:c r="N181" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="J182" s="4" t="n">
+      <x:c r="J182" s="4">
         <x:v>25046.91</x:v>
       </x:c>
-      <x:c r="K182" s="4" t="n">
+      <x:c r="K182" s="4">
         <x:v>25046.91</x:v>
       </x:c>
-      <x:c r="L182" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M182" s="4" t="n">
+      <x:c r="L182" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M182" s="4">
         <x:v>25046.92</x:v>
       </x:c>
-      <x:c r="N182" s="5" t="n">
+      <x:c r="N182" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="J183" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J183" s="4">
+        <x:v>97804.81</x:v>
+      </x:c>
+      <x:c r="K183" s="4">
+        <x:v>97804.81</x:v>
+      </x:c>
+      <x:c r="L183" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M183" s="4">
+        <x:v>97804.82</x:v>
+      </x:c>
+      <x:c r="N183" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="J184" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J184" s="4">
+        <x:v>502781.37</x:v>
+      </x:c>
+      <x:c r="K184" s="4">
+        <x:v>502781.37</x:v>
+      </x:c>
+      <x:c r="L184" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M184" s="4">
+        <x:v>502781.36</x:v>
+      </x:c>
+      <x:c r="N184" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="J185" s="4" t="n">
+      <x:c r="J185" s="4">
         <x:v>93116.84</x:v>
       </x:c>
-      <x:c r="K185" s="4" t="n">
+      <x:c r="K185" s="4">
         <x:v>93116.84</x:v>
       </x:c>
-      <x:c r="L185" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M185" s="4" t="n">
+      <x:c r="L185" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M185" s="4">
         <x:v>93116.84</x:v>
       </x:c>
-      <x:c r="N185" s="5" t="n">
+      <x:c r="N185" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="J186" s="4" t="n">
+      <x:c r="J186" s="4">
         <x:v>44977.72</x:v>
       </x:c>
-      <x:c r="K186" s="4" t="n">
+      <x:c r="K186" s="4">
         <x:v>44977.72</x:v>
       </x:c>
-      <x:c r="L186" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M186" s="4" t="n">
+      <x:c r="L186" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M186" s="4">
         <x:v>44977.73</x:v>
       </x:c>
-      <x:c r="N186" s="5" t="n">
+      <x:c r="N186" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="J187" s="4" t="n">
+      <x:c r="J187" s="4">
         <x:v>4632629.99</x:v>
       </x:c>
-      <x:c r="K187" s="4" t="n">
+      <x:c r="K187" s="4">
         <x:v>4632629.99</x:v>
       </x:c>
-      <x:c r="L187" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M187" s="4" t="n">
+      <x:c r="L187" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M187" s="4">
         <x:v>4632629.99</x:v>
       </x:c>
-      <x:c r="N187" s="5" t="n">
+      <x:c r="N187" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="J188" s="4" t="n">
+      <x:c r="J188" s="4">
         <x:v>706333.19</x:v>
       </x:c>
-      <x:c r="K188" s="4" t="n">
+      <x:c r="K188" s="4">
         <x:v>706333.19</x:v>
       </x:c>
-      <x:c r="L188" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M188" s="4" t="n">
+      <x:c r="L188" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M188" s="4">
         <x:v>706333.18</x:v>
       </x:c>
-      <x:c r="N188" s="5" t="n">
+      <x:c r="N188" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="J189" s="4" t="n">
+      <x:c r="J189" s="4">
         <x:v>380451.6</x:v>
       </x:c>
-      <x:c r="K189" s="4" t="n">
+      <x:c r="K189" s="4">
         <x:v>380451.6</x:v>
       </x:c>
-      <x:c r="L189" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M189" s="4" t="n">
+      <x:c r="L189" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M189" s="4">
         <x:v>380451.61</x:v>
       </x:c>
-      <x:c r="N189" s="5" t="n">
+      <x:c r="N189" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="J190" s="4" t="n">
+      <x:c r="J190" s="4">
         <x:v>5043702.77</x:v>
       </x:c>
-      <x:c r="K190" s="4" t="n">
+      <x:c r="K190" s="4">
         <x:v>5043702.77</x:v>
       </x:c>
-      <x:c r="L190" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M190" s="4" t="n">
+      <x:c r="L190" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M190" s="4">
         <x:v>5043702.77</x:v>
       </x:c>
-      <x:c r="N190" s="5" t="n">
+      <x:c r="N190" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="J191" s="4" t="n">
+      <x:c r="J191" s="4">
         <x:v>4082493.94</x:v>
       </x:c>
-      <x:c r="K191" s="4" t="n">
+      <x:c r="K191" s="4">
         <x:v>4082493.94</x:v>
       </x:c>
-      <x:c r="L191" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M191" s="4" t="n">
+      <x:c r="L191" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M191" s="4">
         <x:v>4082493.92</x:v>
       </x:c>
-      <x:c r="N191" s="5" t="n">
+      <x:c r="N191" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="J192" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>20</x:v>
+      <x:c r="J192" s="4">
+        <x:v>790888.82</x:v>
+      </x:c>
+      <x:c r="K192" s="4">
+        <x:v>790888.82</x:v>
+      </x:c>
+      <x:c r="L192" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M192" s="4">
+        <x:v>790888.82</x:v>
+      </x:c>
+      <x:c r="N192" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="J193" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J193" s="4">
+        <x:v>520563.32</x:v>
+      </x:c>
+      <x:c r="K193" s="4">
+        <x:v>520563.32</x:v>
+      </x:c>
+      <x:c r="L193" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M193" s="4">
+        <x:v>520563.31</x:v>
+      </x:c>
+      <x:c r="N193" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="J194" s="4" t="n">
+      <x:c r="J194" s="4">
         <x:v>94046.65</x:v>
       </x:c>
-      <x:c r="K194" s="4" t="n">
+      <x:c r="K194" s="4">
         <x:v>94046.65</x:v>
       </x:c>
-      <x:c r="L194" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M194" s="4" t="n">
+      <x:c r="L194" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M194" s="4">
         <x:v>94046.67</x:v>
       </x:c>
-      <x:c r="N194" s="5" t="n">
+      <x:c r="N194" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="J195" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N195" s="5" t="n">
+      <x:c r="J195" s="4">
+        <x:v>88065.89</x:v>
+      </x:c>
+      <x:c r="K195" s="4">
+        <x:v>88065.89</x:v>
+      </x:c>
+      <x:c r="L195" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M195" s="4">
+        <x:v>88065.88</x:v>
+      </x:c>
+      <x:c r="N195" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="J196" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N196" s="5" t="n">
+      <x:c r="J196" s="4">
+        <x:v>90665.08</x:v>
+      </x:c>
+      <x:c r="K196" s="4">
+        <x:v>90665.08</x:v>
+      </x:c>
+      <x:c r="L196" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M196" s="4">
+        <x:v>90665.07</x:v>
+      </x:c>
+      <x:c r="N196" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="J197" s="4" t="n">
+      <x:c r="J197" s="4">
         <x:v>63713.33</x:v>
       </x:c>
-      <x:c r="K197" s="4" t="n">
+      <x:c r="K197" s="4">
         <x:v>63713.33</x:v>
       </x:c>
-      <x:c r="L197" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M197" s="4" t="n">
+      <x:c r="L197" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M197" s="4">
         <x:v>63713.32</x:v>
       </x:c>
-      <x:c r="N197" s="5" t="n">
+      <x:c r="N197" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="J198" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J198" s="4">
+        <x:v>80436.13</x:v>
+      </x:c>
+      <x:c r="K198" s="4">
+        <x:v>80436.13</x:v>
+      </x:c>
+      <x:c r="L198" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M198" s="4">
+        <x:v>80436.13</x:v>
+      </x:c>
+      <x:c r="N198" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
-        <x:v>668</x:v>
-[...1 lines deleted...]
-      <x:c r="J199" s="4" t="n">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="J199" s="4">
         <x:v>101667.94</x:v>
       </x:c>
-      <x:c r="K199" s="4" t="n">
+      <x:c r="K199" s="4">
         <x:v>101667.94</x:v>
       </x:c>
-      <x:c r="L199" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M199" s="4" t="n">
+      <x:c r="L199" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M199" s="4">
         <x:v>101667.98</x:v>
       </x:c>
-      <x:c r="N199" s="5" t="n">
+      <x:c r="N199" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
-        <x:v>669</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="J200" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J200" s="4">
+        <x:v>101880</x:v>
+      </x:c>
+      <x:c r="K200" s="4">
+        <x:v>101880</x:v>
+      </x:c>
+      <x:c r="L200" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M200" s="4">
+        <x:v>101880.01</x:v>
+      </x:c>
+      <x:c r="N200" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="J201" s="4" t="n">
+      <x:c r="J201" s="4">
         <x:v>51925.92</x:v>
       </x:c>
-      <x:c r="K201" s="4" t="n">
+      <x:c r="K201" s="4">
         <x:v>51925.92</x:v>
       </x:c>
-      <x:c r="L201" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M201" s="4" t="n">
+      <x:c r="L201" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M201" s="4">
         <x:v>51925.9</x:v>
       </x:c>
-      <x:c r="N201" s="5" t="n">
+      <x:c r="N201" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="J202" s="4" t="n">
+      <x:c r="J202" s="4">
         <x:v>61437.97</x:v>
       </x:c>
-      <x:c r="K202" s="4" t="n">
+      <x:c r="K202" s="4">
         <x:v>61437.97</x:v>
       </x:c>
-      <x:c r="L202" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M202" s="4" t="n">
+      <x:c r="L202" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M202" s="4">
         <x:v>61437.96</x:v>
       </x:c>
-      <x:c r="N202" s="5" t="n">
+      <x:c r="N202" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="J203" s="4" t="n">
+      <x:c r="J203" s="4">
         <x:v>25174.33</x:v>
       </x:c>
-      <x:c r="K203" s="4" t="n">
+      <x:c r="K203" s="4">
         <x:v>25174.33</x:v>
       </x:c>
-      <x:c r="L203" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M203" s="4" t="n">
+      <x:c r="L203" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M203" s="4">
         <x:v>25174.32</x:v>
       </x:c>
-      <x:c r="N203" s="5" t="n">
+      <x:c r="N203" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="J204" s="4" t="n">
+      <x:c r="J204" s="4">
         <x:v>30214.31</x:v>
       </x:c>
-      <x:c r="K204" s="4" t="n">
+      <x:c r="K204" s="4">
         <x:v>30214.31</x:v>
       </x:c>
-      <x:c r="L204" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M204" s="4" t="n">
+      <x:c r="L204" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M204" s="4">
         <x:v>30214.32</x:v>
       </x:c>
-      <x:c r="N204" s="5" t="n">
+      <x:c r="N204" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="J205" s="4" t="n">
+      <x:c r="J205" s="4">
         <x:v>112193.34</x:v>
       </x:c>
-      <x:c r="K205" s="4" t="n">
+      <x:c r="K205" s="4">
         <x:v>112193.34</x:v>
       </x:c>
-      <x:c r="L205" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M205" s="4" t="n">
+      <x:c r="L205" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M205" s="4">
         <x:v>112193.32</x:v>
       </x:c>
-      <x:c r="N205" s="5" t="n">
+      <x:c r="N205" s="5">
         <x:v>81</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="J206" s="4" t="n">
+      <x:c r="J206" s="4">
         <x:v>45477.48</x:v>
       </x:c>
-      <x:c r="K206" s="4" t="n">
+      <x:c r="K206" s="4">
         <x:v>45477.48</x:v>
       </x:c>
-      <x:c r="L206" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M206" s="4" t="n">
+      <x:c r="L206" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M206" s="4">
         <x:v>45477.47</x:v>
       </x:c>
-      <x:c r="N206" s="5" t="n">
+      <x:c r="N206" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="J207" s="4" t="n">
+      <x:c r="J207" s="4">
         <x:v>30525.59</x:v>
       </x:c>
-      <x:c r="K207" s="4" t="n">
+      <x:c r="K207" s="4">
         <x:v>30525.59</x:v>
       </x:c>
-      <x:c r="L207" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M207" s="4" t="n">
+      <x:c r="L207" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M207" s="4">
         <x:v>30525.6</x:v>
       </x:c>
-      <x:c r="N207" s="5" t="n">
+      <x:c r="N207" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="J208" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J208" s="4">
+        <x:v>392152.03</x:v>
+      </x:c>
+      <x:c r="K208" s="4">
+        <x:v>392152.03</x:v>
+      </x:c>
+      <x:c r="L208" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M208" s="4">
+        <x:v>392152.05</x:v>
+      </x:c>
+      <x:c r="N208" s="5">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="J209" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>28</x:v>
+      <x:c r="J209" s="4">
+        <x:v>1850720.28</x:v>
+      </x:c>
+      <x:c r="K209" s="4">
+        <x:v>1850720.28</x:v>
+      </x:c>
+      <x:c r="L209" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M209" s="4">
+        <x:v>1850720.29</x:v>
+      </x:c>
+      <x:c r="N209" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="J210" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>42</x:v>
+      <x:c r="J210" s="4">
+        <x:v>342515.47</x:v>
+      </x:c>
+      <x:c r="K210" s="4">
+        <x:v>342515.47</x:v>
+      </x:c>
+      <x:c r="L210" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M210" s="4">
+        <x:v>342515.46</x:v>
+      </x:c>
+      <x:c r="N210" s="5">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J211" s="4" t="n">
+      <x:c r="J211" s="4">
         <x:v>1914878.96</x:v>
       </x:c>
-      <x:c r="K211" s="4" t="n">
+      <x:c r="K211" s="4">
         <x:v>1914878.96</x:v>
       </x:c>
-      <x:c r="L211" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N211" s="5" t="n">
+      <x:c r="L211" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M211" s="4">
+        <x:v>1917945.03</x:v>
+      </x:c>
+      <x:c r="N211" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="J212" s="4" t="n">
+      <x:c r="J212" s="4">
         <x:v>42950.88</x:v>
       </x:c>
-      <x:c r="K212" s="4" t="n">
+      <x:c r="K212" s="4">
         <x:v>42950.88</x:v>
       </x:c>
-      <x:c r="L212" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M212" s="4" t="n">
+      <x:c r="L212" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M212" s="4">
         <x:v>42950.88</x:v>
       </x:c>
-      <x:c r="N212" s="5" t="n">
+      <x:c r="N212" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I213" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="J213" s="4" t="n">
+      <x:c r="J213" s="4">
         <x:v>45430.94</x:v>
       </x:c>
-      <x:c r="K213" s="4" t="n">
+      <x:c r="K213" s="4">
         <x:v>45430.94</x:v>
       </x:c>
-      <x:c r="L213" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M213" s="4" t="n">
+      <x:c r="L213" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M213" s="4">
         <x:v>45430.95</x:v>
       </x:c>
-      <x:c r="N213" s="5" t="n">
+      <x:c r="N213" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="J214" s="4" t="n">
+      <x:c r="J214" s="4">
         <x:v>21071.62</x:v>
       </x:c>
-      <x:c r="K214" s="4" t="n">
+      <x:c r="K214" s="4">
         <x:v>21071.62</x:v>
       </x:c>
-      <x:c r="L214" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M214" s="4" t="n">
+      <x:c r="L214" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M214" s="4">
         <x:v>21071.65</x:v>
       </x:c>
-      <x:c r="N214" s="5" t="n">
+      <x:c r="N214" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="J215" s="4" t="n">
+      <x:c r="J215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
-      <x:c r="K215" s="4" t="n">
+      <x:c r="K215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
-      <x:c r="L215" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M215" s="4" t="n">
+      <x:c r="L215" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M215" s="4">
         <x:v>660219.54</x:v>
       </x:c>
-      <x:c r="N215" s="5" t="n">
+      <x:c r="N215" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="J216" s="4" t="n">
+      <x:c r="J216" s="4">
         <x:v>792206.88</x:v>
       </x:c>
-      <x:c r="K216" s="4" t="n">
+      <x:c r="K216" s="4">
         <x:v>792206.88</x:v>
       </x:c>
-      <x:c r="L216" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M216" s="4" t="n">
+      <x:c r="L216" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M216" s="4">
         <x:v>792206.9</x:v>
       </x:c>
-      <x:c r="N216" s="5" t="n">
+      <x:c r="N216" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="J217" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N217" s="5" t="n">
+      <x:c r="J217" s="4">
+        <x:v>83410.12</x:v>
+      </x:c>
+      <x:c r="K217" s="4">
+        <x:v>83410.12</x:v>
+      </x:c>
+      <x:c r="L217" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M217" s="4">
+        <x:v>83410.12</x:v>
+      </x:c>
+      <x:c r="N217" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="G218" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H218" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="J218" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N218" s="5" t="n">
+      <x:c r="J218" s="4">
+        <x:v>99858.99</x:v>
+      </x:c>
+      <x:c r="K218" s="4">
+        <x:v>99858.99</x:v>
+      </x:c>
+      <x:c r="L218" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M218" s="4">
+        <x:v>99858.99</x:v>
+      </x:c>
+      <x:c r="N218" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="J219" s="4" t="n">
+      <x:c r="J219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
-      <x:c r="K219" s="4" t="n">
+      <x:c r="K219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
-      <x:c r="L219" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M219" s="4" t="n">
+      <x:c r="L219" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M219" s="4">
         <x:v>95803.93</x:v>
       </x:c>
-      <x:c r="N219" s="5" t="n">
+      <x:c r="N219" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I220" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="J220" s="4" t="n">
+      <x:c r="J220" s="4">
         <x:v>47888.57</x:v>
       </x:c>
-      <x:c r="K220" s="4" t="n">
+      <x:c r="K220" s="4">
         <x:v>47888.57</x:v>
       </x:c>
-      <x:c r="L220" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M220" s="4" t="n">
+      <x:c r="L220" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M220" s="4">
         <x:v>47888.58</x:v>
       </x:c>
-      <x:c r="N220" s="5" t="n">
+      <x:c r="N220" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="J221" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N221" s="5" t="n">
+      <x:c r="J221" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K221" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L221" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M221" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N221" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="J222" s="4" t="n">
+      <x:c r="J222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
-      <x:c r="K222" s="4" t="n">
+      <x:c r="K222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
-      <x:c r="L222" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M222" s="4" t="n">
+      <x:c r="L222" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M222" s="4">
         <x:v>50466.76</x:v>
       </x:c>
-      <x:c r="N222" s="5" t="n">
+      <x:c r="N222" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="J223" s="4" t="n">
+      <x:c r="J223" s="4">
         <x:v>496166.86</x:v>
       </x:c>
-      <x:c r="K223" s="4" t="n">
+      <x:c r="K223" s="4">
         <x:v>496166.86</x:v>
       </x:c>
-      <x:c r="L223" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M223" s="4" t="n">
+      <x:c r="L223" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M223" s="4">
         <x:v>496166.85</x:v>
       </x:c>
-      <x:c r="N223" s="5" t="n">
+      <x:c r="N223" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="J224" s="4" t="n">
+      <x:c r="J224" s="4">
         <x:v>3353574.81</x:v>
       </x:c>
-      <x:c r="K224" s="4" t="n">
+      <x:c r="K224" s="4">
         <x:v>3353574.81</x:v>
       </x:c>
-      <x:c r="L224" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M224" s="4" t="n">
+      <x:c r="L224" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M224" s="4">
         <x:v>3353574.79</x:v>
       </x:c>
-      <x:c r="N224" s="5" t="n">
+      <x:c r="N224" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="J225" s="4" t="n">
+      <x:c r="J225" s="4">
         <x:v>12672.88</x:v>
       </x:c>
-      <x:c r="K225" s="4" t="n">
+      <x:c r="K225" s="4">
         <x:v>12672.88</x:v>
       </x:c>
-      <x:c r="L225" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M225" s="4" t="n">
+      <x:c r="L225" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M225" s="4">
         <x:v>12672.88</x:v>
       </x:c>
-      <x:c r="N225" s="5" t="n">
+      <x:c r="N225" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="J226" s="4" t="n">
+      <x:c r="J226" s="4">
         <x:v>44161.26</x:v>
       </x:c>
-      <x:c r="K226" s="4" t="n">
+      <x:c r="K226" s="4">
         <x:v>44161.26</x:v>
       </x:c>
-      <x:c r="L226" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M226" s="4" t="n">
+      <x:c r="L226" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M226" s="4">
         <x:v>44161.26</x:v>
       </x:c>
-      <x:c r="N226" s="5" t="n">
+      <x:c r="N226" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I227" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="J227" s="4" t="n">
+      <x:c r="J227" s="4">
         <x:v>30128.04</x:v>
       </x:c>
-      <x:c r="K227" s="4" t="n">
+      <x:c r="K227" s="4">
         <x:v>30128.04</x:v>
       </x:c>
-      <x:c r="L227" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M227" s="4" t="n">
+      <x:c r="L227" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M227" s="4">
         <x:v>30128.04</x:v>
       </x:c>
-      <x:c r="N227" s="5" t="n">
+      <x:c r="N227" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H228" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="I228" s="3" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="J228" s="4" t="n">
+      <x:c r="J228" s="4">
         <x:v>27756.06</x:v>
       </x:c>
-      <x:c r="K228" s="4" t="n">
+      <x:c r="K228" s="4">
         <x:v>27756.06</x:v>
       </x:c>
-      <x:c r="L228" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M228" s="4" t="n">
+      <x:c r="L228" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M228" s="4">
         <x:v>27756.06</x:v>
       </x:c>
-      <x:c r="N228" s="5" t="n">
+      <x:c r="N228" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="J229" s="4" t="n">
+      <x:c r="J229" s="4">
         <x:v>29365.29</x:v>
       </x:c>
-      <x:c r="K229" s="4" t="n">
+      <x:c r="K229" s="4">
         <x:v>29365.29</x:v>
       </x:c>
-      <x:c r="L229" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M229" s="4" t="n">
+      <x:c r="L229" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M229" s="4">
         <x:v>29365.3</x:v>
       </x:c>
-      <x:c r="N229" s="5" t="n">
+      <x:c r="N229" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C230" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D230" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E230" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F230" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="G230" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H230" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="I230" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="J230" s="4" t="n">
+      <x:c r="J230" s="4">
         <x:v>29290.71</x:v>
       </x:c>
-      <x:c r="K230" s="4" t="n">
+      <x:c r="K230" s="4">
         <x:v>29290.71</x:v>
       </x:c>
-      <x:c r="L230" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M230" s="4" t="n">
+      <x:c r="L230" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M230" s="4">
         <x:v>29290.76</x:v>
       </x:c>
-      <x:c r="N230" s="5" t="n">
+      <x:c r="N230" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="J231" s="4" t="n">
+      <x:c r="J231" s="4">
         <x:v>44912.3</x:v>
       </x:c>
-      <x:c r="K231" s="4" t="n">
+      <x:c r="K231" s="4">
         <x:v>44912.3</x:v>
       </x:c>
-      <x:c r="L231" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M231" s="4" t="n">
+      <x:c r="L231" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M231" s="4">
         <x:v>44912.3</x:v>
       </x:c>
-      <x:c r="N231" s="5" t="n">
+      <x:c r="N231" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="J232" s="4" t="n">
+      <x:c r="J232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
-      <x:c r="K232" s="4" t="n">
+      <x:c r="K232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
-      <x:c r="L232" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M232" s="4" t="n">
+      <x:c r="L232" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M232" s="4">
         <x:v>795271.11</x:v>
       </x:c>
-      <x:c r="N232" s="5" t="n">
+      <x:c r="N232" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="J233" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>60</x:v>
+      <x:c r="J233" s="4">
+        <x:v>798023.78</x:v>
+      </x:c>
+      <x:c r="K233" s="4">
+        <x:v>798023.78</x:v>
+      </x:c>
+      <x:c r="L233" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M233" s="4">
+        <x:v>798023.79</x:v>
+      </x:c>
+      <x:c r="N233" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
-        <x:v>802</x:v>
-[...1 lines deleted...]
-      <x:c r="J234" s="4" t="n">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="J234" s="4">
         <x:v>1295594.3</x:v>
       </x:c>
-      <x:c r="K234" s="4" t="n">
+      <x:c r="K234" s="4">
         <x:v>1295594.3</x:v>
       </x:c>
-      <x:c r="L234" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M234" s="4" t="n">
+      <x:c r="L234" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M234" s="4">
         <x:v>1295594.3</x:v>
       </x:c>
-      <x:c r="N234" s="5" t="n">
+      <x:c r="N234" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="J235" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="J235" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K235" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L235" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M235" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N235" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="J236" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J236" s="4">
+        <x:v>731431.02</x:v>
+      </x:c>
+      <x:c r="K236" s="4">
+        <x:v>731431.02</x:v>
+      </x:c>
+      <x:c r="L236" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M236" s="4">
+        <x:v>731431.02</x:v>
+      </x:c>
+      <x:c r="N236" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="J237" s="4" t="n">
+      <x:c r="J237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
-      <x:c r="K237" s="4" t="n">
+      <x:c r="K237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
-      <x:c r="L237" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M237" s="4" t="n">
+      <x:c r="L237" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M237" s="4">
         <x:v>1333057.42</x:v>
       </x:c>
-      <x:c r="N237" s="5" t="n">
+      <x:c r="N237" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="J238" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N238" s="5" t="n">
+      <x:c r="J238" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K238" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L238" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M238" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N238" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="J239" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>81</x:v>
+      <x:c r="J239" s="4">
+        <x:v>3874061.65</x:v>
+      </x:c>
+      <x:c r="K239" s="4">
+        <x:v>3874061.65</x:v>
+      </x:c>
+      <x:c r="L239" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M239" s="4">
+        <x:v>3874061.62</x:v>
+      </x:c>
+      <x:c r="N239" s="5">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="J240" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>75</x:v>
+      <x:c r="J240" s="4">
+        <x:v>2041336.41</x:v>
+      </x:c>
+      <x:c r="K240" s="4">
+        <x:v>2041336.41</x:v>
+      </x:c>
+      <x:c r="L240" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M240" s="4">
+        <x:v>2041336.41</x:v>
+      </x:c>
+      <x:c r="N240" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="J241" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>77</x:v>
+      <x:c r="J241" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K241" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L241" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M241" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N241" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
-        <x:v>826</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="J242" s="4">
+        <x:v>26742664.18</x:v>
+      </x:c>
+      <x:c r="K242" s="4">
+        <x:v>26742664.18</x:v>
+      </x:c>
+      <x:c r="L242" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M242" s="4">
+        <x:v>26742664.17</x:v>
+      </x:c>
+      <x:c r="N242" s="5">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>827</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="J243" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J243" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K243" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L243" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M243" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N243" s="5">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="J244" s="4" t="n">
+      <x:c r="J244" s="4">
         <x:v>1316576.6</x:v>
       </x:c>
-      <x:c r="K244" s="4" t="n">
+      <x:c r="K244" s="4">
         <x:v>1316576.6</x:v>
       </x:c>
-      <x:c r="L244" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M244" s="4" t="n">
+      <x:c r="L244" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M244" s="4">
         <x:v>1316576.58</x:v>
       </x:c>
-      <x:c r="N244" s="5" t="n">
+      <x:c r="N244" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="J245" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N245" s="5" t="n">
+      <x:c r="J245" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K245" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L245" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M245" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N245" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="J246" s="4" t="n">
+      <x:c r="J246" s="4">
         <x:v>70305.9</x:v>
       </x:c>
-      <x:c r="K246" s="4" t="n">
+      <x:c r="K246" s="4">
         <x:v>70305.9</x:v>
       </x:c>
-      <x:c r="L246" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M246" s="4" t="n">
+      <x:c r="L246" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M246" s="4">
         <x:v>70305.89</x:v>
       </x:c>
-      <x:c r="N246" s="5" t="n">
+      <x:c r="N246" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="J247" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="J247" s="4">
+        <x:v>58411.91</x:v>
+      </x:c>
+      <x:c r="K247" s="4">
+        <x:v>58411.91</x:v>
+      </x:c>
+      <x:c r="L247" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M247" s="4">
+        <x:v>58411.88</x:v>
+      </x:c>
+      <x:c r="N247" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="J248" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J248" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K248" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L248" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M248" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N248" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
-        <x:v>845</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>846</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="J249" s="4" t="n">
+      <x:c r="J249" s="4">
         <x:v>79147.68</x:v>
       </x:c>
-      <x:c r="K249" s="4" t="n">
+      <x:c r="K249" s="4">
         <x:v>79147.68</x:v>
       </x:c>
-      <x:c r="L249" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M249" s="4" t="n">
+      <x:c r="L249" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M249" s="4">
         <x:v>79147.69</x:v>
       </x:c>
-      <x:c r="N249" s="5" t="n">
+      <x:c r="N249" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="J250" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N250" s="5" t="n">
+      <x:c r="J250" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K250" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L250" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M250" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N250" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="I251" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="J251" s="4" t="n">
+      <x:c r="J251" s="4">
         <x:v>69457.55</x:v>
       </x:c>
-      <x:c r="K251" s="4" t="n">
+      <x:c r="K251" s="4">
         <x:v>69457.55</x:v>
       </x:c>
-      <x:c r="L251" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M251" s="4" t="n">
+      <x:c r="L251" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M251" s="4">
         <x:v>69457.55</x:v>
       </x:c>
-      <x:c r="N251" s="5" t="n">
+      <x:c r="N251" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="J252" s="4" t="n">
+      <x:c r="J252" s="4">
         <x:v>20753.2</x:v>
       </x:c>
-      <x:c r="K252" s="4" t="n">
+      <x:c r="K252" s="4">
         <x:v>20753.2</x:v>
       </x:c>
-      <x:c r="L252" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M252" s="4" t="n">
+      <x:c r="L252" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M252" s="4">
         <x:v>20753.21</x:v>
       </x:c>
-      <x:c r="N252" s="5" t="n">
+      <x:c r="N252" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="J253" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N253" s="5" t="n">
+      <x:c r="J253" s="4">
+        <x:v>218268.61</x:v>
+      </x:c>
+      <x:c r="K253" s="4">
+        <x:v>218268.61</x:v>
+      </x:c>
+      <x:c r="L253" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M253" s="4">
+        <x:v>218268.63</x:v>
+      </x:c>
+      <x:c r="N253" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="G254" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H254" s="3" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="I254" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="G254" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="J254" s="4" t="n">
+      <x:c r="J254" s="4">
         <x:v>1568192.21</x:v>
       </x:c>
-      <x:c r="K254" s="4" t="n">
+      <x:c r="K254" s="4">
         <x:v>1568192.21</x:v>
       </x:c>
-      <x:c r="L254" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M254" s="4" t="n">
+      <x:c r="L254" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M254" s="4">
         <x:v>1568192.21</x:v>
       </x:c>
-      <x:c r="N254" s="5" t="n">
+      <x:c r="N254" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
-        <x:v>866</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
-        <x:v>870</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="J255" s="4">
+        <x:v>203453.4</x:v>
+      </x:c>
+      <x:c r="K255" s="4">
+        <x:v>203453.4</x:v>
+      </x:c>
+      <x:c r="L255" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M255" s="4">
+        <x:v>203453.4</x:v>
+      </x:c>
+      <x:c r="N255" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>866</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="J256" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J256" s="4">
+        <x:v>1263126.88</x:v>
+      </x:c>
+      <x:c r="K256" s="4">
+        <x:v>1263126.88</x:v>
+      </x:c>
+      <x:c r="L256" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M256" s="4">
+        <x:v>1263126.87</x:v>
+      </x:c>
+      <x:c r="N256" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
-        <x:v>866</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="J257" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J257" s="4">
+        <x:v>147734.02</x:v>
+      </x:c>
+      <x:c r="K257" s="4">
+        <x:v>147734.02</x:v>
+      </x:c>
+      <x:c r="L257" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M257" s="4">
+        <x:v>147733.99</x:v>
+      </x:c>
+      <x:c r="N257" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="J258" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>22</x:v>
+      <x:c r="J258" s="4">
+        <x:v>202755.02</x:v>
+      </x:c>
+      <x:c r="K258" s="4">
+        <x:v>202755.02</x:v>
+      </x:c>
+      <x:c r="L258" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M258" s="4">
+        <x:v>202755.02</x:v>
+      </x:c>
+      <x:c r="N258" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="G259" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H259" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="G259" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H259" s="3" t="s">
+      <x:c r="I259" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="I259" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>75</x:v>
+      <x:c r="J259" s="4">
+        <x:v>1284137.84</x:v>
+      </x:c>
+      <x:c r="K259" s="4">
+        <x:v>1284137.84</x:v>
+      </x:c>
+      <x:c r="L259" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M259" s="4">
+        <x:v>1284137.84</x:v>
+      </x:c>
+      <x:c r="N259" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
-        <x:v>883</x:v>
-[...13 lines deleted...]
-      <x:c r="N260" s="5" t="n">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="J260" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K260" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L260" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M260" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N260" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
-        <x:v>884</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="J261" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>33</x:v>
+      <x:c r="J261" s="4">
+        <x:v>238474.66</x:v>
+      </x:c>
+      <x:c r="K261" s="4">
+        <x:v>238474.66</x:v>
+      </x:c>
+      <x:c r="L261" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M261" s="4">
+        <x:v>238474.65</x:v>
+      </x:c>
+      <x:c r="N261" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="J262" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>67</x:v>
+      <x:c r="J262" s="4">
+        <x:v>63783.04</x:v>
+      </x:c>
+      <x:c r="K262" s="4">
+        <x:v>63783.04</x:v>
+      </x:c>
+      <x:c r="L262" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M262" s="4">
+        <x:v>63783.04</x:v>
+      </x:c>
+      <x:c r="N262" s="5">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="J263" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>22</x:v>
+      <x:c r="J263" s="4">
+        <x:v>786832.69</x:v>
+      </x:c>
+      <x:c r="K263" s="4">
+        <x:v>786832.69</x:v>
+      </x:c>
+      <x:c r="L263" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M263" s="4">
+        <x:v>786832.69</x:v>
+      </x:c>
+      <x:c r="N263" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="J264" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>28</x:v>
+      <x:c r="J264" s="4">
+        <x:v>82830.94</x:v>
+      </x:c>
+      <x:c r="K264" s="4">
+        <x:v>82830.94</x:v>
+      </x:c>
+      <x:c r="L264" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M264" s="4">
+        <x:v>82830.93</x:v>
+      </x:c>
+      <x:c r="N264" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>894</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="J265" s="4">
+        <x:v>407515.41</x:v>
+      </x:c>
+      <x:c r="K265" s="4">
+        <x:v>407515.41</x:v>
+      </x:c>
+      <x:c r="L265" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M265" s="4">
+        <x:v>407515.4</x:v>
+      </x:c>
+      <x:c r="N265" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="I266" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="I266" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N266" s="5" t="n">
+      <x:c r="J266" s="4">
+        <x:v>114264.04</x:v>
+      </x:c>
+      <x:c r="K266" s="4">
+        <x:v>114264.04</x:v>
+      </x:c>
+      <x:c r="L266" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M266" s="4">
+        <x:v>114264.03</x:v>
+      </x:c>
+      <x:c r="N266" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="J267" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J267" s="4">
+        <x:v>164530.31</x:v>
+      </x:c>
+      <x:c r="K267" s="4">
+        <x:v>164530.31</x:v>
+      </x:c>
+      <x:c r="L267" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M267" s="4">
+        <x:v>164530.32</x:v>
+      </x:c>
+      <x:c r="N267" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="J268" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>35</x:v>
+      <x:c r="J268" s="4">
+        <x:v>673624.54</x:v>
+      </x:c>
+      <x:c r="K268" s="4">
+        <x:v>673624.54</x:v>
+      </x:c>
+      <x:c r="L268" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M268" s="4">
+        <x:v>673624.56</x:v>
+      </x:c>
+      <x:c r="N268" s="5">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="J269" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N269" s="5" t="n">
+      <x:c r="J269" s="4">
+        <x:v>101863.82</x:v>
+      </x:c>
+      <x:c r="K269" s="4">
+        <x:v>101863.82</x:v>
+      </x:c>
+      <x:c r="L269" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M269" s="4">
+        <x:v>101863.82</x:v>
+      </x:c>
+      <x:c r="N269" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="J270" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>33</x:v>
+      <x:c r="J270" s="4">
+        <x:v>120022.79</x:v>
+      </x:c>
+      <x:c r="K270" s="4">
+        <x:v>120022.79</x:v>
+      </x:c>
+      <x:c r="L270" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M270" s="4">
+        <x:v>120022.81</x:v>
+      </x:c>
+      <x:c r="N270" s="5">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="J271" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="J271" s="4">
+        <x:v>145106.04</x:v>
+      </x:c>
+      <x:c r="K271" s="4">
+        <x:v>145106.04</x:v>
+      </x:c>
+      <x:c r="L271" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M271" s="4">
+        <x:v>145106.04</x:v>
+      </x:c>
+      <x:c r="N271" s="5">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="J272" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N272" s="5" t="n">
+      <x:c r="J272" s="4">
+        <x:v>150822.98</x:v>
+      </x:c>
+      <x:c r="K272" s="4">
+        <x:v>150822.98</x:v>
+      </x:c>
+      <x:c r="L272" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M272" s="4">
+        <x:v>150822.99</x:v>
+      </x:c>
+      <x:c r="N272" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="J273" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J273" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K273" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L273" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M273" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N273" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
-        <x:v>911</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
-        <x:v>917</x:v>
-[...13 lines deleted...]
-      <x:c r="N274" s="5" t="n">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="J274" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K274" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L274" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M274" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N274" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>918</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="J275" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J275" s="4">
+        <x:v>67157.27</x:v>
+      </x:c>
+      <x:c r="K275" s="4">
+        <x:v>67157.27</x:v>
+      </x:c>
+      <x:c r="L275" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M275" s="4">
+        <x:v>67157.29</x:v>
+      </x:c>
+      <x:c r="N275" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="J276" s="4" t="n">
+      <x:c r="J276" s="4">
         <x:v>516082.69</x:v>
       </x:c>
-      <x:c r="K276" s="4" t="n">
+      <x:c r="K276" s="4">
         <x:v>516082.69</x:v>
       </x:c>
-      <x:c r="L276" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M276" s="4" t="n">
+      <x:c r="L276" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M276" s="4">
         <x:v>516082.71</x:v>
       </x:c>
-      <x:c r="N276" s="5" t="n">
+      <x:c r="N276" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="J277" s="4" t="n">
+      <x:c r="J277" s="4">
         <x:v>19649949.13</x:v>
       </x:c>
-      <x:c r="K277" s="4" t="n">
+      <x:c r="K277" s="4">
         <x:v>19649949.13</x:v>
       </x:c>
-      <x:c r="L277" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M277" s="4" t="n">
+      <x:c r="L277" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M277" s="4">
         <x:v>19649949.13</x:v>
       </x:c>
-      <x:c r="N277" s="5" t="n">
+      <x:c r="N277" s="5">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="J278" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>29</x:v>
+      <x:c r="J278" s="4">
+        <x:v>1764775.2</x:v>
+      </x:c>
+      <x:c r="K278" s="4">
+        <x:v>1764775.2</x:v>
+      </x:c>
+      <x:c r="L278" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M278" s="4">
+        <x:v>1764775.21</x:v>
+      </x:c>
+      <x:c r="N278" s="5">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="G279" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H279" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="G279" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H279" s="3" t="s">
+      <x:c r="I279" s="3" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="I279" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N279" s="5" t="n">
+      <x:c r="J279" s="4">
+        <x:v>834151.58</x:v>
+      </x:c>
+      <x:c r="K279" s="4">
+        <x:v>834151.58</x:v>
+      </x:c>
+      <x:c r="L279" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M279" s="4">
+        <x:v>834151.59</x:v>
+      </x:c>
+      <x:c r="N279" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="G280" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H280" s="3" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="I280" s="3" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="G280" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>22</x:v>
+      <x:c r="J280" s="4">
+        <x:v>257728.15</x:v>
+      </x:c>
+      <x:c r="K280" s="4">
+        <x:v>257728.15</x:v>
+      </x:c>
+      <x:c r="L280" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M280" s="4">
+        <x:v>257728.16</x:v>
+      </x:c>
+      <x:c r="N280" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H281" s="3" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="I281" s="3" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="J281" s="4">
+        <x:v>1944760.12</x:v>
+      </x:c>
+      <x:c r="K281" s="4">
+        <x:v>1944760.12</x:v>
+      </x:c>
+      <x:c r="L281" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M281" s="4">
+        <x:v>1944760.12</x:v>
+      </x:c>
+      <x:c r="N281" s="5">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="H281" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="O281" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="I282" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
-      <x:c r="I282" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>38</x:v>
+      <x:c r="J282" s="4">
+        <x:v>4015632.03</x:v>
+      </x:c>
+      <x:c r="K282" s="4">
+        <x:v>4015632.03</x:v>
+      </x:c>
+      <x:c r="L282" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M282" s="4">
+        <x:v>4015632.03</x:v>
+      </x:c>
+      <x:c r="N282" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="J283" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J283" s="4">
+        <x:v>647106.22</x:v>
+      </x:c>
+      <x:c r="K283" s="4">
+        <x:v>647106.22</x:v>
+      </x:c>
+      <x:c r="L283" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M283" s="4">
+        <x:v>647106.22</x:v>
+      </x:c>
+      <x:c r="N283" s="5">
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
-        <x:v>949</x:v>
-[...13 lines deleted...]
-      <x:c r="N284" s="5" t="n">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="J284" s="4">
+        <x:v>836852.36</x:v>
+      </x:c>
+      <x:c r="K284" s="4">
+        <x:v>836852.36</x:v>
+      </x:c>
+      <x:c r="L284" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M284" s="4">
+        <x:v>836852.33</x:v>
+      </x:c>
+      <x:c r="N284" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>952</x:v>
-[...14 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="J285" s="4">
+        <x:v>1526205.93</x:v>
+      </x:c>
+      <x:c r="K285" s="4">
+        <x:v>1526205.93</x:v>
+      </x:c>
+      <x:c r="L285" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M285" s="4">
+        <x:v>1526205.92</x:v>
+      </x:c>
+      <x:c r="N285" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="J286" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>22</x:v>
+      <x:c r="J286" s="4">
+        <x:v>217650.57</x:v>
+      </x:c>
+      <x:c r="K286" s="4">
+        <x:v>217650.57</x:v>
+      </x:c>
+      <x:c r="L286" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M286" s="4">
+        <x:v>217650.56</x:v>
+      </x:c>
+      <x:c r="N286" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="G287" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H287" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="I287" s="3" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="J287" s="4" t="n">
+      <x:c r="J287" s="4">
         <x:v>532074.75</x:v>
       </x:c>
-      <x:c r="K287" s="4" t="n">
+      <x:c r="K287" s="4">
         <x:v>532074.75</x:v>
       </x:c>
-      <x:c r="L287" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M287" s="4" t="n">
+      <x:c r="L287" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M287" s="4">
         <x:v>532074.77</x:v>
       </x:c>
-      <x:c r="N287" s="5" t="n">
+      <x:c r="N287" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H288" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I288" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="J288" s="4" t="n">
+      <x:c r="J288" s="4">
         <x:v>16433.33</x:v>
       </x:c>
-      <x:c r="K288" s="4" t="n">
+      <x:c r="K288" s="4">
         <x:v>16433.33</x:v>
       </x:c>
-      <x:c r="L288" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M288" s="4" t="n">
+      <x:c r="L288" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M288" s="4">
         <x:v>16433.33</x:v>
       </x:c>
-      <x:c r="N288" s="5" t="n">
+      <x:c r="N288" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="G289" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H289" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="J289" s="4" t="n">
+      <x:c r="J289" s="4">
         <x:v>41538.87</x:v>
       </x:c>
-      <x:c r="K289" s="4" t="n">
+      <x:c r="K289" s="4">
         <x:v>41538.87</x:v>
       </x:c>
-      <x:c r="L289" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M289" s="4" t="n">
+      <x:c r="L289" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M289" s="4">
         <x:v>41538.89</x:v>
       </x:c>
-      <x:c r="N289" s="5" t="n">
+      <x:c r="N289" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C290" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D290" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E290" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F290" s="3" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="G290" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H290" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="I290" s="3" t="s">
         <x:v>972</x:v>
       </x:c>
-      <x:c r="J290" s="4" t="n">
+      <x:c r="J290" s="4">
         <x:v>42921.84</x:v>
       </x:c>
-      <x:c r="K290" s="4" t="n">
+      <x:c r="K290" s="4">
         <x:v>42921.84</x:v>
       </x:c>
-      <x:c r="L290" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M290" s="4" t="n">
+      <x:c r="L290" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M290" s="4">
         <x:v>42921.86</x:v>
       </x:c>
-      <x:c r="N290" s="5" t="n">
+      <x:c r="N290" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="J291" s="4" t="n">
+      <x:c r="J291" s="4">
         <x:v>29202.9</x:v>
       </x:c>
-      <x:c r="K291" s="4" t="n">
+      <x:c r="K291" s="4">
         <x:v>29202.9</x:v>
       </x:c>
-      <x:c r="L291" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M291" s="4" t="n">
+      <x:c r="L291" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M291" s="4">
         <x:v>29202.91</x:v>
       </x:c>
-      <x:c r="N291" s="5" t="n">
+      <x:c r="N291" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="J292" s="4" t="n">
+      <x:c r="J292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
-      <x:c r="K292" s="4" t="n">
+      <x:c r="K292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
-      <x:c r="L292" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M292" s="4" t="n">
+      <x:c r="L292" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M292" s="4">
         <x:v>567229.19</x:v>
       </x:c>
-      <x:c r="N292" s="5" t="n">
+      <x:c r="N292" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="J293" s="4" t="n">
+      <x:c r="J293" s="4">
         <x:v>26110.84</x:v>
       </x:c>
-      <x:c r="K293" s="4" t="n">
+      <x:c r="K293" s="4">
         <x:v>26110.84</x:v>
       </x:c>
-      <x:c r="L293" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M293" s="4" t="n">
+      <x:c r="L293" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M293" s="4">
         <x:v>26110.84</x:v>
       </x:c>
-      <x:c r="N293" s="5" t="n">
+      <x:c r="N293" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="J294" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>38</x:v>
+      <x:c r="J294" s="4">
+        <x:v>2384944.15</x:v>
+      </x:c>
+      <x:c r="K294" s="4">
+        <x:v>2384944.15</x:v>
+      </x:c>
+      <x:c r="L294" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M294" s="4">
+        <x:v>2384944.15</x:v>
+      </x:c>
+      <x:c r="N294" s="5">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="J295" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>46</x:v>
+      <x:c r="J295" s="4">
+        <x:v>1491095.41</x:v>
+      </x:c>
+      <x:c r="K295" s="4">
+        <x:v>1491095.41</x:v>
+      </x:c>
+      <x:c r="L295" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M295" s="4">
+        <x:v>1491095.39</x:v>
+      </x:c>
+      <x:c r="N295" s="5">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="J296" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J296" s="4">
+        <x:v>903566.02</x:v>
+      </x:c>
+      <x:c r="K296" s="4">
+        <x:v>903566.02</x:v>
+      </x:c>
+      <x:c r="L296" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M296" s="4">
+        <x:v>903566.02</x:v>
+      </x:c>
+      <x:c r="N296" s="5">
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
-      <x:c r="J297" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>44</x:v>
+      <x:c r="J297" s="4">
+        <x:v>2064180.09</x:v>
+      </x:c>
+      <x:c r="K297" s="4">
+        <x:v>2064180.09</x:v>
+      </x:c>
+      <x:c r="L297" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M297" s="4">
+        <x:v>2064180.14</x:v>
+      </x:c>
+      <x:c r="N297" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="I298" s="3" t="s">
         <x:v>1001</x:v>
       </x:c>
-      <x:c r="J298" s="4" t="n">
+      <x:c r="J298" s="4">
         <x:v>48038.21</x:v>
       </x:c>
-      <x:c r="K298" s="4" t="n">
+      <x:c r="K298" s="4">
         <x:v>48038.21</x:v>
       </x:c>
-      <x:c r="L298" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M298" s="4" t="n">
+      <x:c r="L298" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M298" s="4">
         <x:v>48038.2</x:v>
       </x:c>
-      <x:c r="N298" s="5" t="n">
+      <x:c r="N298" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="J299" s="4" t="n">
+      <x:c r="J299" s="4">
         <x:v>20612.35</x:v>
       </x:c>
-      <x:c r="K299" s="4" t="n">
+      <x:c r="K299" s="4">
         <x:v>20612.35</x:v>
       </x:c>
-      <x:c r="L299" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M299" s="4" t="n">
+      <x:c r="L299" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M299" s="4">
         <x:v>20612.34</x:v>
       </x:c>
-      <x:c r="N299" s="5" t="n">
+      <x:c r="N299" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="J300" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="J300" s="4">
+        <x:v>3869750.89</x:v>
+      </x:c>
+      <x:c r="K300" s="4">
+        <x:v>3869750.89</x:v>
+      </x:c>
+      <x:c r="L300" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M300" s="4">
+        <x:v>3869750.91</x:v>
+      </x:c>
+      <x:c r="N300" s="5">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="C301" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D301" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E301" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F301" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="C301" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F301" s="3" t="s">
+      <x:c r="G301" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H301" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="G301" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H301" s="3" t="s">
+      <x:c r="I301" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="I301" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>57</x:v>
+      <x:c r="J301" s="4">
+        <x:v>3728536.51</x:v>
+      </x:c>
+      <x:c r="K301" s="4">
+        <x:v>3728536.51</x:v>
+      </x:c>
+      <x:c r="L301" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M301" s="4">
+        <x:v>3728536.5</x:v>
+      </x:c>
+      <x:c r="N301" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="J302" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J302" s="4">
+        <x:v>313985.21</x:v>
+      </x:c>
+      <x:c r="K302" s="4">
+        <x:v>313985.21</x:v>
+      </x:c>
+      <x:c r="L302" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M302" s="4">
+        <x:v>313985.21</x:v>
+      </x:c>
+      <x:c r="N302" s="5">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="J303" s="4" t="n">
+      <x:c r="J303" s="4">
         <x:v>275750.77</x:v>
       </x:c>
-      <x:c r="K303" s="4" t="n">
+      <x:c r="K303" s="4">
         <x:v>275750.77</x:v>
       </x:c>
-      <x:c r="L303" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M303" s="4" t="n">
+      <x:c r="L303" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M303" s="4">
         <x:v>275750.77</x:v>
       </x:c>
-      <x:c r="N303" s="5" t="n">
+      <x:c r="N303" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1021</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="J304" s="4">
+        <x:v>769134.51</x:v>
+      </x:c>
+      <x:c r="K304" s="4">
+        <x:v>769134.51</x:v>
+      </x:c>
+      <x:c r="L304" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M304" s="4">
+        <x:v>769134.52</x:v>
+      </x:c>
+      <x:c r="N304" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
-        <x:v>1022</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="J305" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J305" s="4">
+        <x:v>7358.38</x:v>
+      </x:c>
+      <x:c r="K305" s="4">
+        <x:v>7358.38</x:v>
+      </x:c>
+      <x:c r="L305" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M305" s="4">
+        <x:v>7358.38</x:v>
+      </x:c>
+      <x:c r="N305" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="J306" s="4" t="n">
+      <x:c r="J306" s="4">
         <x:v>42220.26</x:v>
       </x:c>
-      <x:c r="K306" s="4" t="n">
+      <x:c r="K306" s="4">
         <x:v>42220.26</x:v>
       </x:c>
-      <x:c r="L306" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M306" s="4" t="n">
+      <x:c r="L306" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M306" s="4">
         <x:v>42220.27</x:v>
       </x:c>
-      <x:c r="N306" s="5" t="n">
+      <x:c r="N306" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="J307" s="4" t="n">
+      <x:c r="J307" s="4">
         <x:v>27276.64</x:v>
       </x:c>
-      <x:c r="K307" s="4" t="n">
+      <x:c r="K307" s="4">
         <x:v>27276.64</x:v>
       </x:c>
-      <x:c r="L307" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M307" s="4" t="n">
+      <x:c r="L307" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M307" s="4">
         <x:v>27276.64</x:v>
       </x:c>
-      <x:c r="N307" s="5" t="n">
+      <x:c r="N307" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="J308" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J308" s="4">
+        <x:v>7138041.18</x:v>
+      </x:c>
+      <x:c r="K308" s="4">
+        <x:v>7138041.18</x:v>
+      </x:c>
+      <x:c r="L308" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M308" s="4">
+        <x:v>7138041.18</x:v>
+      </x:c>
+      <x:c r="N308" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="J309" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>46</x:v>
+      <x:c r="J309" s="4">
+        <x:v>89788.26</x:v>
+      </x:c>
+      <x:c r="K309" s="4">
+        <x:v>89788.26</x:v>
+      </x:c>
+      <x:c r="L309" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M309" s="4">
+        <x:v>89788.27</x:v>
+      </x:c>
+      <x:c r="N309" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="J310" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J310" s="4">
+        <x:v>2397796.96</x:v>
+      </x:c>
+      <x:c r="K310" s="4">
+        <x:v>2397796.96</x:v>
+      </x:c>
+      <x:c r="L310" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M310" s="4">
+        <x:v>2397796.94</x:v>
+      </x:c>
+      <x:c r="N310" s="5">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="J311" s="4" t="n">
+      <x:c r="J311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
-      <x:c r="K311" s="4" t="n">
+      <x:c r="K311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
-      <x:c r="L311" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M311" s="4" t="n">
+      <x:c r="L311" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
-      <x:c r="N311" s="5" t="n">
+      <x:c r="N311" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="J312" s="4" t="n">
+      <x:c r="J312" s="4">
         <x:v>1199518.63</x:v>
       </x:c>
-      <x:c r="K312" s="4" t="n">
+      <x:c r="K312" s="4">
         <x:v>1199518.63</x:v>
       </x:c>
-      <x:c r="L312" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M312" s="4" t="n">
+      <x:c r="L312" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M312" s="4">
         <x:v>1199518.64</x:v>
       </x:c>
-      <x:c r="N312" s="5" t="n">
+      <x:c r="N312" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="J313" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N313" s="5" t="n">
+      <x:c r="J313" s="4">
+        <x:v>22064.08</x:v>
+      </x:c>
+      <x:c r="K313" s="4">
+        <x:v>22064.08</x:v>
+      </x:c>
+      <x:c r="L313" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M313" s="4">
+        <x:v>22064.09</x:v>
+      </x:c>
+      <x:c r="N313" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="J314" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N314" s="5" t="n">
+      <x:c r="J314" s="4">
+        <x:v>26638.82</x:v>
+      </x:c>
+      <x:c r="K314" s="4">
+        <x:v>26638.82</x:v>
+      </x:c>
+      <x:c r="L314" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M314" s="4">
+        <x:v>26638.81</x:v>
+      </x:c>
+      <x:c r="N314" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H315" s="3" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="I315" s="3" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="J315" s="4" t="n">
+      <x:c r="J315" s="4">
         <x:v>72039.53</x:v>
       </x:c>
-      <x:c r="K315" s="4" t="n">
+      <x:c r="K315" s="4">
         <x:v>72039.53</x:v>
       </x:c>
-      <x:c r="L315" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M315" s="4" t="n">
+      <x:c r="L315" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M315" s="4">
         <x:v>72039.53</x:v>
       </x:c>
-      <x:c r="N315" s="5" t="n">
+      <x:c r="N315" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O315" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B316" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="J316" s="4" t="n">
+      <x:c r="J316" s="4">
         <x:v>13526.82</x:v>
       </x:c>
-      <x:c r="K316" s="4" t="n">
+      <x:c r="K316" s="4">
         <x:v>13526.82</x:v>
       </x:c>
-      <x:c r="L316" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M316" s="4" t="n">
+      <x:c r="L316" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M316" s="4">
         <x:v>13526.82</x:v>
       </x:c>
-      <x:c r="N316" s="5" t="n">
+      <x:c r="N316" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="J317" s="4" t="n">
+      <x:c r="J317" s="4">
         <x:v>28217.43</x:v>
       </x:c>
-      <x:c r="K317" s="4" t="n">
+      <x:c r="K317" s="4">
         <x:v>28217.43</x:v>
       </x:c>
-      <x:c r="L317" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M317" s="4" t="n">
+      <x:c r="L317" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M317" s="4">
         <x:v>28217.42</x:v>
       </x:c>
-      <x:c r="N317" s="5" t="n">
+      <x:c r="N317" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H318" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="I318" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="J318" s="4" t="n">
+      <x:c r="J318" s="4">
         <x:v>98200.89</x:v>
       </x:c>
-      <x:c r="K318" s="4" t="n">
+      <x:c r="K318" s="4">
         <x:v>98200.89</x:v>
       </x:c>
-      <x:c r="L318" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M318" s="4" t="n">
+      <x:c r="L318" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M318" s="4">
         <x:v>98200.88</x:v>
       </x:c>
-      <x:c r="N318" s="5" t="n">
+      <x:c r="N318" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O318" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="J319" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>28</x:v>
+      <x:c r="J319" s="4">
+        <x:v>297389.53</x:v>
+      </x:c>
+      <x:c r="K319" s="4">
+        <x:v>297389.53</x:v>
+      </x:c>
+      <x:c r="L319" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M319" s="4">
+        <x:v>297389.52</x:v>
+      </x:c>
+      <x:c r="N319" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="J320" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J320" s="4">
+        <x:v>2410595.44</x:v>
+      </x:c>
+      <x:c r="K320" s="4">
+        <x:v>2410595.44</x:v>
+      </x:c>
+      <x:c r="L320" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M320" s="4">
+        <x:v>2410595.44</x:v>
+      </x:c>
+      <x:c r="N320" s="5">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="J321" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>83</x:v>
+      <x:c r="J321" s="4">
+        <x:v>1723612.14</x:v>
+      </x:c>
+      <x:c r="K321" s="4">
+        <x:v>1723612.14</x:v>
+      </x:c>
+      <x:c r="L321" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M321" s="4">
+        <x:v>1723612.18</x:v>
+      </x:c>
+      <x:c r="N321" s="5">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="J322" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>45</x:v>
+      <x:c r="J322" s="4">
+        <x:v>4812824.85</x:v>
+      </x:c>
+      <x:c r="K322" s="4">
+        <x:v>4812824.85</x:v>
+      </x:c>
+      <x:c r="L322" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M322" s="4">
+        <x:v>4812824.82</x:v>
+      </x:c>
+      <x:c r="N322" s="5">
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="H323" s="3" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="I323" s="3" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="J323" s="4" t="n">
+      <x:c r="J323" s="4">
         <x:v>29920.93</x:v>
       </x:c>
-      <x:c r="K323" s="4" t="n">
+      <x:c r="K323" s="4">
         <x:v>29920.93</x:v>
       </x:c>
-      <x:c r="L323" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M323" s="4" t="n">
+      <x:c r="L323" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M323" s="4">
         <x:v>29920.91</x:v>
       </x:c>
-      <x:c r="N323" s="5" t="n">
+      <x:c r="N323" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O323" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B324" s="3" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="C324" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D324" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E324" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F324" s="3" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="G324" s="3" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="H324" s="3" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I324" s="3" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="J324" s="4" t="n">
+      <x:c r="J324" s="4">
         <x:v>30325.93</x:v>
       </x:c>
-      <x:c r="K324" s="4" t="n">
+      <x:c r="K324" s="4">
         <x:v>30325.93</x:v>
       </x:c>
-      <x:c r="L324" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M324" s="4" t="n">
+      <x:c r="L324" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M324" s="4">
         <x:v>30325.89</x:v>
       </x:c>
-      <x:c r="N324" s="5" t="n">
+      <x:c r="N324" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
         <x:v>1098</x:v>
       </x:c>
-      <x:c r="J325" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N325" s="5" t="n">
+      <x:c r="J325" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K325" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L325" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M325" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N325" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
-      <x:c r="J326" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N326" s="5" t="n">
+      <x:c r="J326" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K326" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L326" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M326" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N326" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
-      <x:c r="J327" s="4" t="n">
+      <x:c r="J327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
-      <x:c r="K327" s="4" t="n">
+      <x:c r="K327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
-      <x:c r="L327" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M327" s="4" t="n">
+      <x:c r="L327" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M327" s="4">
         <x:v>62575.85</x:v>
       </x:c>
-      <x:c r="N327" s="5" t="n">
+      <x:c r="N327" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
-      <x:c r="J328" s="4" t="n">
+      <x:c r="J328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
-      <x:c r="K328" s="4" t="n">
+      <x:c r="K328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
-      <x:c r="L328" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M328" s="4" t="n">
+      <x:c r="L328" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M328" s="4">
         <x:v>59544.38</x:v>
       </x:c>
-      <x:c r="N328" s="5" t="n">
+      <x:c r="N328" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H329" s="3" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="I329" s="3" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="J329" s="4" t="n">
+      <x:c r="J329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
-      <x:c r="K329" s="4" t="n">
+      <x:c r="K329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
-      <x:c r="L329" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M329" s="4" t="n">
+      <x:c r="L329" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M329" s="4">
         <x:v>49763.09</x:v>
       </x:c>
-      <x:c r="N329" s="5" t="n">
+      <x:c r="N329" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
-      <x:c r="J330" s="4" t="n">
+      <x:c r="J330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
-      <x:c r="K330" s="4" t="n">
+      <x:c r="K330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
-      <x:c r="L330" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M330" s="4" t="n">
+      <x:c r="L330" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M330" s="4">
         <x:v>38356.83</x:v>
       </x:c>
-      <x:c r="N330" s="5" t="n">
+      <x:c r="N330" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="J331" s="4" t="n">
+      <x:c r="J331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
-      <x:c r="K331" s="4" t="n">
+      <x:c r="K331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
-      <x:c r="L331" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M331" s="4" t="n">
+      <x:c r="L331" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
-      <x:c r="N331" s="5" t="n">
+      <x:c r="N331" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
         <x:v>1126</x:v>
       </x:c>
-      <x:c r="J332" s="4" t="n">
+      <x:c r="J332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
-      <x:c r="K332" s="4" t="n">
+      <x:c r="K332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
-      <x:c r="L332" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M332" s="4" t="n">
+      <x:c r="L332" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M332" s="4">
         <x:v>28489.29</x:v>
       </x:c>
-      <x:c r="N332" s="5" t="n">
+      <x:c r="N332" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="J333" s="4" t="n">
+      <x:c r="J333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
-      <x:c r="K333" s="4" t="n">
+      <x:c r="K333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
-      <x:c r="L333" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M333" s="4" t="n">
+      <x:c r="L333" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M333" s="4">
         <x:v>25088</x:v>
       </x:c>
-      <x:c r="N333" s="5" t="n">
+      <x:c r="N333" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
-      <x:c r="J334" s="4" t="n">
+      <x:c r="J334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
-      <x:c r="K334" s="4" t="n">
+      <x:c r="K334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
-      <x:c r="L334" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M334" s="4" t="n">
+      <x:c r="L334" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M334" s="4">
         <x:v>20694.33</x:v>
       </x:c>
-      <x:c r="N334" s="5" t="n">
+      <x:c r="N334" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
-      <x:c r="J335" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N335" s="5" t="n">
+      <x:c r="J335" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K335" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L335" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M335" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N335" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="J336" s="4" t="n">
+      <x:c r="J336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
-      <x:c r="K336" s="4" t="n">
+      <x:c r="K336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
-      <x:c r="L336" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M336" s="4" t="n">
+      <x:c r="L336" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M336" s="4">
         <x:v>38886.93</x:v>
       </x:c>
-      <x:c r="N336" s="5" t="n">
+      <x:c r="N336" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="J337" s="4" t="n">
+      <x:c r="J337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
-      <x:c r="K337" s="4" t="n">
+      <x:c r="K337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
-      <x:c r="L337" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M337" s="4" t="n">
+      <x:c r="L337" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M337" s="4">
         <x:v>83181.5</x:v>
       </x:c>
-      <x:c r="N337" s="5" t="n">
+      <x:c r="N337" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
-      <x:c r="J338" s="4" t="n">
+      <x:c r="J338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
-      <x:c r="K338" s="4" t="n">
+      <x:c r="K338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
-      <x:c r="L338" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M338" s="4" t="n">
+      <x:c r="L338" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M338" s="4">
         <x:v>62859.64</x:v>
       </x:c>
-      <x:c r="N338" s="5" t="n">
+      <x:c r="N338" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
         <x:v>1154</x:v>
       </x:c>
-      <x:c r="J339" s="4" t="n">
+      <x:c r="J339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
-      <x:c r="K339" s="4" t="n">
+      <x:c r="K339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
-      <x:c r="L339" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M339" s="4" t="n">
+      <x:c r="L339" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M339" s="4">
         <x:v>37687.56</x:v>
       </x:c>
-      <x:c r="N339" s="5" t="n">
+      <x:c r="N339" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O339" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:15">
       <x:c r="A340" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B340" s="3" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="C340" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D340" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E340" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F340" s="3" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="G340" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H340" s="3" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="I340" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="J340" s="4" t="n">
+      <x:c r="J340" s="4">
         <x:v>29990.95</x:v>
       </x:c>
-      <x:c r="K340" s="4" t="n">
+      <x:c r="K340" s="4">
         <x:v>29990.95</x:v>
       </x:c>
-      <x:c r="L340" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M340" s="4" t="n">
+      <x:c r="L340" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M340" s="4">
         <x:v>29990.93</x:v>
       </x:c>
-      <x:c r="N340" s="5" t="n">
+      <x:c r="N340" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O340" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:15">
       <x:c r="A341" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B341" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E341" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F341" s="3" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="G341" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="H341" s="3" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="I341" s="3" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="J341" s="4" t="n">
+      <x:c r="J341" s="4">
         <x:v>247209.69</x:v>
       </x:c>
-      <x:c r="K341" s="4" t="n">
+      <x:c r="K341" s="4">
         <x:v>247209.69</x:v>
       </x:c>
-      <x:c r="L341" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M341" s="4" t="n">
+      <x:c r="L341" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M341" s="4">
         <x:v>247209.71</x:v>
       </x:c>
-      <x:c r="N341" s="5" t="n">
+      <x:c r="N341" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O341" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:15">
       <x:c r="A342" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B342" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="J342" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J342" s="4">
+        <x:v>133782.59</x:v>
+      </x:c>
+      <x:c r="K342" s="4">
+        <x:v>133782.59</x:v>
+      </x:c>
+      <x:c r="L342" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M342" s="4">
+        <x:v>133782.59</x:v>
+      </x:c>
+      <x:c r="N342" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="G343" s="3" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="H343" s="3" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="G343" s="3" t="s">
+      <x:c r="I343" s="3" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="H343" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="J343" s="4" t="n">
+      <x:c r="J343" s="4">
         <x:v>180855.49</x:v>
       </x:c>
-      <x:c r="K343" s="4" t="n">
+      <x:c r="K343" s="4">
         <x:v>180855.49</x:v>
       </x:c>
-      <x:c r="L343" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M343" s="4" t="n">
+      <x:c r="L343" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M343" s="4">
         <x:v>180855.48</x:v>
       </x:c>
-      <x:c r="N343" s="5" t="n">
+      <x:c r="N343" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O343" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B344" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="G344" s="3" t="s">
         <x:v>1175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1172</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="J344" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J344" s="4">
+        <x:v>122515.23</x:v>
+      </x:c>
+      <x:c r="K344" s="4">
+        <x:v>122515.23</x:v>
+      </x:c>
+      <x:c r="L344" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M344" s="4">
+        <x:v>122515.24</x:v>
+      </x:c>
+      <x:c r="N344" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="H345" s="3" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="I345" s="3" t="s">
         <x:v>1182</x:v>
       </x:c>
-      <x:c r="J345" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J345" s="4">
+        <x:v>144880.02</x:v>
+      </x:c>
+      <x:c r="K345" s="4">
+        <x:v>144880.02</x:v>
+      </x:c>
+      <x:c r="L345" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M345" s="4">
+        <x:v>144880.02</x:v>
+      </x:c>
+      <x:c r="N345" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O345" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B346" s="3" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="J346" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J346" s="4">
+        <x:v>168772.19</x:v>
+      </x:c>
+      <x:c r="K346" s="4">
+        <x:v>168772.19</x:v>
+      </x:c>
+      <x:c r="L346" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M346" s="4">
+        <x:v>168772.19</x:v>
+      </x:c>
+      <x:c r="N346" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="H347" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="I347" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="J347" s="4" t="n">
+      <x:c r="J347" s="4">
         <x:v>225432.96</x:v>
       </x:c>
-      <x:c r="K347" s="4" t="n">
+      <x:c r="K347" s="4">
         <x:v>225432.96</x:v>
       </x:c>
-      <x:c r="L347" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M347" s="4" t="n">
+      <x:c r="L347" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M347" s="4">
         <x:v>225432.91</x:v>
       </x:c>
-      <x:c r="N347" s="5" t="n">
+      <x:c r="N347" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="J348" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J348" s="4">
+        <x:v>254898.42</x:v>
+      </x:c>
+      <x:c r="K348" s="4">
+        <x:v>254898.42</x:v>
+      </x:c>
+      <x:c r="L348" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M348" s="4">
+        <x:v>254898.44</x:v>
+      </x:c>
+      <x:c r="N348" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
-        <x:v>1160</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
-      <x:c r="J349" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J349" s="4">
+        <x:v>225651.23</x:v>
+      </x:c>
+      <x:c r="K349" s="4">
+        <x:v>225651.23</x:v>
+      </x:c>
+      <x:c r="L349" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M349" s="4">
+        <x:v>225627.48</x:v>
+      </x:c>
+      <x:c r="N349" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
         <x:v>1200</x:v>
       </x:c>
-      <x:c r="J350" s="4" t="n">
+      <x:c r="J350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
-      <x:c r="K350" s="4" t="n">
+      <x:c r="K350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
-      <x:c r="L350" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M350" s="4" t="n">
+      <x:c r="L350" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
-      <x:c r="N350" s="5" t="n">
+      <x:c r="N350" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="G351" s="3" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="H351" s="3" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="I351" s="3" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="J351" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J351" s="4">
+        <x:v>71020.85</x:v>
+      </x:c>
+      <x:c r="K351" s="4">
+        <x:v>71020.85</x:v>
+      </x:c>
+      <x:c r="L351" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M351" s="4">
+        <x:v>71020.86</x:v>
+      </x:c>
+      <x:c r="N351" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="H352" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="H352" s="3" t="s">
+      <x:c r="I352" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="I352" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J352" s="4" t="n">
+      <x:c r="J352" s="4">
         <x:v>110483.49</x:v>
       </x:c>
-      <x:c r="K352" s="4" t="n">
+      <x:c r="K352" s="4">
         <x:v>110483.49</x:v>
       </x:c>
-      <x:c r="L352" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M352" s="4" t="n">
+      <x:c r="L352" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M352" s="4">
         <x:v>110483.48</x:v>
       </x:c>
-      <x:c r="N352" s="5" t="n">
+      <x:c r="N352" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="G353" s="3" t="s">
         <x:v>1210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1207</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="J353" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J353" s="4">
+        <x:v>144694.94</x:v>
+      </x:c>
+      <x:c r="K353" s="4">
+        <x:v>144694.94</x:v>
+      </x:c>
+      <x:c r="L353" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M353" s="4">
+        <x:v>144694.93</x:v>
+      </x:c>
+      <x:c r="N353" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="J354" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J354" s="4">
+        <x:v>121133.86</x:v>
+      </x:c>
+      <x:c r="K354" s="4">
+        <x:v>121133.86</x:v>
+      </x:c>
+      <x:c r="L354" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M354" s="4">
+        <x:v>121133.86</x:v>
+      </x:c>
+      <x:c r="N354" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="G355" s="3" t="s">
         <x:v>1219</x:v>
       </x:c>
-      <x:c r="G355" s="3" t="s">
+      <x:c r="H355" s="3" t="s">
         <x:v>1220</x:v>
       </x:c>
-      <x:c r="H355" s="3" t="s">
+      <x:c r="I355" s="3" t="s">
         <x:v>1221</x:v>
       </x:c>
-      <x:c r="I355" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J355" s="4">
+        <x:v>113253.98</x:v>
+      </x:c>
+      <x:c r="K355" s="4">
+        <x:v>113253.98</x:v>
+      </x:c>
+      <x:c r="L355" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M355" s="4">
+        <x:v>113253.99</x:v>
+      </x:c>
+      <x:c r="N355" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
-        <x:v>1214</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>1220</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1222</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="J356" s="4">
+        <x:v>173565.04</x:v>
+      </x:c>
+      <x:c r="K356" s="4">
+        <x:v>173565.04</x:v>
+      </x:c>
+      <x:c r="L356" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M356" s="4">
+        <x:v>173565.04</x:v>
+      </x:c>
+      <x:c r="N356" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="H357" s="3" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="I357" s="3" t="s">
         <x:v>1228</x:v>
       </x:c>
-      <x:c r="J357" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J357" s="4">
+        <x:v>180078.39</x:v>
+      </x:c>
+      <x:c r="K357" s="4">
+        <x:v>180078.39</x:v>
+      </x:c>
+      <x:c r="L357" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M357" s="4">
+        <x:v>180078.38</x:v>
+      </x:c>
+      <x:c r="N357" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O357" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B358" s="3" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="C358" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D358" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E358" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F358" s="3" t="s">
-        <x:v>1225</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="G358" s="3" t="s">
-        <x:v>1229</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="H358" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="I358" s="3" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="J358" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J358" s="4">
+        <x:v>133913.49</x:v>
+      </x:c>
+      <x:c r="K358" s="4">
+        <x:v>133913.49</x:v>
+      </x:c>
+      <x:c r="L358" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M358" s="4">
+        <x:v>133913.49</x:v>
+      </x:c>
+      <x:c r="N358" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O358" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B359" s="3" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s">
-        <x:v>1160</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E359" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F359" s="3" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="G359" s="3" t="s">
         <x:v>1232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1229</x:v>
       </x:c>
       <x:c r="H359" s="3" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="I359" s="3" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="J359" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J359" s="4">
+        <x:v>140941.46</x:v>
+      </x:c>
+      <x:c r="K359" s="4">
+        <x:v>140941.46</x:v>
+      </x:c>
+      <x:c r="L359" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M359" s="4">
+        <x:v>140941.45</x:v>
+      </x:c>
+      <x:c r="N359" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O359" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
-        <x:v>1067</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="H360" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="I360" s="3" t="s">
-        <x:v>1238</x:v>
-[...14 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="J360" s="4">
+        <x:v>136825.18</x:v>
+      </x:c>
+      <x:c r="K360" s="4">
+        <x:v>136825.18</x:v>
+      </x:c>
+      <x:c r="L360" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M360" s="4">
+        <x:v>136825.18</x:v>
+      </x:c>
+      <x:c r="N360" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
-        <x:v>1236</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
-        <x:v>1241</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="J361" s="4">
+        <x:v>151485.76</x:v>
+      </x:c>
+      <x:c r="K361" s="4">
+        <x:v>151485.76</x:v>
+      </x:c>
+      <x:c r="L361" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M361" s="4">
+        <x:v>151485.72</x:v>
+      </x:c>
+      <x:c r="N361" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
-        <x:v>1242</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="J362" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J362" s="4">
+        <x:v>179394.09</x:v>
+      </x:c>
+      <x:c r="K362" s="4">
+        <x:v>179394.09</x:v>
+      </x:c>
+      <x:c r="L362" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M362" s="4">
+        <x:v>179394.09</x:v>
+      </x:c>
+      <x:c r="N362" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B363" s="3" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
         <x:v>1249</x:v>
       </x:c>
-      <x:c r="J363" s="4" t="n">
+      <x:c r="J363" s="4">
         <x:v>186273.75</x:v>
       </x:c>
-      <x:c r="K363" s="4" t="n">
+      <x:c r="K363" s="4">
         <x:v>186273.75</x:v>
       </x:c>
-      <x:c r="L363" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M363" s="4" t="n">
+      <x:c r="L363" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M363" s="4">
         <x:v>186273.76</x:v>
       </x:c>
-      <x:c r="N363" s="5" t="n">
+      <x:c r="N363" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
-      <x:c r="J364" s="4" t="n">
+      <x:c r="J364" s="4">
         <x:v>117382.33</x:v>
       </x:c>
-      <x:c r="K364" s="4" t="n">
+      <x:c r="K364" s="4">
         <x:v>117382.33</x:v>
       </x:c>
-      <x:c r="L364" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M364" s="4" t="n">
+      <x:c r="L364" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M364" s="4">
         <x:v>117382.38</x:v>
       </x:c>
-      <x:c r="N364" s="5" t="n">
+      <x:c r="N364" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="J365" s="4" t="n">
+      <x:c r="J365" s="4">
         <x:v>137053.4</x:v>
       </x:c>
-      <x:c r="K365" s="4" t="n">
+      <x:c r="K365" s="4">
         <x:v>137053.4</x:v>
       </x:c>
-      <x:c r="L365" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M365" s="4" t="n">
+      <x:c r="L365" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M365" s="4">
         <x:v>137053.39</x:v>
       </x:c>
-      <x:c r="N365" s="5" t="n">
+      <x:c r="N365" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="J366" s="4" t="n">
+      <x:c r="J366" s="4">
         <x:v>150107.72</x:v>
       </x:c>
-      <x:c r="K366" s="4" t="n">
+      <x:c r="K366" s="4">
         <x:v>150107.72</x:v>
       </x:c>
-      <x:c r="L366" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M366" s="4" t="n">
+      <x:c r="L366" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M366" s="4">
         <x:v>150107.73</x:v>
       </x:c>
-      <x:c r="N366" s="5" t="n">
+      <x:c r="N366" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
-      <x:c r="J367" s="4" t="n">
+      <x:c r="J367" s="4">
         <x:v>189094.18</x:v>
       </x:c>
-      <x:c r="K367" s="4" t="n">
+      <x:c r="K367" s="4">
         <x:v>189094.18</x:v>
       </x:c>
-      <x:c r="L367" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M367" s="4" t="n">
+      <x:c r="L367" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M367" s="4">
         <x:v>189094.16</x:v>
       </x:c>
-      <x:c r="N367" s="5" t="n">
+      <x:c r="N367" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
         <x:v>1270</x:v>
       </x:c>
-      <x:c r="J368" s="4" t="n">
+      <x:c r="J368" s="4">
         <x:v>136283.68</x:v>
       </x:c>
-      <x:c r="K368" s="4" t="n">
+      <x:c r="K368" s="4">
         <x:v>136283.68</x:v>
       </x:c>
-      <x:c r="L368" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M368" s="4" t="n">
+      <x:c r="L368" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M368" s="4">
         <x:v>136283.68</x:v>
       </x:c>
-      <x:c r="N368" s="5" t="n">
+      <x:c r="N368" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="H369" s="3" t="s">
         <x:v>1273</x:v>
       </x:c>
-      <x:c r="H369" s="3" t="s">
+      <x:c r="I369" s="3" t="s">
         <x:v>1274</x:v>
       </x:c>
-      <x:c r="I369" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J369" s="4">
+        <x:v>138824.67</x:v>
+      </x:c>
+      <x:c r="K369" s="4">
+        <x:v>138824.67</x:v>
+      </x:c>
+      <x:c r="L369" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M369" s="4">
+        <x:v>138824.67</x:v>
+      </x:c>
+      <x:c r="N369" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="G370" s="3" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="H370" s="3" t="s">
         <x:v>1277</x:v>
       </x:c>
-      <x:c r="G370" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H370" s="3" t="s">
+      <x:c r="I370" s="3" t="s">
         <x:v>1278</x:v>
       </x:c>
-      <x:c r="I370" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J370" s="4">
+        <x:v>117944.82</x:v>
+      </x:c>
+      <x:c r="K370" s="4">
+        <x:v>117944.82</x:v>
+      </x:c>
+      <x:c r="L370" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M370" s="4">
+        <x:v>117944.82</x:v>
+      </x:c>
+      <x:c r="N370" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
         <x:v>1282</x:v>
       </x:c>
-      <x:c r="J371" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J371" s="4">
+        <x:v>111491.65</x:v>
+      </x:c>
+      <x:c r="K371" s="4">
+        <x:v>111491.65</x:v>
+      </x:c>
+      <x:c r="L371" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M371" s="4">
+        <x:v>111491.63</x:v>
+      </x:c>
+      <x:c r="N371" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
         <x:v>1287</x:v>
       </x:c>
-      <x:c r="J372" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J372" s="4">
+        <x:v>99864.59</x:v>
+      </x:c>
+      <x:c r="K372" s="4">
+        <x:v>99864.59</x:v>
+      </x:c>
+      <x:c r="L372" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M372" s="4">
+        <x:v>99864.58</x:v>
+      </x:c>
+      <x:c r="N372" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="H373" s="3" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="H373" s="3" t="s">
+      <x:c r="I373" s="3" t="s">
         <x:v>1291</x:v>
       </x:c>
-      <x:c r="I373" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J373" s="4">
+        <x:v>125032.27</x:v>
+      </x:c>
+      <x:c r="K373" s="4">
+        <x:v>125032.27</x:v>
+      </x:c>
+      <x:c r="L373" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M373" s="4">
+        <x:v>125032.26</x:v>
+      </x:c>
+      <x:c r="N373" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="G374" s="3" t="s">
         <x:v>1293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1285</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
         <x:v>1295</x:v>
       </x:c>
-      <x:c r="J374" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J374" s="4">
+        <x:v>124860.64</x:v>
+      </x:c>
+      <x:c r="K374" s="4">
+        <x:v>124860.64</x:v>
+      </x:c>
+      <x:c r="L374" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M374" s="4">
+        <x:v>124860.63</x:v>
+      </x:c>
+      <x:c r="N374" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
         <x:v>1300</x:v>
       </x:c>
-      <x:c r="J375" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J375" s="4">
+        <x:v>127030.67</x:v>
+      </x:c>
+      <x:c r="K375" s="4">
+        <x:v>127030.67</x:v>
+      </x:c>
+      <x:c r="L375" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M375" s="4">
+        <x:v>127030.68</x:v>
+      </x:c>
+      <x:c r="N375" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="H376" s="3" t="s">
         <x:v>1301</x:v>
       </x:c>
-      <x:c r="H376" s="3" t="s">
+      <x:c r="I376" s="3" t="s">
         <x:v>1302</x:v>
       </x:c>
-      <x:c r="I376" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J376" s="4">
+        <x:v>110538.34</x:v>
+      </x:c>
+      <x:c r="K376" s="4">
+        <x:v>110538.34</x:v>
+      </x:c>
+      <x:c r="L376" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M376" s="4">
+        <x:v>110538.33</x:v>
+      </x:c>
+      <x:c r="N376" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O376" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B377" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E377" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F377" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="G377" s="3" t="s">
-        <x:v>1301</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="H377" s="3" t="s">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="I377" s="3" t="s">
         <x:v>1305</x:v>
       </x:c>
-      <x:c r="J377" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J377" s="4">
+        <x:v>131739.29</x:v>
+      </x:c>
+      <x:c r="K377" s="4">
+        <x:v>131739.29</x:v>
+      </x:c>
+      <x:c r="L377" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M377" s="4">
+        <x:v>131739.31</x:v>
+      </x:c>
+      <x:c r="N377" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O377" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B378" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="J378" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J378" s="4">
+        <x:v>181550.55</x:v>
+      </x:c>
+      <x:c r="K378" s="4">
+        <x:v>181550.55</x:v>
+      </x:c>
+      <x:c r="L378" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M378" s="4">
+        <x:v>181550.57</x:v>
+      </x:c>
+      <x:c r="N378" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
-        <x:v>1307</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
-        <x:v>1311</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
         <x:v>1313</x:v>
       </x:c>
-      <x:c r="J379" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J379" s="4">
+        <x:v>137209.06</x:v>
+      </x:c>
+      <x:c r="K379" s="4">
+        <x:v>137209.06</x:v>
+      </x:c>
+      <x:c r="L379" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M379" s="4">
+        <x:v>137209.06</x:v>
+      </x:c>
+      <x:c r="N379" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="G380" s="3" t="s">
         <x:v>1314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1311</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
-      <x:c r="J380" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J380" s="4">
+        <x:v>145532.22</x:v>
+      </x:c>
+      <x:c r="K380" s="4">
+        <x:v>145532.22</x:v>
+      </x:c>
+      <x:c r="L380" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M380" s="4">
+        <x:v>145532.2</x:v>
+      </x:c>
+      <x:c r="N380" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
         <x:v>1320</x:v>
       </x:c>
-      <x:c r="J381" s="4" t="n">
+      <x:c r="J381" s="4">
         <x:v>133059.78</x:v>
       </x:c>
-      <x:c r="K381" s="4" t="n">
+      <x:c r="K381" s="4">
         <x:v>133059.78</x:v>
       </x:c>
-      <x:c r="L381" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M381" s="4" t="n">
+      <x:c r="L381" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M381" s="4">
         <x:v>133059.75</x:v>
       </x:c>
-      <x:c r="N381" s="5" t="n">
+      <x:c r="N381" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
-      <x:c r="J382" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J382" s="4">
+        <x:v>134670.33</x:v>
+      </x:c>
+      <x:c r="K382" s="4">
+        <x:v>134670.33</x:v>
+      </x:c>
+      <x:c r="L382" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M382" s="4">
+        <x:v>134670.32</x:v>
+      </x:c>
+      <x:c r="N382" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
         <x:v>1327</x:v>
       </x:c>
-      <x:c r="J383" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J383" s="4">
+        <x:v>184370.88</x:v>
+      </x:c>
+      <x:c r="K383" s="4">
+        <x:v>184370.88</x:v>
+      </x:c>
+      <x:c r="L383" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M383" s="4">
+        <x:v>184370.89</x:v>
+      </x:c>
+      <x:c r="N383" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
         <x:v>1332</x:v>
       </x:c>
-      <x:c r="J384" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J384" s="4">
+        <x:v>189205.39</x:v>
+      </x:c>
+      <x:c r="K384" s="4">
+        <x:v>189205.39</x:v>
+      </x:c>
+      <x:c r="L384" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M384" s="4">
+        <x:v>189205.4</x:v>
+      </x:c>
+      <x:c r="N384" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="H385" s="3" t="s">
         <x:v>1334</x:v>
       </x:c>
-      <x:c r="H385" s="3" t="s">
+      <x:c r="I385" s="3" t="s">
         <x:v>1335</x:v>
       </x:c>
-      <x:c r="I385" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J385" s="4">
+        <x:v>181353.12</x:v>
+      </x:c>
+      <x:c r="K385" s="4">
+        <x:v>181353.12</x:v>
+      </x:c>
+      <x:c r="L385" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M385" s="4">
+        <x:v>181353.12</x:v>
+      </x:c>
+      <x:c r="N385" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="G386" s="3" t="s">
         <x:v>1337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1334</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
-      <x:c r="J386" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J386" s="4">
+        <x:v>220241.13</x:v>
+      </x:c>
+      <x:c r="K386" s="4">
+        <x:v>220241.13</x:v>
+      </x:c>
+      <x:c r="L386" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M386" s="4">
+        <x:v>220241.12</x:v>
+      </x:c>
+      <x:c r="N386" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
-        <x:v>1343</x:v>
-[...14 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="J387" s="4">
+        <x:v>149782.96</x:v>
+      </x:c>
+      <x:c r="K387" s="4">
+        <x:v>149782.96</x:v>
+      </x:c>
+      <x:c r="L387" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M387" s="4">
+        <x:v>149782.97</x:v>
+      </x:c>
+      <x:c r="N387" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
-        <x:v>1346</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="J388" s="4">
+        <x:v>239804.61</x:v>
+      </x:c>
+      <x:c r="K388" s="4">
+        <x:v>239804.61</x:v>
+      </x:c>
+      <x:c r="L388" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M388" s="4">
+        <x:v>239804.61</x:v>
+      </x:c>
+      <x:c r="N388" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
-        <x:v>1347</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
         <x:v>1350</x:v>
       </x:c>
-      <x:c r="J389" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J389" s="4">
+        <x:v>130622.9</x:v>
+      </x:c>
+      <x:c r="K389" s="4">
+        <x:v>130622.9</x:v>
+      </x:c>
+      <x:c r="L389" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M389" s="4">
+        <x:v>130622.91</x:v>
+      </x:c>
+      <x:c r="N389" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="G390" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="H390" s="3" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="I390" s="3" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="J390" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J390" s="4">
+        <x:v>136360.42</x:v>
+      </x:c>
+      <x:c r="K390" s="4">
+        <x:v>136360.42</x:v>
+      </x:c>
+      <x:c r="L390" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M390" s="4">
+        <x:v>136360.43</x:v>
+      </x:c>
+      <x:c r="N390" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="G391" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="H391" s="3" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="I391" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="J391" s="4" t="n">
+      <x:c r="J391" s="4">
         <x:v>155330.65</x:v>
       </x:c>
-      <x:c r="K391" s="4" t="n">
+      <x:c r="K391" s="4">
         <x:v>155330.65</x:v>
       </x:c>
-      <x:c r="L391" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M391" s="4" t="n">
+      <x:c r="L391" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M391" s="4">
         <x:v>155330.65</x:v>
       </x:c>
-      <x:c r="N391" s="5" t="n">
+      <x:c r="N391" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="G392" s="3" t="s">
         <x:v>1359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1356</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
         <x:v>1361</x:v>
       </x:c>
-      <x:c r="J392" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J392" s="4">
+        <x:v>142850.11</x:v>
+      </x:c>
+      <x:c r="K392" s="4">
+        <x:v>142850.11</x:v>
+      </x:c>
+      <x:c r="L392" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M392" s="4">
+        <x:v>142850.13</x:v>
+      </x:c>
+      <x:c r="N392" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
         <x:v>1365</x:v>
       </x:c>
-      <x:c r="J393" s="4" t="n">
+      <x:c r="J393" s="4">
         <x:v>250333.94</x:v>
       </x:c>
-      <x:c r="K393" s="4" t="n">
+      <x:c r="K393" s="4">
         <x:v>250333.94</x:v>
       </x:c>
-      <x:c r="L393" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M393" s="4" t="n">
+      <x:c r="L393" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M393" s="4">
         <x:v>250333.91</x:v>
       </x:c>
-      <x:c r="N393" s="5" t="n">
+      <x:c r="N393" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
-        <x:v>1363</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H394" s="3" t="s">
-        <x:v>1366</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
-        <x:v>1367</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="J394" s="4">
+        <x:v>186718.34</x:v>
+      </x:c>
+      <x:c r="K394" s="4">
+        <x:v>186718.34</x:v>
+      </x:c>
+      <x:c r="L394" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M394" s="4">
+        <x:v>186718.34</x:v>
+      </x:c>
+      <x:c r="N394" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
-        <x:v>1368</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
-      <x:c r="J395" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J395" s="4">
+        <x:v>255054.71</x:v>
+      </x:c>
+      <x:c r="K395" s="4">
+        <x:v>255054.71</x:v>
+      </x:c>
+      <x:c r="L395" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M395" s="4">
+        <x:v>255054.7</x:v>
+      </x:c>
+      <x:c r="N395" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="H396" s="3" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="I396" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="J396" s="4" t="n">
+      <x:c r="J396" s="4">
         <x:v>156448.33</x:v>
       </x:c>
-      <x:c r="K396" s="4" t="n">
+      <x:c r="K396" s="4">
         <x:v>156448.33</x:v>
       </x:c>
-      <x:c r="L396" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M396" s="4" t="n">
+      <x:c r="L396" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M396" s="4">
         <x:v>156448.33</x:v>
       </x:c>
-      <x:c r="N396" s="5" t="n">
+      <x:c r="N396" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="J397" s="4" t="n">
+      <x:c r="J397" s="4">
         <x:v>150819.09</x:v>
       </x:c>
-      <x:c r="K397" s="4" t="n">
+      <x:c r="K397" s="4">
         <x:v>150819.09</x:v>
       </x:c>
-      <x:c r="L397" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M397" s="4" t="n">
+      <x:c r="L397" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M397" s="4">
         <x:v>150819.1</x:v>
       </x:c>
-      <x:c r="N397" s="5" t="n">
+      <x:c r="N397" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="J398" s="4" t="n">
+      <x:c r="J398" s="4">
         <x:v>130598.71</x:v>
       </x:c>
-      <x:c r="K398" s="4" t="n">
+      <x:c r="K398" s="4">
         <x:v>130598.71</x:v>
       </x:c>
-      <x:c r="L398" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M398" s="4" t="n">
+      <x:c r="L398" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M398" s="4">
         <x:v>130598.71</x:v>
       </x:c>
-      <x:c r="N398" s="5" t="n">
+      <x:c r="N398" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
         <x:v>1384</x:v>
       </x:c>
-      <x:c r="J399" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J399" s="4">
+        <x:v>143672.65</x:v>
+      </x:c>
+      <x:c r="K399" s="4">
+        <x:v>143672.65</x:v>
+      </x:c>
+      <x:c r="L399" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M399" s="4">
+        <x:v>143672.65</x:v>
+      </x:c>
+      <x:c r="N399" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1384</x:v>
       </x:c>
-      <x:c r="J400" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J400" s="4">
+        <x:v>158818.01</x:v>
+      </x:c>
+      <x:c r="K400" s="4">
+        <x:v>158818.01</x:v>
+      </x:c>
+      <x:c r="L400" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M400" s="4">
+        <x:v>158818.01</x:v>
+      </x:c>
+      <x:c r="N400" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
         <x:v>1391</x:v>
       </x:c>
-      <x:c r="J401" s="4" t="n">
+      <x:c r="J401" s="4">
         <x:v>122377.28</x:v>
       </x:c>
-      <x:c r="K401" s="4" t="n">
+      <x:c r="K401" s="4">
         <x:v>122377.28</x:v>
       </x:c>
-      <x:c r="L401" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M401" s="4" t="n">
+      <x:c r="L401" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M401" s="4">
         <x:v>122377.29</x:v>
       </x:c>
-      <x:c r="N401" s="5" t="n">
+      <x:c r="N401" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="H402" s="3" t="s">
         <x:v>1394</x:v>
       </x:c>
-      <x:c r="H402" s="3" t="s">
+      <x:c r="I402" s="3" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="I402" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J402" s="4">
+        <x:v>171789.66</x:v>
+      </x:c>
+      <x:c r="K402" s="4">
+        <x:v>171789.66</x:v>
+      </x:c>
+      <x:c r="L402" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M402" s="4">
+        <x:v>171789.66</x:v>
+      </x:c>
+      <x:c r="N402" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
-        <x:v>1393</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="H403" s="3" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="I403" s="3" t="s">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="J403" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J403" s="4">
+        <x:v>126862.56</x:v>
+      </x:c>
+      <x:c r="K403" s="4">
+        <x:v>126862.56</x:v>
+      </x:c>
+      <x:c r="L403" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M403" s="4">
+        <x:v>126862.57</x:v>
+      </x:c>
+      <x:c r="N403" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="G404" s="3" t="s">
         <x:v>1399</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1091</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1401</x:v>
       </x:c>
-      <x:c r="J404" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J404" s="4">
+        <x:v>136659.99</x:v>
+      </x:c>
+      <x:c r="K404" s="4">
+        <x:v>136659.99</x:v>
+      </x:c>
+      <x:c r="L404" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M404" s="4">
+        <x:v>136659.99</x:v>
+      </x:c>
+      <x:c r="N404" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H405" s="3" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
         <x:v>1405</x:v>
       </x:c>
-      <x:c r="J405" s="4" t="n">
+      <x:c r="J405" s="4">
         <x:v>181119.43</x:v>
       </x:c>
-      <x:c r="K405" s="4" t="n">
+      <x:c r="K405" s="4">
         <x:v>181119.43</x:v>
       </x:c>
-      <x:c r="L405" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M405" s="4" t="n">
+      <x:c r="L405" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M405" s="4">
         <x:v>181119.44</x:v>
       </x:c>
-      <x:c r="N405" s="5" t="n">
+      <x:c r="N405" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
         <x:v>1410</x:v>
       </x:c>
-      <x:c r="J406" s="4" t="n">
+      <x:c r="J406" s="4">
         <x:v>154917.46</x:v>
       </x:c>
-      <x:c r="K406" s="4" t="n">
+      <x:c r="K406" s="4">
         <x:v>154917.46</x:v>
       </x:c>
-      <x:c r="L406" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M406" s="4" t="n">
+      <x:c r="L406" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M406" s="4">
         <x:v>154917.46</x:v>
       </x:c>
-      <x:c r="N406" s="5" t="n">
+      <x:c r="N406" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="H407" s="3" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="I407" s="3" t="s">
         <x:v>1413</x:v>
       </x:c>
-      <x:c r="J407" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J407" s="4">
+        <x:v>134500.54</x:v>
+      </x:c>
+      <x:c r="K407" s="4">
+        <x:v>134500.54</x:v>
+      </x:c>
+      <x:c r="L407" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M407" s="4">
+        <x:v>134500.52</x:v>
+      </x:c>
+      <x:c r="N407" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="I408" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
-      <x:c r="J408" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J408" s="4">
+        <x:v>187625.22</x:v>
+      </x:c>
+      <x:c r="K408" s="4">
+        <x:v>187625.22</x:v>
+      </x:c>
+      <x:c r="L408" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M408" s="4">
+        <x:v>187625.23</x:v>
+      </x:c>
+      <x:c r="N408" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E409" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F409" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G409" s="3" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
-      <x:c r="J409" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J409" s="4">
+        <x:v>127540.74</x:v>
+      </x:c>
+      <x:c r="K409" s="4">
+        <x:v>127540.74</x:v>
+      </x:c>
+      <x:c r="L409" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M409" s="4">
+        <x:v>127540.76</x:v>
+      </x:c>
+      <x:c r="N409" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
-      <x:c r="J410" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J410" s="4">
+        <x:v>158648.75</x:v>
+      </x:c>
+      <x:c r="K410" s="4">
+        <x:v>158648.75</x:v>
+      </x:c>
+      <x:c r="L410" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M410" s="4">
+        <x:v>158648.75</x:v>
+      </x:c>
+      <x:c r="N410" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="G411" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="H411" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="I411" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
-      <x:c r="J411" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J411" s="4">
+        <x:v>188493.17</x:v>
+      </x:c>
+      <x:c r="K411" s="4">
+        <x:v>188493.17</x:v>
+      </x:c>
+      <x:c r="L411" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M411" s="4">
+        <x:v>188493.17</x:v>
+      </x:c>
+      <x:c r="N411" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="G412" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="H412" s="3" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="I412" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
-      <x:c r="J412" s="4" t="n">
+      <x:c r="J412" s="4">
         <x:v>149565.45</x:v>
       </x:c>
-      <x:c r="K412" s="4" t="n">
+      <x:c r="K412" s="4">
         <x:v>149565.45</x:v>
       </x:c>
-      <x:c r="L412" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M412" s="4" t="n">
+      <x:c r="L412" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M412" s="4">
         <x:v>149565.42</x:v>
       </x:c>
-      <x:c r="N412" s="5" t="n">
+      <x:c r="N412" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B413" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E413" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F413" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G413" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H413" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="I413" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
-      <x:c r="J413" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J413" s="4">
+        <x:v>114126.21</x:v>
+      </x:c>
+      <x:c r="K413" s="4">
+        <x:v>114126.21</x:v>
+      </x:c>
+      <x:c r="L413" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M413" s="4">
+        <x:v>114126.21</x:v>
+      </x:c>
+      <x:c r="N413" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O413" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
-        <x:v>1432</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="G414" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H414" s="3" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="I414" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
-      <x:c r="J414" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J414" s="4">
+        <x:v>124660.01</x:v>
+      </x:c>
+      <x:c r="K414" s="4">
+        <x:v>124660.01</x:v>
+      </x:c>
+      <x:c r="L414" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M414" s="4">
+        <x:v>124660</x:v>
+      </x:c>
+      <x:c r="N414" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B415" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="H415" s="3" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="I415" s="3" t="s">
         <x:v>1438</x:v>
       </x:c>
-      <x:c r="J415" s="4" t="n">
+      <x:c r="J415" s="4">
         <x:v>154466.32</x:v>
       </x:c>
-      <x:c r="K415" s="4" t="n">
+      <x:c r="K415" s="4">
         <x:v>154466.32</x:v>
       </x:c>
-      <x:c r="L415" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M415" s="4" t="n">
+      <x:c r="L415" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M415" s="4">
         <x:v>154466.33</x:v>
       </x:c>
-      <x:c r="N415" s="5" t="n">
+      <x:c r="N415" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="G416" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="H416" s="3" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="I416" s="3" t="s">
-        <x:v>1441</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="J416" s="4">
+        <x:v>89253.18</x:v>
+      </x:c>
+      <x:c r="K416" s="4">
+        <x:v>89253.18</x:v>
+      </x:c>
+      <x:c r="L416" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M416" s="4">
+        <x:v>89253.18</x:v>
+      </x:c>
+      <x:c r="N416" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="G417" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="H417" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="I417" s="3" t="s">
         <x:v>1444</x:v>
       </x:c>
-      <x:c r="J417" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J417" s="4">
+        <x:v>131827.21</x:v>
+      </x:c>
+      <x:c r="K417" s="4">
+        <x:v>131827.21</x:v>
+      </x:c>
+      <x:c r="L417" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M417" s="4">
+        <x:v>131827.2</x:v>
+      </x:c>
+      <x:c r="N417" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="G418" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="H418" s="3" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="I418" s="3" t="s">
         <x:v>1448</x:v>
       </x:c>
-      <x:c r="J418" s="4" t="n">
+      <x:c r="J418" s="4">
         <x:v>212108.25</x:v>
       </x:c>
-      <x:c r="K418" s="4" t="n">
+      <x:c r="K418" s="4">
         <x:v>212108.25</x:v>
       </x:c>
-      <x:c r="L418" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M418" s="4" t="n">
+      <x:c r="L418" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M418" s="4">
         <x:v>212108.25</x:v>
       </x:c>
-      <x:c r="N418" s="5" t="n">
+      <x:c r="N418" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O418" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:15">
       <x:c r="A419" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B419" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E419" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F419" s="3" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="G419" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H419" s="3" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="I419" s="3" t="s">
         <x:v>1452</x:v>
       </x:c>
-      <x:c r="J419" s="4" t="n">
+      <x:c r="J419" s="4">
         <x:v>29163.41</x:v>
       </x:c>
-      <x:c r="K419" s="4" t="n">
+      <x:c r="K419" s="4">
         <x:v>29163.41</x:v>
       </x:c>
-      <x:c r="L419" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M419" s="4" t="n">
+      <x:c r="L419" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M419" s="4">
         <x:v>29163.42</x:v>
       </x:c>
-      <x:c r="N419" s="5" t="n">
+      <x:c r="N419" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O419" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B420" s="3" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="C420" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D420" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E420" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F420" s="3" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="G420" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H420" s="3" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="I420" s="3" t="s">
         <x:v>1456</x:v>
       </x:c>
-      <x:c r="J420" s="4" t="n">
+      <x:c r="J420" s="4">
         <x:v>21026.99</x:v>
       </x:c>
-      <x:c r="K420" s="4" t="n">
+      <x:c r="K420" s="4">
         <x:v>21026.99</x:v>
       </x:c>
-      <x:c r="L420" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M420" s="4" t="n">
+      <x:c r="L420" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M420" s="4">
         <x:v>21026.98</x:v>
       </x:c>
-      <x:c r="N420" s="5" t="n">
+      <x:c r="N420" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="G421" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H421" s="3" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
         <x:v>1460</x:v>
       </x:c>
-      <x:c r="J421" s="4" t="n">
+      <x:c r="J421" s="4">
         <x:v>28372.34</x:v>
       </x:c>
-      <x:c r="K421" s="4" t="n">
+      <x:c r="K421" s="4">
         <x:v>28372.34</x:v>
       </x:c>
-      <x:c r="L421" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M421" s="4" t="n">
+      <x:c r="L421" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M421" s="4">
         <x:v>28372.33</x:v>
       </x:c>
-      <x:c r="N421" s="5" t="n">
+      <x:c r="N421" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="G422" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H422" s="3" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="I422" s="3" t="s">
         <x:v>1465</x:v>
       </x:c>
-      <x:c r="J422" s="4" t="n">
+      <x:c r="J422" s="4">
         <x:v>1161968.92</x:v>
       </x:c>
-      <x:c r="K422" s="4" t="n">
+      <x:c r="K422" s="4">
         <x:v>1161968.92</x:v>
       </x:c>
-      <x:c r="L422" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M422" s="4" t="n">
+      <x:c r="L422" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M422" s="4">
         <x:v>1197217.39</x:v>
       </x:c>
-      <x:c r="N422" s="5" t="n">
+      <x:c r="N422" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O422" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B423" s="3" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E423" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F423" s="3" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="G423" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H423" s="3" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="I423" s="3" t="s">
         <x:v>1469</x:v>
       </x:c>
-      <x:c r="J423" s="4" t="n">
+      <x:c r="J423" s="4">
         <x:v>30677.51</x:v>
       </x:c>
-      <x:c r="K423" s="4" t="n">
+      <x:c r="K423" s="4">
         <x:v>30677.51</x:v>
       </x:c>
-      <x:c r="L423" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M423" s="4" t="n">
+      <x:c r="L423" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M423" s="4">
         <x:v>30677.51</x:v>
       </x:c>
-      <x:c r="N423" s="5" t="n">
+      <x:c r="N423" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O423" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:15">
       <x:c r="A424" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B424" s="3" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="C424" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D424" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E424" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F424" s="3" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="G424" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H424" s="3" t="s">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="I424" s="3" t="s">
         <x:v>1473</x:v>
       </x:c>
-      <x:c r="J424" s="4" t="n">
+      <x:c r="J424" s="4">
         <x:v>28215.76</x:v>
       </x:c>
-      <x:c r="K424" s="4" t="n">
+      <x:c r="K424" s="4">
         <x:v>28215.76</x:v>
       </x:c>
-      <x:c r="L424" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M424" s="4" t="n">
+      <x:c r="L424" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M424" s="4">
         <x:v>28215.75</x:v>
       </x:c>
-      <x:c r="N424" s="5" t="n">
+      <x:c r="N424" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O424" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
-        <x:v>1382</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="I425" s="3" t="s">
         <x:v>1477</x:v>
       </x:c>
-      <x:c r="J425" s="4" t="n">
+      <x:c r="J425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
-      <x:c r="K425" s="4" t="n">
+      <x:c r="K425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
-      <x:c r="L425" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M425" s="4" t="n">
+      <x:c r="L425" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
-      <x:c r="N425" s="5" t="n">
+      <x:c r="N425" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:15">
       <x:c r="A426" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B426" s="3" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="C426" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D426" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E426" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F426" s="3" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="G426" s="3" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="H426" s="3" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="I426" s="3" t="s">
         <x:v>1482</x:v>
       </x:c>
-      <x:c r="J426" s="4" t="n">
+      <x:c r="J426" s="4">
         <x:v>29782.09</x:v>
       </x:c>
-      <x:c r="K426" s="4" t="n">
+      <x:c r="K426" s="4">
         <x:v>29782.09</x:v>
       </x:c>
-      <x:c r="L426" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M426" s="4" t="n">
+      <x:c r="L426" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M426" s="4">
         <x:v>29782.1</x:v>
       </x:c>
-      <x:c r="N426" s="5" t="n">
+      <x:c r="N426" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="G427" s="3" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="H427" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
         <x:v>1487</x:v>
       </x:c>
-      <x:c r="J427" s="4" t="n">
+      <x:c r="J427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
-      <x:c r="K427" s="4" t="n">
+      <x:c r="K427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
-      <x:c r="L427" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M427" s="4" t="n">
+      <x:c r="L427" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M427" s="4">
         <x:v>25345.77</x:v>
       </x:c>
-      <x:c r="N427" s="5" t="n">
+      <x:c r="N427" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
         <x:v>1491</x:v>
       </x:c>
-      <x:c r="J428" s="4" t="n">
+      <x:c r="J428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
-      <x:c r="K428" s="4" t="n">
+      <x:c r="K428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
-      <x:c r="L428" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M428" s="4" t="n">
+      <x:c r="L428" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M428" s="4">
         <x:v>25787.52</x:v>
       </x:c>
-      <x:c r="N428" s="5" t="n">
+      <x:c r="N428" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="H429" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="I429" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
-      <x:c r="J429" s="4" t="n">
+      <x:c r="J429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
-      <x:c r="K429" s="4" t="n">
+      <x:c r="K429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
-      <x:c r="L429" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M429" s="4" t="n">
+      <x:c r="L429" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M429" s="4">
         <x:v>23437.86</x:v>
       </x:c>
-      <x:c r="N429" s="5" t="n">
+      <x:c r="N429" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
-        <x:v>1386</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
-      <x:c r="J430" s="4" t="n">
+      <x:c r="J430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
-      <x:c r="K430" s="4" t="n">
+      <x:c r="K430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
-      <x:c r="L430" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M430" s="4" t="n">
+      <x:c r="L430" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
-      <x:c r="N430" s="5" t="n">
+      <x:c r="N430" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="G431" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H431" s="3" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="I431" s="3" t="s">
         <x:v>1503</x:v>
       </x:c>
-      <x:c r="J431" s="4" t="n">
+      <x:c r="J431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
-      <x:c r="K431" s="4" t="n">
+      <x:c r="K431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
-      <x:c r="L431" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M431" s="4" t="n">
+      <x:c r="L431" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
-      <x:c r="N431" s="5" t="n">
+      <x:c r="N431" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="G432" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H432" s="3" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="I432" s="3" t="s">
         <x:v>1507</x:v>
       </x:c>
-      <x:c r="J432" s="4" t="n">
+      <x:c r="J432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
-      <x:c r="K432" s="4" t="n">
+      <x:c r="K432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
-      <x:c r="L432" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M432" s="4" t="n">
+      <x:c r="L432" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M432" s="4">
         <x:v>40535.55</x:v>
       </x:c>
-      <x:c r="N432" s="5" t="n">
+      <x:c r="N432" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="G433" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H433" s="3" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
         <x:v>1511</x:v>
       </x:c>
-      <x:c r="J433" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N433" s="5" t="n">
+      <x:c r="J433" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K433" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L433" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M433" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N433" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="G434" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H434" s="3" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="I434" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
-      <x:c r="J434" s="4" t="n">
+      <x:c r="J434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
-      <x:c r="K434" s="4" t="n">
+      <x:c r="K434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
-      <x:c r="L434" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M434" s="4" t="n">
+      <x:c r="L434" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M434" s="4">
         <x:v>68234.88</x:v>
       </x:c>
-      <x:c r="N434" s="5" t="n">
+      <x:c r="N434" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="G435" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="H435" s="3" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
-      <x:c r="J435" s="4" t="n">
+      <x:c r="J435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
-      <x:c r="K435" s="4" t="n">
+      <x:c r="K435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
-      <x:c r="L435" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M435" s="4" t="n">
+      <x:c r="L435" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M435" s="4">
         <x:v>16176.23</x:v>
       </x:c>
-      <x:c r="N435" s="5" t="n">
+      <x:c r="N435" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="G436" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H436" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="I436" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
-      <x:c r="J436" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N436" s="5" t="n">
+      <x:c r="J436" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K436" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L436" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M436" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N436" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="I437" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
-      <x:c r="J437" s="4" t="n">
+      <x:c r="J437" s="4">
         <x:v>40851.4</x:v>
       </x:c>
-      <x:c r="K437" s="4" t="n">
+      <x:c r="K437" s="4">
         <x:v>40851.4</x:v>
       </x:c>
-      <x:c r="L437" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M437" s="4" t="n">
+      <x:c r="L437" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M437" s="4">
         <x:v>40851.4</x:v>
       </x:c>
-      <x:c r="N437" s="5" t="n">
+      <x:c r="N437" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
-      <x:c r="J438" s="4" t="n">
+      <x:c r="J438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
-      <x:c r="K438" s="4" t="n">
+      <x:c r="K438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
-      <x:c r="L438" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M438" s="4" t="n">
+      <x:c r="L438" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M438" s="4">
         <x:v>84115.73</x:v>
       </x:c>
-      <x:c r="N438" s="5" t="n">
+      <x:c r="N438" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
         <x:v>1536</x:v>
       </x:c>
-      <x:c r="J439" s="4" t="n">
+      <x:c r="J439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
-      <x:c r="K439" s="4" t="n">
+      <x:c r="K439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
-      <x:c r="L439" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M439" s="4" t="n">
+      <x:c r="L439" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M439" s="4">
         <x:v>101442.69</x:v>
       </x:c>
-      <x:c r="N439" s="5" t="n">
+      <x:c r="N439" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O439" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:15">
       <x:c r="A440" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B440" s="3" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="C440" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D440" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E440" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F440" s="3" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="G440" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H440" s="3" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="I440" s="3" t="s">
         <x:v>1540</x:v>
       </x:c>
-      <x:c r="J440" s="4" t="n">
+      <x:c r="J440" s="4">
         <x:v>30087.25</x:v>
       </x:c>
-      <x:c r="K440" s="4" t="n">
+      <x:c r="K440" s="4">
         <x:v>30087.25</x:v>
       </x:c>
-      <x:c r="L440" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M440" s="4" t="n">
+      <x:c r="L440" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M440" s="4">
         <x:v>30087.28</x:v>
       </x:c>
-      <x:c r="N440" s="5" t="n">
+      <x:c r="N440" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O440" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:15">
       <x:c r="A441" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B441" s="3" t="s">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E441" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F441" s="3" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="G441" s="3" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="H441" s="3" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="I441" s="3" t="s">
         <x:v>1545</x:v>
       </x:c>
-      <x:c r="J441" s="4" t="n">
+      <x:c r="J441" s="4">
         <x:v>30173.4</x:v>
       </x:c>
-      <x:c r="K441" s="4" t="n">
+      <x:c r="K441" s="4">
         <x:v>30173.4</x:v>
       </x:c>
-      <x:c r="L441" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M441" s="4" t="n">
+      <x:c r="L441" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M441" s="4">
         <x:v>30173.4</x:v>
       </x:c>
-      <x:c r="N441" s="5" t="n">
+      <x:c r="N441" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O441" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:15">
       <x:c r="A442" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B442" s="3" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="C442" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D442" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E442" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F442" s="3" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="G442" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H442" s="3" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="I442" s="3" t="s">
         <x:v>1549</x:v>
       </x:c>
-      <x:c r="J442" s="4" t="n">
+      <x:c r="J442" s="4">
         <x:v>26200.99</x:v>
       </x:c>
-      <x:c r="K442" s="4" t="n">
+      <x:c r="K442" s="4">
         <x:v>26200.99</x:v>
       </x:c>
-      <x:c r="L442" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M442" s="4" t="n">
+      <x:c r="L442" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M442" s="4">
         <x:v>26201</x:v>
       </x:c>
-      <x:c r="N442" s="5" t="n">
+      <x:c r="N442" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O442" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:15">
       <x:c r="A443" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B443" s="3" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E443" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F443" s="3" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="G443" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H443" s="3" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="I443" s="3" t="s">
         <x:v>1553</x:v>
       </x:c>
-      <x:c r="J443" s="4" t="n">
+      <x:c r="J443" s="4">
         <x:v>24331.63</x:v>
       </x:c>
-      <x:c r="K443" s="4" t="n">
+      <x:c r="K443" s="4">
         <x:v>24331.63</x:v>
       </x:c>
-      <x:c r="L443" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M443" s="4" t="n">
+      <x:c r="L443" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M443" s="4">
         <x:v>24331.64</x:v>
       </x:c>
-      <x:c r="N443" s="5" t="n">
+      <x:c r="N443" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O443" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:15">
       <x:c r="A444" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B444" s="3" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="C444" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D444" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E444" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F444" s="3" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="G444" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H444" s="3" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="I444" s="3" t="s">
         <x:v>1558</x:v>
       </x:c>
-      <x:c r="J444" s="4" t="n">
+      <x:c r="J444" s="4">
         <x:v>23237.48</x:v>
       </x:c>
-      <x:c r="K444" s="4" t="n">
+      <x:c r="K444" s="4">
         <x:v>23237.48</x:v>
       </x:c>
-      <x:c r="L444" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M444" s="4" t="n">
+      <x:c r="L444" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M444" s="4">
         <x:v>23237.46</x:v>
       </x:c>
-      <x:c r="N444" s="5" t="n">
+      <x:c r="N444" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O444" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B445" s="3" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E445" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F445" s="3" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="G445" s="3" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="H445" s="3" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="I445" s="3" t="s">
         <x:v>1563</x:v>
       </x:c>
-      <x:c r="J445" s="4" t="n">
+      <x:c r="J445" s="4">
         <x:v>29919.43</x:v>
       </x:c>
-      <x:c r="K445" s="4" t="n">
+      <x:c r="K445" s="4">
         <x:v>29919.43</x:v>
       </x:c>
-      <x:c r="L445" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M445" s="4" t="n">
+      <x:c r="L445" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M445" s="4">
         <x:v>29919.43</x:v>
       </x:c>
-      <x:c r="N445" s="5" t="n">
+      <x:c r="N445" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O445" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:15">
       <x:c r="A446" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B446" s="3" t="s">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="C446" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D446" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E446" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F446" s="3" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="G446" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H446" s="3" t="s">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="I446" s="3" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="J446" s="4" t="n">
+      <x:c r="J446" s="4">
         <x:v>20044.19</x:v>
       </x:c>
-      <x:c r="K446" s="4" t="n">
+      <x:c r="K446" s="4">
         <x:v>20044.19</x:v>
       </x:c>
-      <x:c r="L446" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M446" s="4" t="n">
+      <x:c r="L446" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M446" s="4">
         <x:v>20044.19</x:v>
       </x:c>
-      <x:c r="N446" s="5" t="n">
+      <x:c r="N446" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O446" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:15">
       <x:c r="A447" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B447" s="3" t="s">
         <x:v>1568</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E447" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F447" s="3" t="s">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="G447" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H447" s="3" t="s">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="I447" s="3" t="s">
         <x:v>1571</x:v>
       </x:c>
-      <x:c r="J447" s="4" t="n">
+      <x:c r="J447" s="4">
         <x:v>49008.61</x:v>
       </x:c>
-      <x:c r="K447" s="4" t="n">
+      <x:c r="K447" s="4">
         <x:v>49008.61</x:v>
       </x:c>
-      <x:c r="L447" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M447" s="4" t="n">
+      <x:c r="L447" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M447" s="4">
         <x:v>49008.59</x:v>
       </x:c>
-      <x:c r="N447" s="5" t="n">
+      <x:c r="N447" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O447" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:15">
       <x:c r="A448" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B448" s="3" t="s">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="C448" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D448" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E448" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F448" s="3" t="s">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="G448" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H448" s="3" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
         <x:v>1575</x:v>
       </x:c>
-      <x:c r="J448" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N448" s="5" t="n">
+      <x:c r="J448" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K448" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L448" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M448" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N448" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="G449" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H449" s="3" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="I449" s="3" t="s">
         <x:v>1579</x:v>
       </x:c>
-      <x:c r="J449" s="4" t="n">
+      <x:c r="J449" s="4">
         <x:v>42497.76</x:v>
       </x:c>
-      <x:c r="K449" s="4" t="n">
+      <x:c r="K449" s="4">
         <x:v>42497.76</x:v>
       </x:c>
-      <x:c r="L449" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M449" s="4" t="n">
+      <x:c r="L449" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M449" s="4">
         <x:v>42497.77</x:v>
       </x:c>
-      <x:c r="N449" s="5" t="n">
+      <x:c r="N449" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O449" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:15">
       <x:c r="A450" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B450" s="3" t="s">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="C450" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D450" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E450" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F450" s="3" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="G450" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H450" s="3" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="I450" s="3" t="s">
         <x:v>1583</x:v>
       </x:c>
-      <x:c r="J450" s="4" t="n">
+      <x:c r="J450" s="4">
         <x:v>37136.88</x:v>
       </x:c>
-      <x:c r="K450" s="4" t="n">
+      <x:c r="K450" s="4">
         <x:v>37136.88</x:v>
       </x:c>
-      <x:c r="L450" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M450" s="4" t="n">
+      <x:c r="L450" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M450" s="4">
         <x:v>37136.9</x:v>
       </x:c>
-      <x:c r="N450" s="5" t="n">
+      <x:c r="N450" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O450" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:15">
       <x:c r="A451" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B451" s="3" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E451" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F451" s="3" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="G451" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H451" s="3" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="I451" s="3" t="s">
         <x:v>1587</x:v>
       </x:c>
-      <x:c r="J451" s="4" t="n">
+      <x:c r="J451" s="4">
         <x:v>37140.44</x:v>
       </x:c>
-      <x:c r="K451" s="4" t="n">
+      <x:c r="K451" s="4">
         <x:v>37140.44</x:v>
       </x:c>
-      <x:c r="L451" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M451" s="4" t="n">
+      <x:c r="L451" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M451" s="4">
         <x:v>37140.46</x:v>
       </x:c>
-      <x:c r="N451" s="5" t="n">
+      <x:c r="N451" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O451" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:15">
       <x:c r="A452" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B452" s="3" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="C452" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D452" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E452" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F452" s="3" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="G452" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H452" s="3" t="s">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="I452" s="3" t="s">
         <x:v>1591</x:v>
       </x:c>
-      <x:c r="J452" s="4" t="n">
+      <x:c r="J452" s="4">
         <x:v>49812.46</x:v>
       </x:c>
-      <x:c r="K452" s="4" t="n">
+      <x:c r="K452" s="4">
         <x:v>49812.46</x:v>
       </x:c>
-      <x:c r="L452" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M452" s="4" t="n">
+      <x:c r="L452" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M452" s="4">
         <x:v>49812.45</x:v>
       </x:c>
-      <x:c r="N452" s="5" t="n">
+      <x:c r="N452" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O452" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:15">
       <x:c r="A453" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B453" s="3" t="s">
         <x:v>1592</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E453" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F453" s="3" t="s">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="G453" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H453" s="3" t="s">
         <x:v>1594</x:v>
       </x:c>
       <x:c r="I453" s="3" t="s">
         <x:v>1595</x:v>
       </x:c>
-      <x:c r="J453" s="4" t="n">
+      <x:c r="J453" s="4">
         <x:v>18131.33</x:v>
       </x:c>
-      <x:c r="K453" s="4" t="n">
+      <x:c r="K453" s="4">
         <x:v>18131.33</x:v>
       </x:c>
-      <x:c r="L453" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M453" s="4" t="n">
+      <x:c r="L453" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M453" s="4">
         <x:v>18131.32</x:v>
       </x:c>
-      <x:c r="N453" s="5" t="n">
+      <x:c r="N453" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O453" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:15">
       <x:c r="A454" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B454" s="3" t="s">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C454" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D454" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E454" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F454" s="3" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="G454" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H454" s="3" t="s">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="I454" s="3" t="s">
         <x:v>1599</x:v>
       </x:c>
-      <x:c r="J454" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N454" s="5" t="n">
+      <x:c r="J454" s="4">
+        <x:v>50138.38</x:v>
+      </x:c>
+      <x:c r="K454" s="4">
+        <x:v>50138.38</x:v>
+      </x:c>
+      <x:c r="L454" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M454" s="4">
+        <x:v>50138.38</x:v>
+      </x:c>
+      <x:c r="N454" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O454" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:15">
       <x:c r="A455" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B455" s="3" t="s">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E455" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F455" s="3" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="G455" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H455" s="3" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="I455" s="3" t="s">
         <x:v>1601</x:v>
       </x:c>
-      <x:c r="J455" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N455" s="5" t="n">
+      <x:c r="J455" s="4">
+        <x:v>48152.36</x:v>
+      </x:c>
+      <x:c r="K455" s="4">
+        <x:v>48152.36</x:v>
+      </x:c>
+      <x:c r="L455" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M455" s="4">
+        <x:v>48152.35</x:v>
+      </x:c>
+      <x:c r="N455" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O455" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:15">
       <x:c r="A456" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B456" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
         <x:v>1605</x:v>
       </x:c>
-      <x:c r="J456" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J456" s="4">
+        <x:v>29069.64</x:v>
+      </x:c>
+      <x:c r="K456" s="4">
+        <x:v>29069.64</x:v>
+      </x:c>
+      <x:c r="L456" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M456" s="4">
+        <x:v>29069.64</x:v>
+      </x:c>
+      <x:c r="N456" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="G457" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H457" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="I457" s="3" t="s">
         <x:v>1608</x:v>
       </x:c>
-      <x:c r="J457" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J457" s="4">
+        <x:v>35827.87</x:v>
+      </x:c>
+      <x:c r="K457" s="4">
+        <x:v>35827.87</x:v>
+      </x:c>
+      <x:c r="L457" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M457" s="4">
+        <x:v>35827.84</x:v>
+      </x:c>
+      <x:c r="N457" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F458" s="3" t="s">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="G458" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H458" s="3" t="s">
         <x:v>1611</x:v>
       </x:c>
       <x:c r="I458" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
-      <x:c r="J458" s="4" t="n">
+      <x:c r="J458" s="4">
         <x:v>46006.17</x:v>
       </x:c>
-      <x:c r="K458" s="4" t="n">
+      <x:c r="K458" s="4">
         <x:v>46006.17</x:v>
       </x:c>
-      <x:c r="L458" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M458" s="4" t="n">
+      <x:c r="L458" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M458" s="4">
         <x:v>46006.15</x:v>
       </x:c>
-      <x:c r="N458" s="5" t="n">
+      <x:c r="N458" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O458" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:15">
       <x:c r="A459" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B459" s="3" t="s">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E459" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F459" s="3" t="s">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="G459" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H459" s="3" t="s">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="I459" s="3" t="s">
         <x:v>1616</x:v>
       </x:c>
-      <x:c r="J459" s="4" t="n">
+      <x:c r="J459" s="4">
         <x:v>17658.65</x:v>
       </x:c>
-      <x:c r="K459" s="4" t="n">
+      <x:c r="K459" s="4">
         <x:v>17658.65</x:v>
       </x:c>
-      <x:c r="L459" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M459" s="4" t="n">
+      <x:c r="L459" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M459" s="4">
         <x:v>17658.65</x:v>
       </x:c>
-      <x:c r="N459" s="5" t="n">
+      <x:c r="N459" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O459" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:15">
       <x:c r="A460" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B460" s="3" t="s">
         <x:v>1617</x:v>
       </x:c>
       <x:c r="C460" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D460" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E460" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F460" s="3" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="G460" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H460" s="3" t="s">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="I460" s="3" t="s">
         <x:v>1620</x:v>
       </x:c>
-      <x:c r="J460" s="4" t="n">
+      <x:c r="J460" s="4">
         <x:v>29281.78</x:v>
       </x:c>
-      <x:c r="K460" s="4" t="n">
+      <x:c r="K460" s="4">
         <x:v>29281.78</x:v>
       </x:c>
-      <x:c r="L460" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M460" s="4" t="n">
+      <x:c r="L460" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M460" s="4">
         <x:v>29281.81</x:v>
       </x:c>
-      <x:c r="N460" s="5" t="n">
+      <x:c r="N460" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O460" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:15">
       <x:c r="A461" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B461" s="3" t="s">
         <x:v>1621</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E461" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F461" s="3" t="s">
         <x:v>1622</x:v>
       </x:c>
       <x:c r="G461" s="3" t="s">
         <x:v>1623</x:v>
       </x:c>
       <x:c r="H461" s="3" t="s">
         <x:v>1624</x:v>
       </x:c>
       <x:c r="I461" s="3" t="s">
         <x:v>1625</x:v>
       </x:c>
-      <x:c r="J461" s="4" t="n">
+      <x:c r="J461" s="4">
         <x:v>42309.19</x:v>
       </x:c>
-      <x:c r="K461" s="4" t="n">
+      <x:c r="K461" s="4">
         <x:v>42309.19</x:v>
       </x:c>
-      <x:c r="L461" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M461" s="4" t="n">
+      <x:c r="L461" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M461" s="4">
         <x:v>42309.2</x:v>
       </x:c>
-      <x:c r="N461" s="5" t="n">
+      <x:c r="N461" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O461" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:15">
       <x:c r="A462" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B462" s="3" t="s">
         <x:v>1621</x:v>
       </x:c>
       <x:c r="C462" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D462" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E462" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F462" s="3" t="s">
         <x:v>1622</x:v>
       </x:c>
       <x:c r="G462" s="3" t="s">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="H462" s="3" t="s">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="I462" s="3" t="s">
         <x:v>1628</x:v>
       </x:c>
-      <x:c r="J462" s="4" t="n">
+      <x:c r="J462" s="4">
         <x:v>29570.05</x:v>
       </x:c>
-      <x:c r="K462" s="4" t="n">
+      <x:c r="K462" s="4">
         <x:v>29570.05</x:v>
       </x:c>
-      <x:c r="L462" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M462" s="4" t="n">
+      <x:c r="L462" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M462" s="4">
         <x:v>29570.05</x:v>
       </x:c>
-      <x:c r="N462" s="5" t="n">
+      <x:c r="N462" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O462" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:15">
       <x:c r="A463" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B463" s="3" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E463" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F463" s="3" t="s">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="G463" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H463" s="3" t="s">
         <x:v>1631</x:v>
       </x:c>
       <x:c r="I463" s="3" t="s">
         <x:v>1632</x:v>
       </x:c>
-      <x:c r="J463" s="4" t="n">
+      <x:c r="J463" s="4">
         <x:v>42341.94</x:v>
       </x:c>
-      <x:c r="K463" s="4" t="n">
+      <x:c r="K463" s="4">
         <x:v>42341.94</x:v>
       </x:c>
-      <x:c r="L463" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M463" s="4" t="n">
+      <x:c r="L463" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M463" s="4">
         <x:v>42341.96</x:v>
       </x:c>
-      <x:c r="N463" s="5" t="n">
+      <x:c r="N463" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O463" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:15">
       <x:c r="A464" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B464" s="3" t="s">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="C464" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D464" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E464" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F464" s="3" t="s">
         <x:v>1634</x:v>
       </x:c>
       <x:c r="G464" s="3" t="s">
         <x:v>1635</x:v>
       </x:c>
       <x:c r="H464" s="3" t="s">
         <x:v>1636</x:v>
       </x:c>
       <x:c r="I464" s="3" t="s">
         <x:v>1637</x:v>
       </x:c>
-      <x:c r="J464" s="4" t="n">
+      <x:c r="J464" s="4">
         <x:v>47007.98</x:v>
       </x:c>
-      <x:c r="K464" s="4" t="n">
+      <x:c r="K464" s="4">
         <x:v>47007.98</x:v>
       </x:c>
-      <x:c r="L464" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M464" s="4" t="n">
+      <x:c r="L464" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M464" s="4">
         <x:v>47007.98</x:v>
       </x:c>
-      <x:c r="N464" s="5" t="n">
+      <x:c r="N464" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O464" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:15">
       <x:c r="A465" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B465" s="3" t="s">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E465" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F465" s="3" t="s">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="G465" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H465" s="3" t="s">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="I465" s="3" t="s">
         <x:v>1641</x:v>
       </x:c>
-      <x:c r="J465" s="4" t="n">
+      <x:c r="J465" s="4">
         <x:v>23931.45</x:v>
       </x:c>
-      <x:c r="K465" s="4" t="n">
+      <x:c r="K465" s="4">
         <x:v>23931.45</x:v>
       </x:c>
-      <x:c r="L465" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M465" s="4" t="n">
+      <x:c r="L465" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M465" s="4">
         <x:v>23931.45</x:v>
       </x:c>
-      <x:c r="N465" s="5" t="n">
+      <x:c r="N465" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O465" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="G466" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H466" s="3" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
         <x:v>1645</x:v>
       </x:c>
-      <x:c r="J466" s="4" t="n">
+      <x:c r="J466" s="4">
         <x:v>30508.85</x:v>
       </x:c>
-      <x:c r="K466" s="4" t="n">
+      <x:c r="K466" s="4">
         <x:v>30508.85</x:v>
       </x:c>
-      <x:c r="L466" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M466" s="4" t="n">
+      <x:c r="L466" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M466" s="4">
         <x:v>30508.87</x:v>
       </x:c>
-      <x:c r="N466" s="5" t="n">
+      <x:c r="N466" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
         <x:v>1647</x:v>
       </x:c>
       <x:c r="G467" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H467" s="3" t="s">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="I467" s="3" t="s">
         <x:v>1649</x:v>
       </x:c>
-      <x:c r="J467" s="4" t="n">
+      <x:c r="J467" s="4">
         <x:v>45589.27</x:v>
       </x:c>
-      <x:c r="K467" s="4" t="n">
+      <x:c r="K467" s="4">
         <x:v>45589.27</x:v>
       </x:c>
-      <x:c r="L467" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M467" s="4" t="n">
+      <x:c r="L467" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M467" s="4">
         <x:v>45589.24</x:v>
       </x:c>
-      <x:c r="N467" s="5" t="n">
+      <x:c r="N467" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O467" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B468" s="3" t="s">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="C468" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D468" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E468" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F468" s="3" t="s">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="G468" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H468" s="3" t="s">
         <x:v>1652</x:v>
       </x:c>
       <x:c r="I468" s="3" t="s">
         <x:v>1653</x:v>
       </x:c>
-      <x:c r="J468" s="4" t="n">
+      <x:c r="J468" s="4">
         <x:v>40377.8</x:v>
       </x:c>
-      <x:c r="K468" s="4" t="n">
+      <x:c r="K468" s="4">
         <x:v>40377.8</x:v>
       </x:c>
-      <x:c r="L468" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M468" s="4" t="n">
+      <x:c r="L468" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M468" s="4">
         <x:v>40377.81</x:v>
       </x:c>
-      <x:c r="N468" s="5" t="n">
+      <x:c r="N468" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O468" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:15">
       <x:c r="A469" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B469" s="3" t="s">
         <x:v>1654</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E469" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F469" s="3" t="s">
         <x:v>1655</x:v>
       </x:c>
       <x:c r="G469" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H469" s="3" t="s">
         <x:v>1656</x:v>
       </x:c>
       <x:c r="I469" s="3" t="s">
         <x:v>1657</x:v>
       </x:c>
-      <x:c r="J469" s="4" t="n">
+      <x:c r="J469" s="4">
         <x:v>41088.53</x:v>
       </x:c>
-      <x:c r="K469" s="4" t="n">
+      <x:c r="K469" s="4">
         <x:v>41088.53</x:v>
       </x:c>
-      <x:c r="L469" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M469" s="4" t="n">
+      <x:c r="L469" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M469" s="4">
         <x:v>41088.54</x:v>
       </x:c>
-      <x:c r="N469" s="5" t="n">
+      <x:c r="N469" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O469" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:15">
       <x:c r="A470" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B470" s="3" t="s">
         <x:v>1658</x:v>
       </x:c>
       <x:c r="C470" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D470" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E470" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F470" s="3" t="s">
         <x:v>1659</x:v>
       </x:c>
       <x:c r="G470" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H470" s="3" t="s">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="I470" s="3" t="s">
         <x:v>1661</x:v>
       </x:c>
-      <x:c r="J470" s="4" t="n">
+      <x:c r="J470" s="4">
         <x:v>45666.24</x:v>
       </x:c>
-      <x:c r="K470" s="4" t="n">
+      <x:c r="K470" s="4">
         <x:v>45666.24</x:v>
       </x:c>
-      <x:c r="L470" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M470" s="4" t="n">
+      <x:c r="L470" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M470" s="4">
         <x:v>45666.26</x:v>
       </x:c>
-      <x:c r="N470" s="5" t="n">
+      <x:c r="N470" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O470" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:15">
       <x:c r="A471" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B471" s="3" t="s">
         <x:v>1662</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E471" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F471" s="3" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="G471" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H471" s="3" t="s">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="I471" s="3" t="s">
         <x:v>1665</x:v>
       </x:c>
-      <x:c r="J471" s="4" t="n">
+      <x:c r="J471" s="4">
         <x:v>45703.74</x:v>
       </x:c>
-      <x:c r="K471" s="4" t="n">
+      <x:c r="K471" s="4">
         <x:v>45703.74</x:v>
       </x:c>
-      <x:c r="L471" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M471" s="4" t="n">
+      <x:c r="L471" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M471" s="4">
         <x:v>45703.71</x:v>
       </x:c>
-      <x:c r="N471" s="5" t="n">
+      <x:c r="N471" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O471" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:15">
       <x:c r="A472" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B472" s="3" t="s">
         <x:v>1666</x:v>
       </x:c>
       <x:c r="C472" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D472" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E472" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F472" s="3" t="s">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="G472" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H472" s="3" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="I472" s="3" t="s">
         <x:v>1669</x:v>
       </x:c>
-      <x:c r="J472" s="4" t="n">
+      <x:c r="J472" s="4">
         <x:v>43138.41</x:v>
       </x:c>
-      <x:c r="K472" s="4" t="n">
+      <x:c r="K472" s="4">
         <x:v>43138.41</x:v>
       </x:c>
-      <x:c r="L472" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M472" s="4" t="n">
+      <x:c r="L472" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M472" s="4">
         <x:v>43138.4</x:v>
       </x:c>
-      <x:c r="N472" s="5" t="n">
+      <x:c r="N472" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O472" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:15">
       <x:c r="A473" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B473" s="3" t="s">
         <x:v>1670</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E473" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F473" s="3" t="s">
         <x:v>1671</x:v>
       </x:c>
       <x:c r="G473" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="I473" s="3" t="s">
         <x:v>1673</x:v>
       </x:c>
-      <x:c r="J473" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N473" s="5" t="n">
+      <x:c r="J473" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K473" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L473" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M473" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N473" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O473" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B474" s="3" t="s">
         <x:v>1674</x:v>
       </x:c>
       <x:c r="C474" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D474" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E474" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F474" s="3" t="s">
         <x:v>1675</x:v>
       </x:c>
       <x:c r="G474" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H474" s="3" t="s">
         <x:v>1676</x:v>
       </x:c>
       <x:c r="I474" s="3" t="s">
         <x:v>1677</x:v>
       </x:c>
-      <x:c r="J474" s="4" t="n">
+      <x:c r="J474" s="4">
         <x:v>40819.75</x:v>
       </x:c>
-      <x:c r="K474" s="4" t="n">
+      <x:c r="K474" s="4">
         <x:v>40819.75</x:v>
       </x:c>
-      <x:c r="L474" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M474" s="4" t="n">
+      <x:c r="L474" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M474" s="4">
         <x:v>40819.75</x:v>
       </x:c>
-      <x:c r="N474" s="5" t="n">
+      <x:c r="N474" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O474" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:15">
       <x:c r="A475" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B475" s="3" t="s">
         <x:v>1678</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E475" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F475" s="3" t="s">
         <x:v>1679</x:v>
       </x:c>
       <x:c r="G475" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H475" s="3" t="s">
         <x:v>1680</x:v>
       </x:c>
       <x:c r="I475" s="3" t="s">
         <x:v>1681</x:v>
       </x:c>
-      <x:c r="J475" s="4" t="n">
+      <x:c r="J475" s="4">
         <x:v>14857.11</x:v>
       </x:c>
-      <x:c r="K475" s="4" t="n">
+      <x:c r="K475" s="4">
         <x:v>14857.11</x:v>
       </x:c>
-      <x:c r="L475" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M475" s="4" t="n">
+      <x:c r="L475" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M475" s="4">
         <x:v>14857.16</x:v>
       </x:c>
-      <x:c r="N475" s="5" t="n">
+      <x:c r="N475" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O475" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:15">
       <x:c r="A476" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B476" s="3" t="s">
         <x:v>1678</x:v>
       </x:c>
       <x:c r="C476" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D476" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E476" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F476" s="3" t="s">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="G476" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H476" s="3" t="s">
         <x:v>1683</x:v>
       </x:c>
       <x:c r="I476" s="3" t="s">
         <x:v>1684</x:v>
       </x:c>
-      <x:c r="J476" s="4" t="n">
+      <x:c r="J476" s="4">
         <x:v>28212.54</x:v>
       </x:c>
-      <x:c r="K476" s="4" t="n">
+      <x:c r="K476" s="4">
         <x:v>28212.54</x:v>
       </x:c>
-      <x:c r="L476" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M476" s="4" t="n">
+      <x:c r="L476" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M476" s="4">
         <x:v>28212.49</x:v>
       </x:c>
-      <x:c r="N476" s="5" t="n">
+      <x:c r="N476" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O476" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:15">
       <x:c r="A477" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B477" s="3" t="s">
         <x:v>1685</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E477" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F477" s="3" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="G477" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H477" s="3" t="s">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="I477" s="3" t="s">
         <x:v>1688</x:v>
       </x:c>
-      <x:c r="J477" s="4" t="n">
+      <x:c r="J477" s="4">
         <x:v>28090.5</x:v>
       </x:c>
-      <x:c r="K477" s="4" t="n">
+      <x:c r="K477" s="4">
         <x:v>28090.5</x:v>
       </x:c>
-      <x:c r="L477" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M477" s="4" t="n">
+      <x:c r="L477" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M477" s="4">
         <x:v>28090.5</x:v>
       </x:c>
-      <x:c r="N477" s="5" t="n">
+      <x:c r="N477" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O477" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:15">
       <x:c r="A478" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B478" s="3" t="s">
         <x:v>1689</x:v>
       </x:c>
       <x:c r="C478" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D478" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E478" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F478" s="3" t="s">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="G478" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H478" s="3" t="s">
         <x:v>1691</x:v>
       </x:c>
       <x:c r="I478" s="3" t="s">
         <x:v>1692</x:v>
       </x:c>
-      <x:c r="J478" s="4" t="n">
+      <x:c r="J478" s="4">
         <x:v>40589.51</x:v>
       </x:c>
-      <x:c r="K478" s="4" t="n">
+      <x:c r="K478" s="4">
         <x:v>40589.51</x:v>
       </x:c>
-      <x:c r="L478" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M478" s="4" t="n">
+      <x:c r="L478" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M478" s="4">
         <x:v>40589.49</x:v>
       </x:c>
-      <x:c r="N478" s="5" t="n">
+      <x:c r="N478" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O478" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B479" s="3" t="s">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E479" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F479" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="G479" s="3" t="s">
-        <x:v>1220</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="H479" s="3" t="s">
         <x:v>1695</x:v>
       </x:c>
       <x:c r="I479" s="3" t="s">
         <x:v>1696</x:v>
       </x:c>
-      <x:c r="J479" s="4" t="n">
+      <x:c r="J479" s="4">
         <x:v>19542.63</x:v>
       </x:c>
-      <x:c r="K479" s="4" t="n">
+      <x:c r="K479" s="4">
         <x:v>19542.63</x:v>
       </x:c>
-      <x:c r="L479" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M479" s="4" t="n">
+      <x:c r="L479" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M479" s="4">
         <x:v>19542.65</x:v>
       </x:c>
-      <x:c r="N479" s="5" t="n">
+      <x:c r="N479" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O479" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:15">
       <x:c r="A480" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B480" s="3" t="s">
         <x:v>1697</x:v>
       </x:c>
       <x:c r="C480" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D480" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E480" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F480" s="3" t="s">
         <x:v>1698</x:v>
       </x:c>
       <x:c r="G480" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H480" s="3" t="s">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="I480" s="3" t="s">
         <x:v>1700</x:v>
       </x:c>
-      <x:c r="J480" s="4" t="n">
+      <x:c r="J480" s="4">
         <x:v>36544.47</x:v>
       </x:c>
-      <x:c r="K480" s="4" t="n">
+      <x:c r="K480" s="4">
         <x:v>36544.47</x:v>
       </x:c>
-      <x:c r="L480" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M480" s="4" t="n">
+      <x:c r="L480" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M480" s="4">
         <x:v>36544.46</x:v>
       </x:c>
-      <x:c r="N480" s="5" t="n">
+      <x:c r="N480" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O480" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:15">
       <x:c r="A481" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B481" s="3" t="s">
         <x:v>1701</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E481" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F481" s="3" t="s">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="G481" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H481" s="3" t="s">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="I481" s="3" t="s">
         <x:v>1704</x:v>
       </x:c>
-      <x:c r="J481" s="4" t="n">
+      <x:c r="J481" s="4">
         <x:v>45760.4</x:v>
       </x:c>
-      <x:c r="K481" s="4" t="n">
+      <x:c r="K481" s="4">
         <x:v>45760.4</x:v>
       </x:c>
-      <x:c r="L481" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M481" s="4" t="n">
+      <x:c r="L481" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M481" s="4">
         <x:v>45760.42</x:v>
       </x:c>
-      <x:c r="N481" s="5" t="n">
+      <x:c r="N481" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C482" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D482" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E482" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F482" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="G482" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H482" s="3" t="s">
         <x:v>1707</x:v>
       </x:c>
-      <x:c r="H482" s="3" t="s">
+      <x:c r="I482" s="3" t="s">
         <x:v>1708</x:v>
       </x:c>
-      <x:c r="I482" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>17</x:v>
+      <x:c r="J482" s="4">
+        <x:v>46489.01</x:v>
+      </x:c>
+      <x:c r="K482" s="4">
+        <x:v>46489.01</x:v>
+      </x:c>
+      <x:c r="L482" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M482" s="4">
+        <x:v>46488.99</x:v>
+      </x:c>
+      <x:c r="N482" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E483" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F483" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="G483" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="H483" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="I483" s="3" t="s">
         <x:v>1711</x:v>
       </x:c>
-      <x:c r="J483" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J483" s="4">
+        <x:v>38998.63</x:v>
+      </x:c>
+      <x:c r="K483" s="4">
+        <x:v>38998.63</x:v>
+      </x:c>
+      <x:c r="L483" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M483" s="4">
+        <x:v>38998.63</x:v>
+      </x:c>
+      <x:c r="N483" s="5">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="G484" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H484" s="3" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="I484" s="3" t="s">
         <x:v>1715</x:v>
       </x:c>
-      <x:c r="J484" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N484" s="5" t="n">
+      <x:c r="J484" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K484" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L484" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M484" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N484" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
         <x:v>1719</x:v>
       </x:c>
-      <x:c r="J485" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N485" s="5" t="n">
+      <x:c r="J485" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K485" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L485" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M485" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N485" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="G486" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H486" s="3" t="s">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="I486" s="3" t="s">
         <x:v>1723</x:v>
       </x:c>
-      <x:c r="J486" s="4" t="n">
+      <x:c r="J486" s="4">
         <x:v>43476.33</x:v>
       </x:c>
-      <x:c r="K486" s="4" t="n">
+      <x:c r="K486" s="4">
         <x:v>43476.33</x:v>
       </x:c>
-      <x:c r="L486" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M486" s="4" t="n">
+      <x:c r="L486" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M486" s="4">
         <x:v>43476.41</x:v>
       </x:c>
-      <x:c r="N486" s="5" t="n">
+      <x:c r="N486" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O486" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:15">
       <x:c r="A487" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B487" s="3" t="s">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E487" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F487" s="3" t="s">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="G487" s="3" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="H487" s="3" t="s">
         <x:v>1726</x:v>
       </x:c>
       <x:c r="I487" s="3" t="s">
         <x:v>1727</x:v>
       </x:c>
-      <x:c r="J487" s="4" t="n">
+      <x:c r="J487" s="4">
         <x:v>33807.34</x:v>
       </x:c>
-      <x:c r="K487" s="4" t="n">
+      <x:c r="K487" s="4">
         <x:v>33807.34</x:v>
       </x:c>
-      <x:c r="L487" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M487" s="4" t="n">
+      <x:c r="L487" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M487" s="4">
         <x:v>33807.36</x:v>
       </x:c>
-      <x:c r="N487" s="5" t="n">
+      <x:c r="N487" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O487" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:15">
       <x:c r="A488" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B488" s="3" t="s">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="C488" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D488" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E488" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F488" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="G488" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H488" s="3" t="s">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="I488" s="3" t="s">
         <x:v>1731</x:v>
       </x:c>
-      <x:c r="J488" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N488" s="5" t="n">
+      <x:c r="J488" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K488" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L488" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M488" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N488" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="G489" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H489" s="3" t="s">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="I489" s="3" t="s">
         <x:v>1735</x:v>
       </x:c>
-      <x:c r="J489" s="4" t="n">
+      <x:c r="J489" s="4">
         <x:v>23804.36</x:v>
       </x:c>
-      <x:c r="K489" s="4" t="n">
+      <x:c r="K489" s="4">
         <x:v>23804.36</x:v>
       </x:c>
-      <x:c r="L489" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M489" s="4" t="n">
+      <x:c r="L489" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M489" s="4">
         <x:v>23804.37</x:v>
       </x:c>
-      <x:c r="N489" s="5" t="n">
+      <x:c r="N489" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O489" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:15">
       <x:c r="A490" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B490" s="3" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C490" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D490" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E490" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F490" s="3" t="s">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="G490" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H490" s="3" t="s">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="I490" s="3" t="s">
         <x:v>1738</x:v>
       </x:c>
-      <x:c r="J490" s="4" t="n">
+      <x:c r="J490" s="4">
         <x:v>30176.35</x:v>
       </x:c>
-      <x:c r="K490" s="4" t="n">
+      <x:c r="K490" s="4">
         <x:v>30176.35</x:v>
       </x:c>
-      <x:c r="L490" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M490" s="4" t="n">
+      <x:c r="L490" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M490" s="4">
         <x:v>30176.37</x:v>
       </x:c>
-      <x:c r="N490" s="5" t="n">
+      <x:c r="N490" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="G491" s="3" t="s">
-        <x:v>1311</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H491" s="3" t="s">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="I491" s="3" t="s">
         <x:v>1742</x:v>
       </x:c>
-      <x:c r="J491" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J491" s="4">
+        <x:v>30636.2</x:v>
+      </x:c>
+      <x:c r="K491" s="4">
+        <x:v>30636.2</x:v>
+      </x:c>
+      <x:c r="L491" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M491" s="4">
+        <x:v>30636.23</x:v>
+      </x:c>
+      <x:c r="N491" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O491" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B492" s="3" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="C492" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D492" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E492" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F492" s="3" t="s">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="G492" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="H492" s="3" t="s">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="I492" s="3" t="s">
         <x:v>1746</x:v>
       </x:c>
-      <x:c r="J492" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="J492" s="4">
+        <x:v>43777.82</x:v>
+      </x:c>
+      <x:c r="K492" s="4">
+        <x:v>43777.82</x:v>
+      </x:c>
+      <x:c r="L492" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M492" s="4">
+        <x:v>43777.83</x:v>
+      </x:c>
+      <x:c r="N492" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O492" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B493" s="3" t="s">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E493" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F493" s="3" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="G493" s="3" t="s">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="H493" s="3" t="s">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="I493" s="3" t="s">
         <x:v>1751</x:v>
       </x:c>
-      <x:c r="J493" s="4" t="n">
+      <x:c r="J493" s="4">
         <x:v>43561.55</x:v>
       </x:c>
-      <x:c r="K493" s="4" t="n">
+      <x:c r="K493" s="4">
         <x:v>43561.55</x:v>
       </x:c>
-      <x:c r="L493" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M493" s="4" t="n">
+      <x:c r="L493" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M493" s="4">
         <x:v>43561.56</x:v>
       </x:c>
-      <x:c r="N493" s="5" t="n">
+      <x:c r="N493" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O493" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:15">
       <x:c r="A494" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B494" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C494" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D494" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E494" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F494" s="3" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="G494" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H494" s="3" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="I494" s="3" t="s">
         <x:v>1755</x:v>
       </x:c>
-      <x:c r="J494" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>20</x:v>
+      <x:c r="J494" s="4">
+        <x:v>29937.38</x:v>
+      </x:c>
+      <x:c r="K494" s="4">
+        <x:v>29937.38</x:v>
+      </x:c>
+      <x:c r="L494" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M494" s="4">
+        <x:v>29937.37</x:v>
+      </x:c>
+      <x:c r="N494" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O494" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B495" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E495" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F495" s="3" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="G495" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H495" s="3" t="s">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="I495" s="3" t="s">
         <x:v>1758</x:v>
       </x:c>
-      <x:c r="J495" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J495" s="4">
+        <x:v>36073.25</x:v>
+      </x:c>
+      <x:c r="K495" s="4">
+        <x:v>36073.25</x:v>
+      </x:c>
+      <x:c r="L495" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M495" s="4">
+        <x:v>36073.25</x:v>
+      </x:c>
+      <x:c r="N495" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O495" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B496" s="3" t="s">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="C496" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D496" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E496" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F496" s="3" t="s">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="G496" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H496" s="3" t="s">
         <x:v>1761</x:v>
       </x:c>
       <x:c r="I496" s="3" t="s">
         <x:v>1762</x:v>
       </x:c>
-      <x:c r="J496" s="4" t="n">
+      <x:c r="J496" s="4">
         <x:v>38092.33</x:v>
       </x:c>
-      <x:c r="K496" s="4" t="n">
+      <x:c r="K496" s="4">
         <x:v>38092.33</x:v>
       </x:c>
-      <x:c r="L496" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M496" s="4" t="n">
+      <x:c r="L496" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M496" s="4">
         <x:v>38092.32</x:v>
       </x:c>
-      <x:c r="N496" s="5" t="n">
+      <x:c r="N496" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O496" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:15">
       <x:c r="A497" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B497" s="3" t="s">
         <x:v>1763</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E497" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F497" s="3" t="s">
         <x:v>1764</x:v>
       </x:c>
       <x:c r="G497" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H497" s="3" t="s">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="I497" s="3" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="J497" s="4" t="n">
+      <x:c r="J497" s="4">
         <x:v>43931.83</x:v>
       </x:c>
-      <x:c r="K497" s="4" t="n">
+      <x:c r="K497" s="4">
         <x:v>43931.83</x:v>
       </x:c>
-      <x:c r="L497" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M497" s="4" t="n">
+      <x:c r="L497" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M497" s="4">
         <x:v>43931.86</x:v>
       </x:c>
-      <x:c r="N497" s="5" t="n">
+      <x:c r="N497" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O497" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:15">
       <x:c r="A498" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B498" s="3" t="s">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="C498" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D498" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E498" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F498" s="3" t="s">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="G498" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H498" s="3" t="s">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="I498" s="3" t="s">
         <x:v>1770</x:v>
       </x:c>
-      <x:c r="J498" s="4" t="n">
+      <x:c r="J498" s="4">
         <x:v>45997.87</x:v>
       </x:c>
-      <x:c r="K498" s="4" t="n">
+      <x:c r="K498" s="4">
         <x:v>45997.87</x:v>
       </x:c>
-      <x:c r="L498" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M498" s="4" t="n">
+      <x:c r="L498" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M498" s="4">
         <x:v>45997.86</x:v>
       </x:c>
-      <x:c r="N498" s="5" t="n">
+      <x:c r="N498" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O498" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:15">
       <x:c r="A499" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B499" s="3" t="s">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E499" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F499" s="3" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="G499" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H499" s="3" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="I499" s="3" t="s">
         <x:v>1774</x:v>
       </x:c>
-      <x:c r="J499" s="4" t="n">
+      <x:c r="J499" s="4">
         <x:v>38672.71</x:v>
       </x:c>
-      <x:c r="K499" s="4" t="n">
+      <x:c r="K499" s="4">
         <x:v>38672.71</x:v>
       </x:c>
-      <x:c r="L499" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M499" s="4" t="n">
+      <x:c r="L499" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M499" s="4">
         <x:v>38672.71</x:v>
       </x:c>
-      <x:c r="N499" s="5" t="n">
+      <x:c r="N499" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O499" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:15">
       <x:c r="A500" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B500" s="3" t="s">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="C500" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D500" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E500" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F500" s="3" t="s">
         <x:v>1776</x:v>
       </x:c>
       <x:c r="G500" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H500" s="3" t="s">
         <x:v>1777</x:v>
       </x:c>
       <x:c r="I500" s="3" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="J500" s="4" t="n">
+      <x:c r="J500" s="4">
         <x:v>31526.01</x:v>
       </x:c>
-      <x:c r="K500" s="4" t="n">
+      <x:c r="K500" s="4">
         <x:v>31526.01</x:v>
       </x:c>
-      <x:c r="L500" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M500" s="4" t="n">
+      <x:c r="L500" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M500" s="4">
         <x:v>31526</x:v>
       </x:c>
-      <x:c r="N500" s="5" t="n">
+      <x:c r="N500" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O500" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:15">
       <x:c r="A501" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B501" s="3" t="s">
         <x:v>1779</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E501" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F501" s="3" t="s">
         <x:v>1780</x:v>
       </x:c>
       <x:c r="G501" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H501" s="3" t="s">
         <x:v>1781</x:v>
       </x:c>
       <x:c r="I501" s="3" t="s">
         <x:v>1782</x:v>
       </x:c>
-      <x:c r="J501" s="4" t="n">
+      <x:c r="J501" s="4">
         <x:v>42747</x:v>
       </x:c>
-      <x:c r="K501" s="4" t="n">
+      <x:c r="K501" s="4">
         <x:v>42747</x:v>
       </x:c>
-      <x:c r="L501" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M501" s="4" t="n">
+      <x:c r="L501" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M501" s="4">
         <x:v>42746.97</x:v>
       </x:c>
-      <x:c r="N501" s="5" t="n">
+      <x:c r="N501" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O501" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:15">
       <x:c r="A502" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B502" s="3" t="s">
         <x:v>1783</x:v>
       </x:c>
       <x:c r="C502" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D502" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E502" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F502" s="3" t="s">
         <x:v>1784</x:v>
       </x:c>
       <x:c r="G502" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H502" s="3" t="s">
         <x:v>1785</x:v>
       </x:c>
       <x:c r="I502" s="3" t="s">
         <x:v>1786</x:v>
       </x:c>
-      <x:c r="J502" s="4" t="n">
+      <x:c r="J502" s="4">
         <x:v>37537.48</x:v>
       </x:c>
-      <x:c r="K502" s="4" t="n">
+      <x:c r="K502" s="4">
         <x:v>37537.48</x:v>
       </x:c>
-      <x:c r="L502" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M502" s="4" t="n">
+      <x:c r="L502" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M502" s="4">
         <x:v>37537.48</x:v>
       </x:c>
-      <x:c r="N502" s="5" t="n">
+      <x:c r="N502" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O502" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:15">
       <x:c r="A503" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B503" s="3" t="s">
         <x:v>1783</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E503" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F503" s="3" t="s">
         <x:v>1784</x:v>
       </x:c>
       <x:c r="G503" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H503" s="3" t="s">
         <x:v>1787</x:v>
       </x:c>
       <x:c r="I503" s="3" t="s">
         <x:v>1788</x:v>
       </x:c>
-      <x:c r="J503" s="4" t="n">
+      <x:c r="J503" s="4">
         <x:v>28892.58</x:v>
       </x:c>
-      <x:c r="K503" s="4" t="n">
+      <x:c r="K503" s="4">
         <x:v>28892.58</x:v>
       </x:c>
-      <x:c r="L503" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M503" s="4" t="n">
+      <x:c r="L503" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M503" s="4">
         <x:v>28892.6</x:v>
       </x:c>
-      <x:c r="N503" s="5" t="n">
+      <x:c r="N503" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O503" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:15">
       <x:c r="A504" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B504" s="3" t="s">
         <x:v>1789</x:v>
       </x:c>
       <x:c r="C504" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D504" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E504" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F504" s="3" t="s">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="G504" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H504" s="3" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="I504" s="3" t="s">
         <x:v>1792</x:v>
       </x:c>
-      <x:c r="J504" s="4" t="n">
+      <x:c r="J504" s="4">
         <x:v>26469.6</x:v>
       </x:c>
-      <x:c r="K504" s="4" t="n">
+      <x:c r="K504" s="4">
         <x:v>26469.6</x:v>
       </x:c>
-      <x:c r="L504" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M504" s="4" t="n">
+      <x:c r="L504" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M504" s="4">
         <x:v>26469.59</x:v>
       </x:c>
-      <x:c r="N504" s="5" t="n">
+      <x:c r="N504" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O504" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:15">
       <x:c r="A505" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B505" s="3" t="s">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E505" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F505" s="3" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="G505" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H505" s="3" t="s">
         <x:v>1794</x:v>
       </x:c>
-      <x:c r="G505" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H505" s="3" t="s">
+      <x:c r="I505" s="3" t="s">
         <x:v>1795</x:v>
       </x:c>
-      <x:c r="I505" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N505" s="5" t="n">
+      <x:c r="J505" s="4">
+        <x:v>29732.92</x:v>
+      </x:c>
+      <x:c r="K505" s="4">
+        <x:v>29732.92</x:v>
+      </x:c>
+      <x:c r="L505" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M505" s="4">
+        <x:v>29732.92</x:v>
+      </x:c>
+      <x:c r="N505" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O505" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:15">
       <x:c r="A506" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B506" s="3" t="s">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="C506" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D506" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E506" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F506" s="3" t="s">
-        <x:v>1066</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="G506" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H506" s="3" t="s">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="I506" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
-      <x:c r="J506" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N506" s="5" t="n">
+      <x:c r="J506" s="4">
+        <x:v>41356.39</x:v>
+      </x:c>
+      <x:c r="K506" s="4">
+        <x:v>41356.39</x:v>
+      </x:c>
+      <x:c r="L506" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M506" s="4">
+        <x:v>41356.37</x:v>
+      </x:c>
+      <x:c r="N506" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O506" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:15">
       <x:c r="A507" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B507" s="3" t="s">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E507" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F507" s="3" t="s">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="G507" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H507" s="3" t="s">
         <x:v>1801</x:v>
       </x:c>
       <x:c r="I507" s="3" t="s">
         <x:v>1802</x:v>
       </x:c>
-      <x:c r="J507" s="4" t="n">
+      <x:c r="J507" s="4">
         <x:v>19578.9</x:v>
       </x:c>
-      <x:c r="K507" s="4" t="n">
+      <x:c r="K507" s="4">
         <x:v>19578.9</x:v>
       </x:c>
-      <x:c r="L507" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M507" s="4" t="n">
+      <x:c r="L507" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M507" s="4">
         <x:v>19578.89</x:v>
       </x:c>
-      <x:c r="N507" s="5" t="n">
+      <x:c r="N507" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O507" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:15">
       <x:c r="A508" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B508" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="C508" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D508" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E508" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F508" s="3" t="s">
         <x:v>1804</x:v>
       </x:c>
       <x:c r="G508" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H508" s="3" t="s">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="I508" s="3" t="s">
         <x:v>1806</x:v>
       </x:c>
-      <x:c r="J508" s="4" t="n">
+      <x:c r="J508" s="4">
         <x:v>45832.21</x:v>
       </x:c>
-      <x:c r="K508" s="4" t="n">
+      <x:c r="K508" s="4">
         <x:v>45832.21</x:v>
       </x:c>
-      <x:c r="L508" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M508" s="4" t="n">
+      <x:c r="L508" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M508" s="4">
         <x:v>45832.2</x:v>
       </x:c>
-      <x:c r="N508" s="5" t="n">
+      <x:c r="N508" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O508" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:15">
       <x:c r="A509" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B509" s="3" t="s">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E509" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F509" s="3" t="s">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="G509" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H509" s="3" t="s">
         <x:v>1809</x:v>
       </x:c>
       <x:c r="I509" s="3" t="s">
         <x:v>1810</x:v>
       </x:c>
-      <x:c r="J509" s="4" t="n">
+      <x:c r="J509" s="4">
         <x:v>25829.48</x:v>
       </x:c>
-      <x:c r="K509" s="4" t="n">
+      <x:c r="K509" s="4">
         <x:v>25829.48</x:v>
       </x:c>
-      <x:c r="L509" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M509" s="4" t="n">
+      <x:c r="L509" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M509" s="4">
         <x:v>25829.49</x:v>
       </x:c>
-      <x:c r="N509" s="5" t="n">
+      <x:c r="N509" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O509" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:15">
       <x:c r="A510" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B510" s="3" t="s">
         <x:v>1811</x:v>
       </x:c>
       <x:c r="C510" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D510" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E510" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F510" s="3" t="s">
         <x:v>1812</x:v>
       </x:c>
       <x:c r="G510" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H510" s="3" t="s">
         <x:v>1813</x:v>
       </x:c>
       <x:c r="I510" s="3" t="s">
         <x:v>1814</x:v>
       </x:c>
-      <x:c r="J510" s="4" t="n">
+      <x:c r="J510" s="4">
         <x:v>45571.14</x:v>
       </x:c>
-      <x:c r="K510" s="4" t="n">
+      <x:c r="K510" s="4">
         <x:v>45571.14</x:v>
       </x:c>
-      <x:c r="L510" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M510" s="4" t="n">
+      <x:c r="L510" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M510" s="4">
         <x:v>45571.14</x:v>
       </x:c>
-      <x:c r="N510" s="5" t="n">
+      <x:c r="N510" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O510" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:15">
       <x:c r="A511" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B511" s="3" t="s">
         <x:v>1815</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E511" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F511" s="3" t="s">
         <x:v>1816</x:v>
       </x:c>
       <x:c r="G511" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H511" s="3" t="s">
         <x:v>1817</x:v>
       </x:c>
       <x:c r="I511" s="3" t="s">
         <x:v>1818</x:v>
       </x:c>
-      <x:c r="J511" s="4" t="n">
+      <x:c r="J511" s="4">
         <x:v>30135.63</x:v>
       </x:c>
-      <x:c r="K511" s="4" t="n">
+      <x:c r="K511" s="4">
         <x:v>30135.63</x:v>
       </x:c>
-      <x:c r="L511" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M511" s="4" t="n">
+      <x:c r="L511" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M511" s="4">
         <x:v>30135.62</x:v>
       </x:c>
-      <x:c r="N511" s="5" t="n">
+      <x:c r="N511" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O511" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:15">
       <x:c r="A512" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B512" s="3" t="s">
         <x:v>1819</x:v>
       </x:c>
       <x:c r="C512" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D512" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E512" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F512" s="3" t="s">
         <x:v>1820</x:v>
       </x:c>
       <x:c r="G512" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H512" s="3" t="s">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="I512" s="3" t="s">
         <x:v>1822</x:v>
       </x:c>
-      <x:c r="J512" s="4" t="n">
+      <x:c r="J512" s="4">
         <x:v>25355.64</x:v>
       </x:c>
-      <x:c r="K512" s="4" t="n">
+      <x:c r="K512" s="4">
         <x:v>25355.64</x:v>
       </x:c>
-      <x:c r="L512" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M512" s="4" t="n">
+      <x:c r="L512" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M512" s="4">
         <x:v>25355.64</x:v>
       </x:c>
-      <x:c r="N512" s="5" t="n">
+      <x:c r="N512" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O512" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:15">
       <x:c r="A513" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B513" s="3" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E513" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F513" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="G513" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H513" s="3" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="I513" s="3" t="s">
         <x:v>1826</x:v>
       </x:c>
-      <x:c r="J513" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="J513" s="4">
+        <x:v>44089.33</x:v>
+      </x:c>
+      <x:c r="K513" s="4">
+        <x:v>44089.33</x:v>
+      </x:c>
+      <x:c r="L513" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M513" s="4">
+        <x:v>44089.34</x:v>
+      </x:c>
+      <x:c r="N513" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O513" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="3" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="C514" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D514" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E514" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F514" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="G514" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H514" s="3" t="s">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="I514" s="3" t="s">
         <x:v>1828</x:v>
       </x:c>
-      <x:c r="J514" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="J514" s="4">
+        <x:v>38370.61</x:v>
+      </x:c>
+      <x:c r="K514" s="4">
+        <x:v>38370.61</x:v>
+      </x:c>
+      <x:c r="L514" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M514" s="4">
+        <x:v>38370.65</x:v>
+      </x:c>
+      <x:c r="N514" s="5">
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O514" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B515" s="3" t="s">
         <x:v>1829</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E515" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F515" s="3" t="s">
         <x:v>1830</x:v>
       </x:c>
       <x:c r="G515" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H515" s="3" t="s">
         <x:v>1831</x:v>
       </x:c>
       <x:c r="I515" s="3" t="s">
         <x:v>1832</x:v>
       </x:c>
-      <x:c r="J515" s="4" t="n">
+      <x:c r="J515" s="4">
         <x:v>36790.67</x:v>
       </x:c>
-      <x:c r="K515" s="4" t="n">
+      <x:c r="K515" s="4">
         <x:v>36790.67</x:v>
       </x:c>
-      <x:c r="L515" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M515" s="4" t="n">
+      <x:c r="L515" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M515" s="4">
         <x:v>36790.67</x:v>
       </x:c>
-      <x:c r="N515" s="5" t="n">
+      <x:c r="N515" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O515" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:15">
       <x:c r="A516" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B516" s="3" t="s">
         <x:v>1833</x:v>
       </x:c>
       <x:c r="C516" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D516" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E516" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F516" s="3" t="s">
         <x:v>1834</x:v>
       </x:c>
       <x:c r="G516" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="H516" s="3" t="s">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="I516" s="3" t="s">
         <x:v>1836</x:v>
       </x:c>
-      <x:c r="J516" s="4" t="n">
+      <x:c r="J516" s="4">
         <x:v>46003.36</x:v>
       </x:c>
-      <x:c r="K516" s="4" t="n">
+      <x:c r="K516" s="4">
         <x:v>46003.36</x:v>
       </x:c>
-      <x:c r="L516" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M516" s="4" t="n">
+      <x:c r="L516" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M516" s="4">
         <x:v>46003.38</x:v>
       </x:c>
-      <x:c r="N516" s="5" t="n">
+      <x:c r="N516" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O516" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:15">
       <x:c r="A517" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B517" s="3" t="s">
         <x:v>1837</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E517" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F517" s="3" t="s">
         <x:v>1838</x:v>
       </x:c>
       <x:c r="G517" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="H517" s="3" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="I517" s="3" t="s">
         <x:v>1840</x:v>
       </x:c>
-      <x:c r="J517" s="4" t="n">
+      <x:c r="J517" s="4">
         <x:v>20309.95</x:v>
       </x:c>
-      <x:c r="K517" s="4" t="n">
+      <x:c r="K517" s="4">
         <x:v>20309.95</x:v>
       </x:c>
-      <x:c r="L517" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M517" s="4" t="n">
+      <x:c r="L517" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M517" s="4">
         <x:v>20309.96</x:v>
       </x:c>
-      <x:c r="N517" s="5" t="n">
+      <x:c r="N517" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O517" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:15">
       <x:c r="A518" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B518" s="3" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="C518" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D518" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E518" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F518" s="3" t="s">
         <x:v>1842</x:v>
       </x:c>
       <x:c r="G518" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H518" s="3" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="I518" s="3" t="s">
         <x:v>1844</x:v>
       </x:c>
-      <x:c r="J518" s="4" t="n">
+      <x:c r="J518" s="4">
         <x:v>44886.91</x:v>
       </x:c>
-      <x:c r="K518" s="4" t="n">
+      <x:c r="K518" s="4">
         <x:v>44886.91</x:v>
       </x:c>
-      <x:c r="L518" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M518" s="4" t="n">
+      <x:c r="L518" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M518" s="4">
         <x:v>44886.9</x:v>
       </x:c>
-      <x:c r="N518" s="5" t="n">
+      <x:c r="N518" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O518" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B519" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G519" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H519" s="3" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="I519" s="3" t="s">
         <x:v>1848</x:v>
       </x:c>
-      <x:c r="J519" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="J519" s="4">
+        <x:v>18233.5</x:v>
+      </x:c>
+      <x:c r="K519" s="4">
+        <x:v>18233.5</x:v>
+      </x:c>
+      <x:c r="L519" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M519" s="4">
+        <x:v>18233.49</x:v>
+      </x:c>
+      <x:c r="N519" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G520" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H520" s="3" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="I520" s="3" t="s">
         <x:v>1850</x:v>
       </x:c>
-      <x:c r="J520" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J520" s="4">
+        <x:v>48593.2</x:v>
+      </x:c>
+      <x:c r="K520" s="4">
+        <x:v>48593.2</x:v>
+      </x:c>
+      <x:c r="L520" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M520" s="4">
+        <x:v>48593.18</x:v>
+      </x:c>
+      <x:c r="N520" s="5">
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O520" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B521" s="3" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="G521" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H521" s="3" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="I521" s="3" t="s">
         <x:v>1854</x:v>
       </x:c>
-      <x:c r="J521" s="4" t="n">
+      <x:c r="J521" s="4">
         <x:v>45953.69</x:v>
       </x:c>
-      <x:c r="K521" s="4" t="n">
+      <x:c r="K521" s="4">
         <x:v>45953.69</x:v>
       </x:c>
-      <x:c r="L521" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M521" s="4" t="n">
+      <x:c r="L521" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M521" s="4">
         <x:v>45953.69</x:v>
       </x:c>
-      <x:c r="N521" s="5" t="n">
+      <x:c r="N521" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O521" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:15">
       <x:c r="A522" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B522" s="3" t="s">
         <x:v>1855</x:v>
       </x:c>
       <x:c r="C522" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D522" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E522" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F522" s="3" t="s">
         <x:v>1856</x:v>
       </x:c>
       <x:c r="G522" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H522" s="3" t="s">
         <x:v>1857</x:v>
       </x:c>
       <x:c r="I522" s="3" t="s">
         <x:v>1858</x:v>
       </x:c>
-      <x:c r="J522" s="4" t="n">
+      <x:c r="J522" s="4">
         <x:v>29606</x:v>
       </x:c>
-      <x:c r="K522" s="4" t="n">
+      <x:c r="K522" s="4">
         <x:v>29606</x:v>
       </x:c>
-      <x:c r="L522" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M522" s="4" t="n">
+      <x:c r="L522" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M522" s="4">
         <x:v>29605.99</x:v>
       </x:c>
-      <x:c r="N522" s="5" t="n">
+      <x:c r="N522" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O522" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:15">
       <x:c r="A523" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B523" s="3" t="s">
         <x:v>1859</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E523" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F523" s="3" t="s">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="G523" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H523" s="3" t="s">
         <x:v>1861</x:v>
       </x:c>
       <x:c r="I523" s="3" t="s">
         <x:v>1862</x:v>
       </x:c>
-      <x:c r="J523" s="4" t="n">
+      <x:c r="J523" s="4">
         <x:v>43541.58</x:v>
       </x:c>
-      <x:c r="K523" s="4" t="n">
+      <x:c r="K523" s="4">
         <x:v>43541.58</x:v>
       </x:c>
-      <x:c r="L523" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M523" s="4" t="n">
+      <x:c r="L523" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M523" s="4">
         <x:v>43541.57</x:v>
       </x:c>
-      <x:c r="N523" s="5" t="n">
+      <x:c r="N523" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O523" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:15">
       <x:c r="A524" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B524" s="3" t="s">
         <x:v>1863</x:v>
       </x:c>
       <x:c r="C524" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D524" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E524" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F524" s="3" t="s">
         <x:v>1864</x:v>
       </x:c>
       <x:c r="G524" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H524" s="3" t="s">
         <x:v>1865</x:v>
       </x:c>
       <x:c r="I524" s="3" t="s">
         <x:v>1866</x:v>
       </x:c>
-      <x:c r="J524" s="4" t="n">
+      <x:c r="J524" s="4">
         <x:v>43165.34</x:v>
       </x:c>
-      <x:c r="K524" s="4" t="n">
+      <x:c r="K524" s="4">
         <x:v>43165.34</x:v>
       </x:c>
-      <x:c r="L524" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M524" s="4" t="n">
+      <x:c r="L524" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M524" s="4">
         <x:v>43165.35</x:v>
       </x:c>
-      <x:c r="N524" s="5" t="n">
+      <x:c r="N524" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O524" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:15">
       <x:c r="A525" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B525" s="3" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E525" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F525" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="G525" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H525" s="3" t="s">
         <x:v>1869</x:v>
       </x:c>
       <x:c r="I525" s="3" t="s">
         <x:v>1870</x:v>
       </x:c>
-      <x:c r="J525" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J525" s="4">
+        <x:v>35552.73</x:v>
+      </x:c>
+      <x:c r="K525" s="4">
+        <x:v>35552.73</x:v>
+      </x:c>
+      <x:c r="L525" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M525" s="4">
+        <x:v>35552.73</x:v>
+      </x:c>
+      <x:c r="N525" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O525" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:15">
       <x:c r="A526" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B526" s="3" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="C526" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D526" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E526" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F526" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="G526" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H526" s="3" t="s">
         <x:v>1871</x:v>
       </x:c>
       <x:c r="I526" s="3" t="s">
         <x:v>1872</x:v>
       </x:c>
-      <x:c r="J526" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J526" s="4">
+        <x:v>11775.23</x:v>
+      </x:c>
+      <x:c r="K526" s="4">
+        <x:v>11775.23</x:v>
+      </x:c>
+      <x:c r="L526" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M526" s="4">
+        <x:v>11775.23</x:v>
+      </x:c>
+      <x:c r="N526" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O526" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B527" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E527" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F527" s="3" t="s">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="G527" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H527" s="3" t="s">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="I527" s="3" t="s">
         <x:v>1876</x:v>
       </x:c>
-      <x:c r="J527" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>22</x:v>
+      <x:c r="J527" s="4">
+        <x:v>30265.15</x:v>
+      </x:c>
+      <x:c r="K527" s="4">
+        <x:v>30265.15</x:v>
+      </x:c>
+      <x:c r="L527" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M527" s="4">
+        <x:v>30265.15</x:v>
+      </x:c>
+      <x:c r="N527" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O527" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B528" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="C528" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D528" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E528" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F528" s="3" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="G528" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H528" s="3" t="s">
         <x:v>1878</x:v>
       </x:c>
       <x:c r="I528" s="3" t="s">
         <x:v>1879</x:v>
       </x:c>
-      <x:c r="J528" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="J528" s="4">
+        <x:v>40175.68</x:v>
+      </x:c>
+      <x:c r="K528" s="4">
+        <x:v>40175.68</x:v>
+      </x:c>
+      <x:c r="L528" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M528" s="4">
+        <x:v>40175.69</x:v>
+      </x:c>
+      <x:c r="N528" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O528" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B529" s="3" t="s">
         <x:v>1880</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E529" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F529" s="3" t="s">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G529" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H529" s="3" t="s">
         <x:v>1882</x:v>
       </x:c>
       <x:c r="I529" s="3" t="s">
         <x:v>1883</x:v>
       </x:c>
-      <x:c r="J529" s="4" t="n">
+      <x:c r="J529" s="4">
         <x:v>29998.34</x:v>
       </x:c>
-      <x:c r="K529" s="4" t="n">
+      <x:c r="K529" s="4">
         <x:v>29998.34</x:v>
       </x:c>
-      <x:c r="L529" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M529" s="4" t="n">
+      <x:c r="L529" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M529" s="4">
         <x:v>29998.34</x:v>
       </x:c>
-      <x:c r="N529" s="5" t="n">
+      <x:c r="N529" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O529" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:15">
       <x:c r="A530" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B530" s="3" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C530" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D530" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E530" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F530" s="3" t="s">
         <x:v>1885</x:v>
       </x:c>
       <x:c r="G530" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H530" s="3" t="s">
         <x:v>1886</x:v>
       </x:c>
       <x:c r="I530" s="3" t="s">
         <x:v>1887</x:v>
       </x:c>
-      <x:c r="J530" s="4" t="n">
+      <x:c r="J530" s="4">
         <x:v>36979.46</x:v>
       </x:c>
-      <x:c r="K530" s="4" t="n">
+      <x:c r="K530" s="4">
         <x:v>36979.46</x:v>
       </x:c>
-      <x:c r="L530" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M530" s="4" t="n">
+      <x:c r="L530" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M530" s="4">
         <x:v>36979.48</x:v>
       </x:c>
-      <x:c r="N530" s="5" t="n">
+      <x:c r="N530" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O530" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:15">
       <x:c r="A531" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B531" s="3" t="s">
         <x:v>1888</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E531" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F531" s="3" t="s">
         <x:v>1889</x:v>
       </x:c>
       <x:c r="G531" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H531" s="3" t="s">
         <x:v>1890</x:v>
       </x:c>
       <x:c r="I531" s="3" t="s">
         <x:v>1891</x:v>
       </x:c>
-      <x:c r="J531" s="4" t="n">
+      <x:c r="J531" s="4">
         <x:v>28118.75</x:v>
       </x:c>
-      <x:c r="K531" s="4" t="n">
+      <x:c r="K531" s="4">
         <x:v>28118.75</x:v>
       </x:c>
-      <x:c r="L531" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M531" s="4" t="n">
+      <x:c r="L531" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M531" s="4">
         <x:v>28118.75</x:v>
       </x:c>
-      <x:c r="N531" s="5" t="n">
+      <x:c r="N531" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O531" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:15">
       <x:c r="A532" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B532" s="3" t="s">
         <x:v>1892</x:v>
       </x:c>
       <x:c r="C532" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D532" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E532" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F532" s="3" t="s">
         <x:v>1893</x:v>
       </x:c>
       <x:c r="G532" s="3" t="s">
         <x:v>1894</x:v>
       </x:c>
       <x:c r="H532" s="3" t="s">
         <x:v>1895</x:v>
       </x:c>
       <x:c r="I532" s="3" t="s">
         <x:v>1896</x:v>
       </x:c>
-      <x:c r="J532" s="4" t="n">
+      <x:c r="J532" s="4">
         <x:v>38207.3</x:v>
       </x:c>
-      <x:c r="K532" s="4" t="n">
+      <x:c r="K532" s="4">
         <x:v>38207.3</x:v>
       </x:c>
-      <x:c r="L532" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M532" s="4" t="n">
+      <x:c r="L532" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M532" s="4">
         <x:v>38207.26</x:v>
       </x:c>
-      <x:c r="N532" s="5" t="n">
+      <x:c r="N532" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O532" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:15">
       <x:c r="A533" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B533" s="3" t="s">
         <x:v>1897</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E533" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F533" s="3" t="s">
         <x:v>1898</x:v>
       </x:c>
       <x:c r="G533" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H533" s="3" t="s">
         <x:v>1899</x:v>
       </x:c>
       <x:c r="I533" s="3" t="s">
         <x:v>1900</x:v>
       </x:c>
-      <x:c r="J533" s="4" t="n">
+      <x:c r="J533" s="4">
         <x:v>43955.72</x:v>
       </x:c>
-      <x:c r="K533" s="4" t="n">
+      <x:c r="K533" s="4">
         <x:v>43955.72</x:v>
       </x:c>
-      <x:c r="L533" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M533" s="4" t="n">
+      <x:c r="L533" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M533" s="4">
         <x:v>43955.74</x:v>
       </x:c>
-      <x:c r="N533" s="5" t="n">
+      <x:c r="N533" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O533" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:15">
       <x:c r="A534" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B534" s="3" t="s">
         <x:v>1901</x:v>
       </x:c>
       <x:c r="C534" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D534" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E534" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F534" s="3" t="s">
         <x:v>1902</x:v>
       </x:c>
       <x:c r="G534" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H534" s="3" t="s">
         <x:v>1903</x:v>
       </x:c>
       <x:c r="I534" s="3" t="s">
         <x:v>1904</x:v>
       </x:c>
-      <x:c r="J534" s="4" t="n">
+      <x:c r="J534" s="4">
         <x:v>40630.7</x:v>
       </x:c>
-      <x:c r="K534" s="4" t="n">
+      <x:c r="K534" s="4">
         <x:v>40630.7</x:v>
       </x:c>
-      <x:c r="L534" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M534" s="4" t="n">
+      <x:c r="L534" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M534" s="4">
         <x:v>40630.71</x:v>
       </x:c>
-      <x:c r="N534" s="5" t="n">
+      <x:c r="N534" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O534" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:15">
       <x:c r="A535" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B535" s="3" t="s">
         <x:v>1905</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E535" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F535" s="3" t="s">
         <x:v>1906</x:v>
       </x:c>
       <x:c r="G535" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H535" s="3" t="s">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="I535" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
-      <x:c r="J535" s="4" t="n">
+      <x:c r="J535" s="4">
         <x:v>37540.86</x:v>
       </x:c>
-      <x:c r="K535" s="4" t="n">
+      <x:c r="K535" s="4">
         <x:v>37540.86</x:v>
       </x:c>
-      <x:c r="L535" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M535" s="4" t="n">
+      <x:c r="L535" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M535" s="4">
         <x:v>37540.85</x:v>
       </x:c>
-      <x:c r="N535" s="5" t="n">
+      <x:c r="N535" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O535" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:15">
       <x:c r="A536" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B536" s="3" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="C536" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D536" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E536" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F536" s="3" t="s">
         <x:v>1910</x:v>
       </x:c>
       <x:c r="G536" s="3" t="s">
         <x:v>1911</x:v>
       </x:c>
       <x:c r="H536" s="3" t="s">
         <x:v>1912</x:v>
       </x:c>
       <x:c r="I536" s="3" t="s">
         <x:v>1913</x:v>
       </x:c>
-      <x:c r="J536" s="4" t="n">
+      <x:c r="J536" s="4">
         <x:v>30098.46</x:v>
       </x:c>
-      <x:c r="K536" s="4" t="n">
+      <x:c r="K536" s="4">
         <x:v>30098.46</x:v>
       </x:c>
-      <x:c r="L536" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M536" s="4" t="n">
+      <x:c r="L536" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M536" s="4">
         <x:v>30098.46</x:v>
       </x:c>
-      <x:c r="N536" s="5" t="n">
+      <x:c r="N536" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O536" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:15">
       <x:c r="A537" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B537" s="3" t="s">
         <x:v>1914</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E537" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F537" s="3" t="s">
         <x:v>1915</x:v>
       </x:c>
       <x:c r="G537" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H537" s="3" t="s">
         <x:v>1916</x:v>
       </x:c>
       <x:c r="I537" s="3" t="s">
         <x:v>1917</x:v>
       </x:c>
-      <x:c r="J537" s="4" t="n">
+      <x:c r="J537" s="4">
         <x:v>44914.11</x:v>
       </x:c>
-      <x:c r="K537" s="4" t="n">
+      <x:c r="K537" s="4">
         <x:v>44914.11</x:v>
       </x:c>
-      <x:c r="L537" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M537" s="4" t="n">
+      <x:c r="L537" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M537" s="4">
         <x:v>44914.13</x:v>
       </x:c>
-      <x:c r="N537" s="5" t="n">
+      <x:c r="N537" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O537" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:15">
       <x:c r="A538" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B538" s="3" t="s">
         <x:v>1918</x:v>
       </x:c>
       <x:c r="C538" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D538" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E538" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F538" s="3" t="s">
         <x:v>1919</x:v>
       </x:c>
       <x:c r="G538" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H538" s="3" t="s">
         <x:v>1920</x:v>
       </x:c>
       <x:c r="I538" s="3" t="s">
         <x:v>1921</x:v>
       </x:c>
-      <x:c r="J538" s="4" t="n">
+      <x:c r="J538" s="4">
         <x:v>34093.21</x:v>
       </x:c>
-      <x:c r="K538" s="4" t="n">
+      <x:c r="K538" s="4">
         <x:v>34093.21</x:v>
       </x:c>
-      <x:c r="L538" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M538" s="4" t="n">
+      <x:c r="L538" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M538" s="4">
         <x:v>34093.21</x:v>
       </x:c>
-      <x:c r="N538" s="5" t="n">
+      <x:c r="N538" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O538" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:15">
       <x:c r="A539" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B539" s="3" t="s">
         <x:v>1918</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E539" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F539" s="3" t="s">
         <x:v>1922</x:v>
       </x:c>
       <x:c r="G539" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H539" s="3" t="s">
         <x:v>1923</x:v>
       </x:c>
       <x:c r="I539" s="3" t="s">
         <x:v>1924</x:v>
       </x:c>
-      <x:c r="J539" s="4" t="n">
+      <x:c r="J539" s="4">
         <x:v>27089.56</x:v>
       </x:c>
-      <x:c r="K539" s="4" t="n">
+      <x:c r="K539" s="4">
         <x:v>27089.56</x:v>
       </x:c>
-      <x:c r="L539" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M539" s="4" t="n">
+      <x:c r="L539" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M539" s="4">
         <x:v>27089.59</x:v>
       </x:c>
-      <x:c r="N539" s="5" t="n">
+      <x:c r="N539" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O539" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:15">
       <x:c r="A540" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B540" s="3" t="s">
         <x:v>1925</x:v>
       </x:c>
       <x:c r="C540" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D540" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E540" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F540" s="3" t="s">
         <x:v>1926</x:v>
       </x:c>
       <x:c r="G540" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H540" s="3" t="s">
         <x:v>1927</x:v>
       </x:c>
       <x:c r="I540" s="3" t="s">
         <x:v>1928</x:v>
       </x:c>
-      <x:c r="J540" s="4" t="n">
+      <x:c r="J540" s="4">
         <x:v>37870.83</x:v>
       </x:c>
-      <x:c r="K540" s="4" t="n">
+      <x:c r="K540" s="4">
         <x:v>37870.83</x:v>
       </x:c>
-      <x:c r="L540" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M540" s="4" t="n">
+      <x:c r="L540" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M540" s="4">
         <x:v>37870.82</x:v>
       </x:c>
-      <x:c r="N540" s="5" t="n">
+      <x:c r="N540" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O540" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:15">
       <x:c r="A541" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B541" s="3" t="s">
         <x:v>1929</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E541" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F541" s="3" t="s">
         <x:v>1930</x:v>
       </x:c>
       <x:c r="G541" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H541" s="3" t="s">
         <x:v>1931</x:v>
       </x:c>
       <x:c r="I541" s="3" t="s">
         <x:v>1932</x:v>
       </x:c>
-      <x:c r="J541" s="4" t="n">
+      <x:c r="J541" s="4">
         <x:v>37425.5</x:v>
       </x:c>
-      <x:c r="K541" s="4" t="n">
+      <x:c r="K541" s="4">
         <x:v>37425.5</x:v>
       </x:c>
-      <x:c r="L541" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M541" s="4" t="n">
+      <x:c r="L541" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M541" s="4">
         <x:v>37425.51</x:v>
       </x:c>
-      <x:c r="N541" s="5" t="n">
+      <x:c r="N541" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O541" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:15">
       <x:c r="A542" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B542" s="3" t="s">
         <x:v>1933</x:v>
       </x:c>
       <x:c r="C542" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D542" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E542" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F542" s="3" t="s">
         <x:v>1934</x:v>
       </x:c>
       <x:c r="G542" s="3" t="s">
         <x:v>1935</x:v>
       </x:c>
       <x:c r="H542" s="3" t="s">
         <x:v>1936</x:v>
       </x:c>
       <x:c r="I542" s="3" t="s">
         <x:v>1937</x:v>
       </x:c>
-      <x:c r="J542" s="4" t="n">
+      <x:c r="J542" s="4">
         <x:v>40771.7</x:v>
       </x:c>
-      <x:c r="K542" s="4" t="n">
+      <x:c r="K542" s="4">
         <x:v>40771.7</x:v>
       </x:c>
-      <x:c r="L542" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M542" s="4" t="n">
+      <x:c r="L542" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M542" s="4">
         <x:v>40771.68</x:v>
       </x:c>
-      <x:c r="N542" s="5" t="n">
+      <x:c r="N542" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O542" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:15">
       <x:c r="A543" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B543" s="3" t="s">
         <x:v>1938</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E543" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F543" s="3" t="s">
         <x:v>1939</x:v>
       </x:c>
       <x:c r="G543" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H543" s="3" t="s">
         <x:v>1940</x:v>
       </x:c>
       <x:c r="I543" s="3" t="s">
         <x:v>1941</x:v>
       </x:c>
-      <x:c r="J543" s="4" t="n">
+      <x:c r="J543" s="4">
         <x:v>46407.99</x:v>
       </x:c>
-      <x:c r="K543" s="4" t="n">
+      <x:c r="K543" s="4">
         <x:v>46407.99</x:v>
       </x:c>
-      <x:c r="L543" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M543" s="4" t="n">
+      <x:c r="L543" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M543" s="4">
         <x:v>46407.98</x:v>
       </x:c>
-      <x:c r="N543" s="5" t="n">
+      <x:c r="N543" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O543" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:15">
       <x:c r="A544" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B544" s="3" t="s">
         <x:v>1942</x:v>
       </x:c>
       <x:c r="C544" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D544" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E544" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F544" s="3" t="s">
         <x:v>1943</x:v>
       </x:c>
       <x:c r="G544" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H544" s="3" t="s">
         <x:v>1944</x:v>
       </x:c>
       <x:c r="I544" s="3" t="s">
         <x:v>1945</x:v>
       </x:c>
-      <x:c r="J544" s="4" t="n">
+      <x:c r="J544" s="4">
         <x:v>28838.1</x:v>
       </x:c>
-      <x:c r="K544" s="4" t="n">
+      <x:c r="K544" s="4">
         <x:v>28838.1</x:v>
       </x:c>
-      <x:c r="L544" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M544" s="4" t="n">
+      <x:c r="L544" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M544" s="4">
         <x:v>28838.09</x:v>
       </x:c>
-      <x:c r="N544" s="5" t="n">
+      <x:c r="N544" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O544" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:15">
       <x:c r="A545" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B545" s="3" t="s">
         <x:v>1946</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E545" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F545" s="3" t="s">
         <x:v>1947</x:v>
       </x:c>
       <x:c r="G545" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H545" s="3" t="s">
         <x:v>1948</x:v>
       </x:c>
       <x:c r="I545" s="3" t="s">
         <x:v>1949</x:v>
       </x:c>
-      <x:c r="J545" s="4" t="n">
+      <x:c r="J545" s="4">
         <x:v>26194.43</x:v>
       </x:c>
-      <x:c r="K545" s="4" t="n">
+      <x:c r="K545" s="4">
         <x:v>26194.43</x:v>
       </x:c>
-      <x:c r="L545" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M545" s="4" t="n">
+      <x:c r="L545" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M545" s="4">
         <x:v>26194.42</x:v>
       </x:c>
-      <x:c r="N545" s="5" t="n">
+      <x:c r="N545" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O545" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:15">
       <x:c r="A546" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B546" s="3" t="s">
         <x:v>1950</x:v>
       </x:c>
       <x:c r="C546" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D546" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E546" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F546" s="3" t="s">
         <x:v>1951</x:v>
       </x:c>
       <x:c r="G546" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H546" s="3" t="s">
         <x:v>1952</x:v>
       </x:c>
       <x:c r="I546" s="3" t="s">
         <x:v>1953</x:v>
       </x:c>
-      <x:c r="J546" s="4" t="n">
+      <x:c r="J546" s="4">
         <x:v>27347.8</x:v>
       </x:c>
-      <x:c r="K546" s="4" t="n">
+      <x:c r="K546" s="4">
         <x:v>27347.8</x:v>
       </x:c>
-      <x:c r="L546" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M546" s="4" t="n">
+      <x:c r="L546" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M546" s="4">
         <x:v>27347.82</x:v>
       </x:c>
-      <x:c r="N546" s="5" t="n">
+      <x:c r="N546" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O546" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:15">
       <x:c r="A547" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B547" s="3" t="s">
         <x:v>1954</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E547" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F547" s="3" t="s">
         <x:v>1955</x:v>
       </x:c>
       <x:c r="G547" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H547" s="3" t="s">
         <x:v>1956</x:v>
       </x:c>
       <x:c r="I547" s="3" t="s">
         <x:v>1957</x:v>
       </x:c>
-      <x:c r="J547" s="4" t="n">
+      <x:c r="J547" s="4">
         <x:v>46010.78</x:v>
       </x:c>
-      <x:c r="K547" s="4" t="n">
+      <x:c r="K547" s="4">
         <x:v>46010.78</x:v>
       </x:c>
-      <x:c r="L547" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M547" s="4" t="n">
+      <x:c r="L547" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M547" s="4">
         <x:v>46010.79</x:v>
       </x:c>
-      <x:c r="N547" s="5" t="n">
+      <x:c r="N547" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O547" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:15">
       <x:c r="A548" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B548" s="3" t="s">
         <x:v>1958</x:v>
       </x:c>
       <x:c r="C548" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D548" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E548" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F548" s="3" t="s">
         <x:v>1959</x:v>
       </x:c>
       <x:c r="G548" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H548" s="3" t="s">
         <x:v>1960</x:v>
       </x:c>
       <x:c r="I548" s="3" t="s">
         <x:v>1961</x:v>
       </x:c>
-      <x:c r="J548" s="4" t="n">
+      <x:c r="J548" s="4">
         <x:v>30121.85</x:v>
       </x:c>
-      <x:c r="K548" s="4" t="n">
+      <x:c r="K548" s="4">
         <x:v>30121.85</x:v>
       </x:c>
-      <x:c r="L548" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M548" s="4" t="n">
+      <x:c r="L548" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M548" s="4">
         <x:v>30121.86</x:v>
       </x:c>
-      <x:c r="N548" s="5" t="n">
+      <x:c r="N548" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O548" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:15">
       <x:c r="A549" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B549" s="3" t="s">
         <x:v>1962</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E549" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F549" s="3" t="s">
         <x:v>1963</x:v>
       </x:c>
       <x:c r="G549" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H549" s="3" t="s">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="I549" s="3" t="s">
         <x:v>1965</x:v>
       </x:c>
-      <x:c r="J549" s="4" t="n">
+      <x:c r="J549" s="4">
         <x:v>45375.28</x:v>
       </x:c>
-      <x:c r="K549" s="4" t="n">
+      <x:c r="K549" s="4">
         <x:v>45375.28</x:v>
       </x:c>
-      <x:c r="L549" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M549" s="4" t="n">
+      <x:c r="L549" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M549" s="4">
         <x:v>45375.27</x:v>
       </x:c>
-      <x:c r="N549" s="5" t="n">
+      <x:c r="N549" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O549" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:15">
       <x:c r="A550" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B550" s="3" t="s">
         <x:v>1962</x:v>
       </x:c>
       <x:c r="C550" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D550" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E550" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F550" s="3" t="s">
         <x:v>1959</x:v>
       </x:c>
       <x:c r="G550" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H550" s="3" t="s">
         <x:v>1966</x:v>
       </x:c>
       <x:c r="I550" s="3" t="s">
         <x:v>1967</x:v>
       </x:c>
-      <x:c r="J550" s="4" t="n">
+      <x:c r="J550" s="4">
         <x:v>30641.43</x:v>
       </x:c>
-      <x:c r="K550" s="4" t="n">
+      <x:c r="K550" s="4">
         <x:v>30641.43</x:v>
       </x:c>
-      <x:c r="L550" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M550" s="4" t="n">
+      <x:c r="L550" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M550" s="4">
         <x:v>30641.43</x:v>
       </x:c>
-      <x:c r="N550" s="5" t="n">
+      <x:c r="N550" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O550" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:15">
       <x:c r="A551" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B551" s="3" t="s">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E551" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F551" s="3" t="s">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="G551" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H551" s="3" t="s">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="I551" s="3" t="s">
         <x:v>1971</x:v>
       </x:c>
-      <x:c r="J551" s="4" t="n">
+      <x:c r="J551" s="4">
         <x:v>45742.98</x:v>
       </x:c>
-      <x:c r="K551" s="4" t="n">
+      <x:c r="K551" s="4">
         <x:v>45742.98</x:v>
       </x:c>
-      <x:c r="L551" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M551" s="4" t="n">
+      <x:c r="L551" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M551" s="4">
         <x:v>45742.96</x:v>
       </x:c>
-      <x:c r="N551" s="5" t="n">
+      <x:c r="N551" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O551" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:15">
       <x:c r="A552" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B552" s="3" t="s">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="C552" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D552" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E552" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F552" s="3" t="s">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="G552" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H552" s="3" t="s">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="I552" s="3" t="s">
         <x:v>1975</x:v>
       </x:c>
-      <x:c r="J552" s="4" t="n">
+      <x:c r="J552" s="4">
         <x:v>42161.39</x:v>
       </x:c>
-      <x:c r="K552" s="4" t="n">
+      <x:c r="K552" s="4">
         <x:v>42161.39</x:v>
       </x:c>
-      <x:c r="L552" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M552" s="4" t="n">
+      <x:c r="L552" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M552" s="4">
         <x:v>42161.4</x:v>
       </x:c>
-      <x:c r="N552" s="5" t="n">
+      <x:c r="N552" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O552" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:15">
       <x:c r="A553" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B553" s="3" t="s">
         <x:v>1976</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E553" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F553" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G553" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H553" s="3" t="s">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="I553" s="3" t="s">
         <x:v>1979</x:v>
       </x:c>
-      <x:c r="J553" s="4" t="n">
+      <x:c r="J553" s="4">
         <x:v>42118.99</x:v>
       </x:c>
-      <x:c r="K553" s="4" t="n">
+      <x:c r="K553" s="4">
         <x:v>42118.99</x:v>
       </x:c>
-      <x:c r="L553" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M553" s="4" t="n">
+      <x:c r="L553" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M553" s="4">
         <x:v>42119</x:v>
       </x:c>
-      <x:c r="N553" s="5" t="n">
+      <x:c r="N553" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O553" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:15">
       <x:c r="A554" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B554" s="3" t="s">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="C554" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D554" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E554" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F554" s="3" t="s">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="G554" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H554" s="3" t="s">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="I554" s="3" t="s">
         <x:v>1983</x:v>
       </x:c>
-      <x:c r="J554" s="4" t="n">
+      <x:c r="J554" s="4">
         <x:v>45064.65</x:v>
       </x:c>
-      <x:c r="K554" s="4" t="n">
+      <x:c r="K554" s="4">
         <x:v>45064.65</x:v>
       </x:c>
-      <x:c r="L554" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M554" s="4" t="n">
+      <x:c r="L554" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M554" s="4">
         <x:v>45064.65</x:v>
       </x:c>
-      <x:c r="N554" s="5" t="n">
+      <x:c r="N554" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O554" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:15">
       <x:c r="A555" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B555" s="3" t="s">
         <x:v>1984</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E555" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F555" s="3" t="s">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="G555" s="3" t="s">
         <x:v>1986</x:v>
       </x:c>
       <x:c r="H555" s="3" t="s">
         <x:v>1987</x:v>
       </x:c>
       <x:c r="I555" s="3" t="s">
         <x:v>1988</x:v>
       </x:c>
-      <x:c r="J555" s="4" t="n">
+      <x:c r="J555" s="4">
         <x:v>30574.84</x:v>
       </x:c>
-      <x:c r="K555" s="4" t="n">
+      <x:c r="K555" s="4">
         <x:v>30574.84</x:v>
       </x:c>
-      <x:c r="L555" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M555" s="4" t="n">
+      <x:c r="L555" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M555" s="4">
         <x:v>30574.83</x:v>
       </x:c>
-      <x:c r="N555" s="5" t="n">
+      <x:c r="N555" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O555" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:15">
       <x:c r="A556" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B556" s="3" t="s">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="C556" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D556" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E556" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F556" s="3" t="s">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="G556" s="3" t="s">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="H556" s="3" t="s">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="I556" s="3" t="s">
         <x:v>1993</x:v>
       </x:c>
-      <x:c r="J556" s="4" t="n">
+      <x:c r="J556" s="4">
         <x:v>24538.73</x:v>
       </x:c>
-      <x:c r="K556" s="4" t="n">
+      <x:c r="K556" s="4">
         <x:v>24538.73</x:v>
       </x:c>
-      <x:c r="L556" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M556" s="4" t="n">
+      <x:c r="L556" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M556" s="4">
         <x:v>24538.75</x:v>
       </x:c>
-      <x:c r="N556" s="5" t="n">
+      <x:c r="N556" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O556" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:15">
       <x:c r="A557" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B557" s="3" t="s">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E557" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F557" s="3" t="s">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="G557" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H557" s="3" t="s">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="I557" s="3" t="s">
         <x:v>1997</x:v>
       </x:c>
-      <x:c r="J557" s="4" t="n">
+      <x:c r="J557" s="4">
         <x:v>24739.97</x:v>
       </x:c>
-      <x:c r="K557" s="4" t="n">
+      <x:c r="K557" s="4">
         <x:v>24739.97</x:v>
       </x:c>
-      <x:c r="L557" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M557" s="4" t="n">
+      <x:c r="L557" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M557" s="4">
         <x:v>24739.97</x:v>
       </x:c>
-      <x:c r="N557" s="5" t="n">
+      <x:c r="N557" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O557" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:15">
       <x:c r="A558" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B558" s="3" t="s">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="C558" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D558" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E558" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F558" s="3" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="G558" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H558" s="3" t="s">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="I558" s="3" t="s">
         <x:v>2001</x:v>
       </x:c>
-      <x:c r="J558" s="4" t="n">
+      <x:c r="J558" s="4">
         <x:v>26940.44</x:v>
       </x:c>
-      <x:c r="K558" s="4" t="n">
+      <x:c r="K558" s="4">
         <x:v>26940.44</x:v>
       </x:c>
-      <x:c r="L558" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M558" s="4" t="n">
+      <x:c r="L558" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M558" s="4">
         <x:v>26940.44</x:v>
       </x:c>
-      <x:c r="N558" s="5" t="n">
+      <x:c r="N558" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O558" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:15">
       <x:c r="A559" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B559" s="3" t="s">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E559" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F559" s="3" t="s">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="G559" s="3" t="s">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="H559" s="3" t="s">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="I559" s="3" t="s">
         <x:v>2006</x:v>
       </x:c>
-      <x:c r="J559" s="4" t="n">
+      <x:c r="J559" s="4">
         <x:v>45999.25</x:v>
       </x:c>
-      <x:c r="K559" s="4" t="n">
+      <x:c r="K559" s="4">
         <x:v>45999.25</x:v>
       </x:c>
-      <x:c r="L559" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M559" s="4" t="n">
+      <x:c r="L559" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M559" s="4">
         <x:v>45999.26</x:v>
       </x:c>
-      <x:c r="N559" s="5" t="n">
+      <x:c r="N559" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O559" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:15">
       <x:c r="A560" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B560" s="3" t="s">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="C560" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D560" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E560" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F560" s="3" t="s">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="G560" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H560" s="3" t="s">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="I560" s="3" t="s">
         <x:v>2010</x:v>
       </x:c>
-      <x:c r="J560" s="4" t="n">
+      <x:c r="J560" s="4">
         <x:v>48471.41</x:v>
       </x:c>
-      <x:c r="K560" s="4" t="n">
+      <x:c r="K560" s="4">
         <x:v>48471.41</x:v>
       </x:c>
-      <x:c r="L560" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M560" s="4" t="n">
+      <x:c r="L560" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M560" s="4">
         <x:v>48471.42</x:v>
       </x:c>
-      <x:c r="N560" s="5" t="n">
+      <x:c r="N560" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O560" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:15">
       <x:c r="A561" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B561" s="3" t="s">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E561" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F561" s="3" t="s">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="G561" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H561" s="3" t="s">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="I561" s="3" t="s">
         <x:v>2014</x:v>
       </x:c>
-      <x:c r="J561" s="4" t="n">
+      <x:c r="J561" s="4">
         <x:v>32237.82</x:v>
       </x:c>
-      <x:c r="K561" s="4" t="n">
+      <x:c r="K561" s="4">
         <x:v>32237.82</x:v>
       </x:c>
-      <x:c r="L561" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M561" s="4" t="n">
+      <x:c r="L561" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M561" s="4">
         <x:v>32237.81</x:v>
       </x:c>
-      <x:c r="N561" s="5" t="n">
+      <x:c r="N561" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O561" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:15">
       <x:c r="A562" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B562" s="3" t="s">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="C562" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D562" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E562" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F562" s="3" t="s">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="G562" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H562" s="3" t="s">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="I562" s="3" t="s">
         <x:v>2018</x:v>
       </x:c>
-      <x:c r="J562" s="4" t="n">
+      <x:c r="J562" s="4">
         <x:v>41823.56</x:v>
       </x:c>
-      <x:c r="K562" s="4" t="n">
+      <x:c r="K562" s="4">
         <x:v>41823.56</x:v>
       </x:c>
-      <x:c r="L562" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M562" s="4" t="n">
+      <x:c r="L562" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M562" s="4">
         <x:v>41823.56</x:v>
       </x:c>
-      <x:c r="N562" s="5" t="n">
+      <x:c r="N562" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O562" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:15">
       <x:c r="A563" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B563" s="3" t="s">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E563" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F563" s="3" t="s">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="G563" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H563" s="3" t="s">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="I563" s="3" t="s">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="J563" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N563" s="5" t="n">
+      <x:c r="J563" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K563" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L563" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M563" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N563" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O563" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:15">
       <x:c r="A564" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B564" s="3" t="s">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="C564" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D564" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E564" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F564" s="3" t="s">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="G564" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H564" s="3" t="s">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="I564" s="3" t="s">
         <x:v>2026</x:v>
       </x:c>
-      <x:c r="J564" s="4" t="n">
+      <x:c r="J564" s="4">
         <x:v>38691.95</x:v>
       </x:c>
-      <x:c r="K564" s="4" t="n">
+      <x:c r="K564" s="4">
         <x:v>38691.95</x:v>
       </x:c>
-      <x:c r="L564" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M564" s="4" t="n">
+      <x:c r="L564" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M564" s="4">
         <x:v>38691.95</x:v>
       </x:c>
-      <x:c r="N564" s="5" t="n">
+      <x:c r="N564" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O564" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:15">
       <x:c r="A565" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B565" s="3" t="s">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E565" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F565" s="3" t="s">
         <x:v>2028</x:v>
       </x:c>
       <x:c r="G565" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H565" s="3" t="s">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="I565" s="3" t="s">
         <x:v>2030</x:v>
       </x:c>
-      <x:c r="J565" s="4" t="n">
+      <x:c r="J565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
-      <x:c r="K565" s="4" t="n">
+      <x:c r="K565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
-      <x:c r="L565" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M565" s="4" t="n">
+      <x:c r="L565" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
-      <x:c r="N565" s="5" t="n">
+      <x:c r="N565" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O565" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:15">
       <x:c r="A566" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B566" s="3" t="s">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="C566" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D566" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E566" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F566" s="3" t="s">
         <x:v>2031</x:v>
       </x:c>
       <x:c r="G566" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H566" s="3" t="s">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="I566" s="3" t="s">
         <x:v>2033</x:v>
       </x:c>
-      <x:c r="J566" s="4" t="n">
+      <x:c r="J566" s="4">
         <x:v>48846.74</x:v>
       </x:c>
-      <x:c r="K566" s="4" t="n">
+      <x:c r="K566" s="4">
         <x:v>48846.74</x:v>
       </x:c>
-      <x:c r="L566" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M566" s="4" t="n">
+      <x:c r="L566" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M566" s="4">
         <x:v>48846.73</x:v>
       </x:c>
-      <x:c r="N566" s="5" t="n">
+      <x:c r="N566" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O566" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:15">
       <x:c r="A567" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B567" s="3" t="s">
         <x:v>2034</x:v>
       </x:c>
       <x:c r="C567" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E567" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F567" s="3" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="G567" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H567" s="3" t="s">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="I567" s="3" t="s">
         <x:v>2037</x:v>
       </x:c>
-      <x:c r="J567" s="4" t="n">
+      <x:c r="J567" s="4">
         <x:v>29625.28</x:v>
       </x:c>
-      <x:c r="K567" s="4" t="n">
+      <x:c r="K567" s="4">
         <x:v>29625.28</x:v>
       </x:c>
-      <x:c r="L567" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M567" s="4" t="n">
+      <x:c r="L567" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M567" s="4">
         <x:v>29625.28</x:v>
       </x:c>
-      <x:c r="N567" s="5" t="n">
+      <x:c r="N567" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O567" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:15">
       <x:c r="A568" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B568" s="3" t="s">
         <x:v>2038</x:v>
       </x:c>
       <x:c r="C568" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D568" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E568" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F568" s="3" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="G568" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H568" s="3" t="s">
         <x:v>2040</x:v>
       </x:c>
       <x:c r="I568" s="3" t="s">
         <x:v>2041</x:v>
       </x:c>
-      <x:c r="J568" s="4" t="n">
+      <x:c r="J568" s="4">
         <x:v>42393.52</x:v>
       </x:c>
-      <x:c r="K568" s="4" t="n">
+      <x:c r="K568" s="4">
         <x:v>42393.52</x:v>
       </x:c>
-      <x:c r="L568" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M568" s="4" t="n">
+      <x:c r="L568" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M568" s="4">
         <x:v>42393.51</x:v>
       </x:c>
-      <x:c r="N568" s="5" t="n">
+      <x:c r="N568" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O568" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:15">
       <x:c r="A569" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B569" s="3" t="s">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E569" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F569" s="3" t="s">
         <x:v>2043</x:v>
       </x:c>
       <x:c r="G569" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H569" s="3" t="s">
         <x:v>2044</x:v>
       </x:c>
       <x:c r="I569" s="3" t="s">
         <x:v>2045</x:v>
       </x:c>
-      <x:c r="J569" s="4" t="n">
+      <x:c r="J569" s="4">
         <x:v>28647.65</x:v>
       </x:c>
-      <x:c r="K569" s="4" t="n">
+      <x:c r="K569" s="4">
         <x:v>28647.65</x:v>
       </x:c>
-      <x:c r="L569" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M569" s="4" t="n">
+      <x:c r="L569" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M569" s="4">
         <x:v>28647.63</x:v>
       </x:c>
-      <x:c r="N569" s="5" t="n">
+      <x:c r="N569" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O569" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:15">
       <x:c r="A570" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B570" s="3" t="s">
         <x:v>2046</x:v>
       </x:c>
       <x:c r="C570" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D570" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E570" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F570" s="3" t="s">
         <x:v>2047</x:v>
       </x:c>
       <x:c r="G570" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H570" s="3" t="s">
         <x:v>2048</x:v>
       </x:c>
       <x:c r="I570" s="3" t="s">
         <x:v>2049</x:v>
       </x:c>
-      <x:c r="J570" s="4" t="n">
+      <x:c r="J570" s="4">
         <x:v>45874.76</x:v>
       </x:c>
-      <x:c r="K570" s="4" t="n">
+      <x:c r="K570" s="4">
         <x:v>45874.76</x:v>
       </x:c>
-      <x:c r="L570" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M570" s="4" t="n">
+      <x:c r="L570" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M570" s="4">
         <x:v>45874.74</x:v>
       </x:c>
-      <x:c r="N570" s="5" t="n">
+      <x:c r="N570" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O570" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:15">
       <x:c r="A571" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B571" s="3" t="s">
         <x:v>2050</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E571" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F571" s="3" t="s">
         <x:v>2051</x:v>
       </x:c>
       <x:c r="G571" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H571" s="3" t="s">
         <x:v>2052</x:v>
       </x:c>
       <x:c r="I571" s="3" t="s">
         <x:v>2053</x:v>
       </x:c>
-      <x:c r="J571" s="4" t="n">
+      <x:c r="J571" s="4">
         <x:v>30646.81</x:v>
       </x:c>
-      <x:c r="K571" s="4" t="n">
+      <x:c r="K571" s="4">
         <x:v>30646.81</x:v>
       </x:c>
-      <x:c r="L571" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M571" s="4" t="n">
+      <x:c r="L571" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M571" s="4">
         <x:v>30646.84</x:v>
       </x:c>
-      <x:c r="N571" s="5" t="n">
+      <x:c r="N571" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O571" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:15">
       <x:c r="A572" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B572" s="3" t="s">
         <x:v>2054</x:v>
       </x:c>
       <x:c r="C572" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D572" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E572" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F572" s="3" t="s">
         <x:v>2055</x:v>
       </x:c>
       <x:c r="G572" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H572" s="3" t="s">
         <x:v>2056</x:v>
       </x:c>
       <x:c r="I572" s="3" t="s">
         <x:v>2057</x:v>
       </x:c>
-      <x:c r="J572" s="4" t="n">
+      <x:c r="J572" s="4">
         <x:v>42706.83</x:v>
       </x:c>
-      <x:c r="K572" s="4" t="n">
+      <x:c r="K572" s="4">
         <x:v>42706.83</x:v>
       </x:c>
-      <x:c r="L572" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M572" s="4" t="n">
+      <x:c r="L572" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M572" s="4">
         <x:v>42706.85</x:v>
       </x:c>
-      <x:c r="N572" s="5" t="n">
+      <x:c r="N572" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O572" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:15">
       <x:c r="A573" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B573" s="3" t="s">
         <x:v>2058</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E573" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F573" s="3" t="s">
         <x:v>2059</x:v>
       </x:c>
       <x:c r="G573" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H573" s="3" t="s">
         <x:v>2060</x:v>
       </x:c>
       <x:c r="I573" s="3" t="s">
         <x:v>2061</x:v>
       </x:c>
-      <x:c r="J573" s="4" t="n">
+      <x:c r="J573" s="4">
         <x:v>29320.44</x:v>
       </x:c>
-      <x:c r="K573" s="4" t="n">
+      <x:c r="K573" s="4">
         <x:v>29320.44</x:v>
       </x:c>
-      <x:c r="L573" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M573" s="4" t="n">
+      <x:c r="L573" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M573" s="4">
         <x:v>29320.43</x:v>
       </x:c>
-      <x:c r="N573" s="5" t="n">
+      <x:c r="N573" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O573" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:15">
       <x:c r="A574" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B574" s="3" t="s">
         <x:v>2062</x:v>
       </x:c>
       <x:c r="C574" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D574" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E574" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F574" s="3" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="G574" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H574" s="3" t="s">
         <x:v>2064</x:v>
       </x:c>
       <x:c r="I574" s="3" t="s">
         <x:v>2065</x:v>
       </x:c>
-      <x:c r="J574" s="4" t="n">
+      <x:c r="J574" s="4">
         <x:v>50500.41</x:v>
       </x:c>
-      <x:c r="K574" s="4" t="n">
+      <x:c r="K574" s="4">
         <x:v>50500.41</x:v>
       </x:c>
-      <x:c r="L574" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M574" s="4" t="n">
+      <x:c r="L574" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M574" s="4">
         <x:v>50500.42</x:v>
       </x:c>
-      <x:c r="N574" s="5" t="n">
+      <x:c r="N574" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O574" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:15">
       <x:c r="A575" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B575" s="3" t="s">
         <x:v>2066</x:v>
       </x:c>
       <x:c r="C575" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E575" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F575" s="3" t="s">
         <x:v>2067</x:v>
       </x:c>
       <x:c r="G575" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H575" s="3" t="s">
         <x:v>2068</x:v>
       </x:c>
       <x:c r="I575" s="3" t="s">
         <x:v>2069</x:v>
       </x:c>
-      <x:c r="J575" s="4" t="n">
+      <x:c r="J575" s="4">
         <x:v>27118.65</x:v>
       </x:c>
-      <x:c r="K575" s="4" t="n">
+      <x:c r="K575" s="4">
         <x:v>27118.65</x:v>
       </x:c>
-      <x:c r="L575" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M575" s="4" t="n">
+      <x:c r="L575" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M575" s="4">
         <x:v>27118.65</x:v>
       </x:c>
-      <x:c r="N575" s="5" t="n">
+      <x:c r="N575" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O575" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:15">
       <x:c r="A576" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B576" s="3" t="s">
         <x:v>2070</x:v>
       </x:c>
       <x:c r="C576" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D576" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E576" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F576" s="3" t="s">
         <x:v>2071</x:v>
       </x:c>
       <x:c r="G576" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H576" s="3" t="s">
         <x:v>2072</x:v>
       </x:c>
       <x:c r="I576" s="3" t="s">
         <x:v>2073</x:v>
       </x:c>
-      <x:c r="J576" s="4" t="n">
+      <x:c r="J576" s="4">
         <x:v>45997.85</x:v>
       </x:c>
-      <x:c r="K576" s="4" t="n">
+      <x:c r="K576" s="4">
         <x:v>45997.85</x:v>
       </x:c>
-      <x:c r="L576" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M576" s="4" t="n">
+      <x:c r="L576" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M576" s="4">
         <x:v>45997.86</x:v>
       </x:c>
-      <x:c r="N576" s="5" t="n">
+      <x:c r="N576" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O576" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:15">
       <x:c r="A577" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B577" s="3" t="s">
         <x:v>2074</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E577" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F577" s="3" t="s">
         <x:v>2075</x:v>
       </x:c>
       <x:c r="G577" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H577" s="3" t="s">
         <x:v>2076</x:v>
       </x:c>
       <x:c r="I577" s="3" t="s">
         <x:v>2077</x:v>
       </x:c>
-      <x:c r="J577" s="4" t="n">
+      <x:c r="J577" s="4">
         <x:v>30623.96</x:v>
       </x:c>
-      <x:c r="K577" s="4" t="n">
+      <x:c r="K577" s="4">
         <x:v>30623.96</x:v>
       </x:c>
-      <x:c r="L577" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M577" s="4" t="n">
+      <x:c r="L577" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M577" s="4">
         <x:v>30623.98</x:v>
       </x:c>
-      <x:c r="N577" s="5" t="n">
+      <x:c r="N577" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O577" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:15">
       <x:c r="A578" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B578" s="3" t="s">
         <x:v>2078</x:v>
       </x:c>
       <x:c r="C578" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D578" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E578" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F578" s="3" t="s">
         <x:v>2079</x:v>
       </x:c>
       <x:c r="G578" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H578" s="3" t="s">
         <x:v>2080</x:v>
       </x:c>
       <x:c r="I578" s="3" t="s">
         <x:v>2081</x:v>
       </x:c>
-      <x:c r="J578" s="4" t="n">
+      <x:c r="J578" s="4">
         <x:v>30548.56</x:v>
       </x:c>
-      <x:c r="K578" s="4" t="n">
+      <x:c r="K578" s="4">
         <x:v>30548.56</x:v>
       </x:c>
-      <x:c r="L578" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M578" s="4" t="n">
+      <x:c r="L578" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M578" s="4">
         <x:v>30548.55</x:v>
       </x:c>
-      <x:c r="N578" s="5" t="n">
+      <x:c r="N578" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O578" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:15">
       <x:c r="A579" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B579" s="3" t="s">
         <x:v>2082</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E579" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F579" s="3" t="s">
         <x:v>2083</x:v>
       </x:c>
       <x:c r="G579" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H579" s="3" t="s">
         <x:v>2084</x:v>
       </x:c>
       <x:c r="I579" s="3" t="s">
         <x:v>2085</x:v>
       </x:c>
-      <x:c r="J579" s="4" t="n">
+      <x:c r="J579" s="4">
         <x:v>35370.68</x:v>
       </x:c>
-      <x:c r="K579" s="4" t="n">
+      <x:c r="K579" s="4">
         <x:v>35370.68</x:v>
       </x:c>
-      <x:c r="L579" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M579" s="4" t="n">
+      <x:c r="L579" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M579" s="4">
         <x:v>35370.7</x:v>
       </x:c>
-      <x:c r="N579" s="5" t="n">
+      <x:c r="N579" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O579" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:15">
       <x:c r="A580" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B580" s="3" t="s">
         <x:v>2086</x:v>
       </x:c>
       <x:c r="C580" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D580" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E580" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F580" s="3" t="s">
         <x:v>2087</x:v>
       </x:c>
       <x:c r="G580" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H580" s="3" t="s">
         <x:v>2088</x:v>
       </x:c>
       <x:c r="I580" s="3" t="s">
         <x:v>2089</x:v>
       </x:c>
-      <x:c r="J580" s="4" t="n">
+      <x:c r="J580" s="4">
         <x:v>24799.1</x:v>
       </x:c>
-      <x:c r="K580" s="4" t="n">
+      <x:c r="K580" s="4">
         <x:v>24799.1</x:v>
       </x:c>
-      <x:c r="L580" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M580" s="4" t="n">
+      <x:c r="L580" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M580" s="4">
         <x:v>24799.09</x:v>
       </x:c>
-      <x:c r="N580" s="5" t="n">
+      <x:c r="N580" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O580" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:15">
       <x:c r="A581" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B581" s="3" t="s">
         <x:v>2090</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E581" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F581" s="3" t="s">
         <x:v>2091</x:v>
       </x:c>
       <x:c r="G581" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H581" s="3" t="s">
         <x:v>2092</x:v>
       </x:c>
       <x:c r="I581" s="3" t="s">
         <x:v>2093</x:v>
       </x:c>
-      <x:c r="J581" s="4" t="n">
+      <x:c r="J581" s="4">
         <x:v>30520.87</x:v>
       </x:c>
-      <x:c r="K581" s="4" t="n">
+      <x:c r="K581" s="4">
         <x:v>30520.87</x:v>
       </x:c>
-      <x:c r="L581" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M581" s="4" t="n">
+      <x:c r="L581" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M581" s="4">
         <x:v>30520.85</x:v>
       </x:c>
-      <x:c r="N581" s="5" t="n">
+      <x:c r="N581" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O581" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:15">
       <x:c r="A582" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B582" s="3" t="s">
         <x:v>2094</x:v>
       </x:c>
       <x:c r="C582" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D582" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E582" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F582" s="3" t="s">
         <x:v>2095</x:v>
       </x:c>
       <x:c r="G582" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H582" s="3" t="s">
         <x:v>2096</x:v>
       </x:c>
       <x:c r="I582" s="3" t="s">
         <x:v>2097</x:v>
       </x:c>
-      <x:c r="J582" s="4" t="n">
+      <x:c r="J582" s="4">
         <x:v>49306.03</x:v>
       </x:c>
-      <x:c r="K582" s="4" t="n">
+      <x:c r="K582" s="4">
         <x:v>49306.03</x:v>
       </x:c>
-      <x:c r="L582" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M582" s="4" t="n">
+      <x:c r="L582" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M582" s="4">
         <x:v>49306.02</x:v>
       </x:c>
-      <x:c r="N582" s="5" t="n">
+      <x:c r="N582" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O582" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:15">
       <x:c r="A583" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B583" s="3" t="s">
         <x:v>2098</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E583" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F583" s="3" t="s">
         <x:v>2099</x:v>
       </x:c>
       <x:c r="G583" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H583" s="3" t="s">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="I583" s="3" t="s">
         <x:v>2101</x:v>
       </x:c>
-      <x:c r="J583" s="4" t="n">
+      <x:c r="J583" s="4">
         <x:v>30456.88</x:v>
       </x:c>
-      <x:c r="K583" s="4" t="n">
+      <x:c r="K583" s="4">
         <x:v>30456.88</x:v>
       </x:c>
-      <x:c r="L583" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M583" s="4" t="n">
+      <x:c r="L583" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M583" s="4">
         <x:v>30456.88</x:v>
       </x:c>
-      <x:c r="N583" s="5" t="n">
+      <x:c r="N583" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O583" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:15">
       <x:c r="A584" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B584" s="3" t="s">
         <x:v>2102</x:v>
       </x:c>
       <x:c r="C584" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D584" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E584" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F584" s="3" t="s">
         <x:v>2103</x:v>
       </x:c>
       <x:c r="G584" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H584" s="3" t="s">
         <x:v>2104</x:v>
       </x:c>
       <x:c r="I584" s="3" t="s">
         <x:v>2105</x:v>
       </x:c>
-      <x:c r="J584" s="4" t="n">
+      <x:c r="J584" s="4">
         <x:v>30236.91</x:v>
       </x:c>
-      <x:c r="K584" s="4" t="n">
+      <x:c r="K584" s="4">
         <x:v>30236.91</x:v>
       </x:c>
-      <x:c r="L584" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M584" s="4" t="n">
+      <x:c r="L584" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M584" s="4">
         <x:v>30236.91</x:v>
       </x:c>
-      <x:c r="N584" s="5" t="n">
+      <x:c r="N584" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O584" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:15">
       <x:c r="A585" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B585" s="3" t="s">
         <x:v>2106</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E585" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F585" s="3" t="s">
         <x:v>2107</x:v>
       </x:c>
       <x:c r="G585" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H585" s="3" t="s">
         <x:v>2108</x:v>
       </x:c>
       <x:c r="I585" s="3" t="s">
         <x:v>2109</x:v>
       </x:c>
-      <x:c r="J585" s="4" t="n">
+      <x:c r="J585" s="4">
         <x:v>30675.96</x:v>
       </x:c>
-      <x:c r="K585" s="4" t="n">
+      <x:c r="K585" s="4">
         <x:v>30675.96</x:v>
       </x:c>
-      <x:c r="L585" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M585" s="4" t="n">
+      <x:c r="L585" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M585" s="4">
         <x:v>30675.97</x:v>
       </x:c>
-      <x:c r="N585" s="5" t="n">
+      <x:c r="N585" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O585" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:15">
       <x:c r="A586" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B586" s="3" t="s">
         <x:v>2110</x:v>
       </x:c>
       <x:c r="C586" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D586" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E586" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F586" s="3" t="s">
         <x:v>2111</x:v>
       </x:c>
       <x:c r="G586" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H586" s="3" t="s">
         <x:v>2112</x:v>
       </x:c>
       <x:c r="I586" s="3" t="s">
         <x:v>2113</x:v>
       </x:c>
-      <x:c r="J586" s="4" t="n">
+      <x:c r="J586" s="4">
         <x:v>39177.46</x:v>
       </x:c>
-      <x:c r="K586" s="4" t="n">
+      <x:c r="K586" s="4">
         <x:v>39177.46</x:v>
       </x:c>
-      <x:c r="L586" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M586" s="4" t="n">
+      <x:c r="L586" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M586" s="4">
         <x:v>39177.44</x:v>
       </x:c>
-      <x:c r="N586" s="5" t="n">
+      <x:c r="N586" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O586" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:15">
       <x:c r="A587" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B587" s="3" t="s">
         <x:v>2114</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E587" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F587" s="3" t="s">
         <x:v>2115</x:v>
       </x:c>
       <x:c r="G587" s="3" t="s">
         <x:v>2116</x:v>
       </x:c>
       <x:c r="H587" s="3" t="s">
         <x:v>2117</x:v>
       </x:c>
       <x:c r="I587" s="3" t="s">
         <x:v>2118</x:v>
       </x:c>
-      <x:c r="J587" s="4" t="n">
+      <x:c r="J587" s="4">
         <x:v>24953.73</x:v>
       </x:c>
-      <x:c r="K587" s="4" t="n">
+      <x:c r="K587" s="4">
         <x:v>24953.73</x:v>
       </x:c>
-      <x:c r="L587" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M587" s="4" t="n">
+      <x:c r="L587" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M587" s="4">
         <x:v>24953.72</x:v>
       </x:c>
-      <x:c r="N587" s="5" t="n">
+      <x:c r="N587" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O587" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:15">
       <x:c r="A588" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B588" s="3" t="s">
         <x:v>2119</x:v>
       </x:c>
       <x:c r="C588" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D588" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E588" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F588" s="3" t="s">
         <x:v>2120</x:v>
       </x:c>
       <x:c r="G588" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H588" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="I588" s="3" t="s">
         <x:v>2122</x:v>
       </x:c>
-      <x:c r="J588" s="4" t="n">
+      <x:c r="J588" s="4">
         <x:v>37376.49</x:v>
       </x:c>
-      <x:c r="K588" s="4" t="n">
+      <x:c r="K588" s="4">
         <x:v>37376.49</x:v>
       </x:c>
-      <x:c r="L588" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M588" s="4" t="n">
+      <x:c r="L588" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M588" s="4">
         <x:v>37376.49</x:v>
       </x:c>
-      <x:c r="N588" s="5" t="n">
+      <x:c r="N588" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O588" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:15">
       <x:c r="A589" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B589" s="3" t="s">
         <x:v>2123</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E589" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F589" s="3" t="s">
         <x:v>2124</x:v>
       </x:c>
       <x:c r="G589" s="3" t="s">
         <x:v>2125</x:v>
       </x:c>
       <x:c r="H589" s="3" t="s">
         <x:v>2126</x:v>
       </x:c>
       <x:c r="I589" s="3" t="s">
         <x:v>2127</x:v>
       </x:c>
-      <x:c r="J589" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N589" s="5" t="n">
+      <x:c r="J589" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K589" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L589" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M589" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N589" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O589" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:15">
       <x:c r="A590" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B590" s="3" t="s">
         <x:v>2128</x:v>
       </x:c>
       <x:c r="C590" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D590" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E590" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F590" s="3" t="s">
         <x:v>2129</x:v>
       </x:c>
       <x:c r="G590" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H590" s="3" t="s">
         <x:v>2130</x:v>
       </x:c>
       <x:c r="I590" s="3" t="s">
         <x:v>2131</x:v>
       </x:c>
-      <x:c r="J590" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N590" s="5" t="n">
+      <x:c r="J590" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K590" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L590" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M590" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N590" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O590" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:15">
       <x:c r="A591" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B591" s="3" t="s">
         <x:v>2132</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E591" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F591" s="3" t="s">
         <x:v>2133</x:v>
       </x:c>
       <x:c r="G591" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H591" s="3" t="s">
         <x:v>2134</x:v>
       </x:c>
       <x:c r="I591" s="3" t="s">
         <x:v>2135</x:v>
       </x:c>
-      <x:c r="J591" s="4" t="n">
+      <x:c r="J591" s="4">
         <x:v>28686.56</x:v>
       </x:c>
-      <x:c r="K591" s="4" t="n">
+      <x:c r="K591" s="4">
         <x:v>28686.56</x:v>
       </x:c>
-      <x:c r="L591" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M591" s="4" t="n">
+      <x:c r="L591" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M591" s="4">
         <x:v>28686.54</x:v>
       </x:c>
-      <x:c r="N591" s="5" t="n">
+      <x:c r="N591" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O591" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:15">
       <x:c r="A592" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B592" s="3" t="s">
         <x:v>2136</x:v>
       </x:c>
       <x:c r="C592" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D592" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E592" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F592" s="3" t="s">
         <x:v>2137</x:v>
       </x:c>
       <x:c r="G592" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H592" s="3" t="s">
         <x:v>2138</x:v>
       </x:c>
       <x:c r="I592" s="3" t="s">
         <x:v>2139</x:v>
       </x:c>
-      <x:c r="J592" s="4" t="n">
+      <x:c r="J592" s="4">
         <x:v>37874.03</x:v>
       </x:c>
-      <x:c r="K592" s="4" t="n">
+      <x:c r="K592" s="4">
         <x:v>37874.03</x:v>
       </x:c>
-      <x:c r="L592" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M592" s="4" t="n">
+      <x:c r="L592" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M592" s="4">
         <x:v>37874.04</x:v>
       </x:c>
-      <x:c r="N592" s="5" t="n">
+      <x:c r="N592" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O592" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:15">
       <x:c r="A593" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B593" s="3" t="s">
         <x:v>2140</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E593" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F593" s="3" t="s">
         <x:v>2141</x:v>
       </x:c>
       <x:c r="G593" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H593" s="3" t="s">
         <x:v>2142</x:v>
       </x:c>
       <x:c r="I593" s="3" t="s">
         <x:v>2143</x:v>
       </x:c>
-      <x:c r="J593" s="4" t="n">
+      <x:c r="J593" s="4">
         <x:v>23228.45</x:v>
       </x:c>
-      <x:c r="K593" s="4" t="n">
+      <x:c r="K593" s="4">
         <x:v>23228.45</x:v>
       </x:c>
-      <x:c r="L593" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M593" s="4" t="n">
+      <x:c r="L593" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M593" s="4">
         <x:v>23228.46</x:v>
       </x:c>
-      <x:c r="N593" s="5" t="n">
+      <x:c r="N593" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O593" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:15">
       <x:c r="A594" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B594" s="3" t="s">
         <x:v>2144</x:v>
       </x:c>
       <x:c r="C594" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D594" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E594" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F594" s="3" t="s">
         <x:v>2145</x:v>
       </x:c>
       <x:c r="G594" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H594" s="3" t="s">
         <x:v>2146</x:v>
       </x:c>
       <x:c r="I594" s="3" t="s">
         <x:v>2147</x:v>
       </x:c>
-      <x:c r="J594" s="4" t="n">
+      <x:c r="J594" s="4">
         <x:v>33126.46</x:v>
       </x:c>
-      <x:c r="K594" s="4" t="n">
+      <x:c r="K594" s="4">
         <x:v>33126.46</x:v>
       </x:c>
-      <x:c r="L594" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M594" s="4" t="n">
+      <x:c r="L594" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M594" s="4">
         <x:v>33126.46</x:v>
       </x:c>
-      <x:c r="N594" s="5" t="n">
+      <x:c r="N594" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O594" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:15">
       <x:c r="A595" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B595" s="3" t="s">
         <x:v>2148</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E595" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F595" s="3" t="s">
         <x:v>2149</x:v>
       </x:c>
       <x:c r="G595" s="3" t="s">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="H595" s="3" t="s">
         <x:v>2151</x:v>
       </x:c>
       <x:c r="I595" s="3" t="s">
         <x:v>2152</x:v>
       </x:c>
-      <x:c r="J595" s="4" t="n">
+      <x:c r="J595" s="4">
         <x:v>25701.05</x:v>
       </x:c>
-      <x:c r="K595" s="4" t="n">
+      <x:c r="K595" s="4">
         <x:v>25701.05</x:v>
       </x:c>
-      <x:c r="L595" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M595" s="4" t="n">
+      <x:c r="L595" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M595" s="4">
         <x:v>25701.06</x:v>
       </x:c>
-      <x:c r="N595" s="5" t="n">
+      <x:c r="N595" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O595" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:15">
       <x:c r="A596" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B596" s="3" t="s">
         <x:v>2153</x:v>
       </x:c>
       <x:c r="C596" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D596" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E596" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F596" s="3" t="s">
         <x:v>2154</x:v>
       </x:c>
       <x:c r="G596" s="3" t="s">
         <x:v>2155</x:v>
       </x:c>
       <x:c r="H596" s="3" t="s">
         <x:v>2156</x:v>
       </x:c>
       <x:c r="I596" s="3" t="s">
         <x:v>2157</x:v>
       </x:c>
-      <x:c r="J596" s="4" t="n">
+      <x:c r="J596" s="4">
         <x:v>25205.29</x:v>
       </x:c>
-      <x:c r="K596" s="4" t="n">
+      <x:c r="K596" s="4">
         <x:v>25205.29</x:v>
       </x:c>
-      <x:c r="L596" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M596" s="4" t="n">
+      <x:c r="L596" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M596" s="4">
         <x:v>25205.28</x:v>
       </x:c>
-      <x:c r="N596" s="5" t="n">
+      <x:c r="N596" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O596" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:15">
       <x:c r="A597" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B597" s="3" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E597" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F597" s="3" t="s">
         <x:v>2159</x:v>
       </x:c>
       <x:c r="G597" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H597" s="3" t="s">
         <x:v>2160</x:v>
       </x:c>
       <x:c r="I597" s="3" t="s">
         <x:v>2161</x:v>
       </x:c>
-      <x:c r="J597" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N597" s="5" t="n">
+      <x:c r="J597" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K597" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L597" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M597" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N597" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O597" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:15">
       <x:c r="A598" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B598" s="3" t="s">
         <x:v>2162</x:v>
       </x:c>
       <x:c r="C598" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D598" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E598" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F598" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="G598" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H598" s="3" t="s">
         <x:v>2164</x:v>
       </x:c>
       <x:c r="I598" s="3" t="s">
         <x:v>2165</x:v>
       </x:c>
-      <x:c r="J598" s="4" t="n">
+      <x:c r="J598" s="4">
         <x:v>42519.04</x:v>
       </x:c>
-      <x:c r="K598" s="4" t="n">
+      <x:c r="K598" s="4">
         <x:v>42519.04</x:v>
       </x:c>
-      <x:c r="L598" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M598" s="4" t="n">
+      <x:c r="L598" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M598" s="4">
         <x:v>42519.04</x:v>
       </x:c>
-      <x:c r="N598" s="5" t="n">
+      <x:c r="N598" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O598" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:15">
       <x:c r="A599" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B599" s="3" t="s">
         <x:v>2166</x:v>
       </x:c>
       <x:c r="C599" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E599" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F599" s="3" t="s">
         <x:v>2167</x:v>
       </x:c>
       <x:c r="G599" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H599" s="3" t="s">
         <x:v>2168</x:v>
       </x:c>
       <x:c r="I599" s="3" t="s">
         <x:v>2169</x:v>
       </x:c>
-      <x:c r="J599" s="4" t="n">
+      <x:c r="J599" s="4">
         <x:v>28325.4</x:v>
       </x:c>
-      <x:c r="K599" s="4" t="n">
+      <x:c r="K599" s="4">
         <x:v>28325.4</x:v>
       </x:c>
-      <x:c r="L599" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M599" s="4" t="n">
+      <x:c r="L599" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M599" s="4">
         <x:v>28325.43</x:v>
       </x:c>
-      <x:c r="N599" s="5" t="n">
+      <x:c r="N599" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O599" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:15">
       <x:c r="A600" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B600" s="3" t="s">
         <x:v>2170</x:v>
       </x:c>
       <x:c r="C600" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D600" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E600" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F600" s="3" t="s">
         <x:v>2171</x:v>
       </x:c>
       <x:c r="G600" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H600" s="3" t="s">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="I600" s="3" t="s">
         <x:v>2173</x:v>
       </x:c>
-      <x:c r="J600" s="4" t="n">
+      <x:c r="J600" s="4">
         <x:v>44290.83</x:v>
       </x:c>
-      <x:c r="K600" s="4" t="n">
+      <x:c r="K600" s="4">
         <x:v>44290.83</x:v>
       </x:c>
-      <x:c r="L600" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M600" s="4" t="n">
+      <x:c r="L600" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M600" s="4">
         <x:v>44290.84</x:v>
       </x:c>
-      <x:c r="N600" s="5" t="n">
+      <x:c r="N600" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O600" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:15">
       <x:c r="A601" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B601" s="3" t="s">
         <x:v>2174</x:v>
       </x:c>
       <x:c r="C601" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E601" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F601" s="3" t="s">
         <x:v>2175</x:v>
       </x:c>
       <x:c r="G601" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H601" s="3" t="s">
         <x:v>2176</x:v>
       </x:c>
       <x:c r="I601" s="3" t="s">
         <x:v>2177</x:v>
       </x:c>
-      <x:c r="J601" s="4" t="n">
+      <x:c r="J601" s="4">
         <x:v>42297.93</x:v>
       </x:c>
-      <x:c r="K601" s="4" t="n">
+      <x:c r="K601" s="4">
         <x:v>42297.93</x:v>
       </x:c>
-      <x:c r="L601" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M601" s="4" t="n">
+      <x:c r="L601" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M601" s="4">
         <x:v>42297.92</x:v>
       </x:c>
-      <x:c r="N601" s="5" t="n">
+      <x:c r="N601" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O601" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:15">
       <x:c r="A602" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B602" s="3" t="s">
         <x:v>2178</x:v>
       </x:c>
       <x:c r="C602" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D602" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E602" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F602" s="3" t="s">
         <x:v>2179</x:v>
       </x:c>
       <x:c r="G602" s="3" t="s">
         <x:v>2180</x:v>
       </x:c>
       <x:c r="H602" s="3" t="s">
         <x:v>2181</x:v>
       </x:c>
       <x:c r="I602" s="3" t="s">
         <x:v>2182</x:v>
       </x:c>
-      <x:c r="J602" s="4" t="n">
+      <x:c r="J602" s="4">
         <x:v>41278.73</x:v>
       </x:c>
-      <x:c r="K602" s="4" t="n">
+      <x:c r="K602" s="4">
         <x:v>41278.73</x:v>
       </x:c>
-      <x:c r="L602" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M602" s="4" t="n">
+      <x:c r="L602" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M602" s="4">
         <x:v>41278.74</x:v>
       </x:c>
-      <x:c r="N602" s="5" t="n">
+      <x:c r="N602" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O602" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:15">
       <x:c r="A603" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B603" s="3" t="s">
         <x:v>2183</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E603" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F603" s="3" t="s">
         <x:v>2184</x:v>
       </x:c>
       <x:c r="G603" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H603" s="3" t="s">
         <x:v>2185</x:v>
       </x:c>
       <x:c r="I603" s="3" t="s">
         <x:v>2186</x:v>
       </x:c>
-      <x:c r="J603" s="4" t="n">
+      <x:c r="J603" s="4">
         <x:v>45869.55</x:v>
       </x:c>
-      <x:c r="K603" s="4" t="n">
+      <x:c r="K603" s="4">
         <x:v>45869.55</x:v>
       </x:c>
-      <x:c r="L603" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M603" s="4" t="n">
+      <x:c r="L603" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M603" s="4">
         <x:v>45869.52</x:v>
       </x:c>
-      <x:c r="N603" s="5" t="n">
+      <x:c r="N603" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O603" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:15">
       <x:c r="A604" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B604" s="3" t="s">
         <x:v>2187</x:v>
       </x:c>
       <x:c r="C604" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D604" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E604" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F604" s="3" t="s">
         <x:v>2188</x:v>
       </x:c>
       <x:c r="G604" s="3" t="s">
         <x:v>2189</x:v>
       </x:c>
       <x:c r="H604" s="3" t="s">
         <x:v>2190</x:v>
       </x:c>
       <x:c r="I604" s="3" t="s">
         <x:v>2191</x:v>
       </x:c>
-      <x:c r="J604" s="4" t="n">
+      <x:c r="J604" s="4">
         <x:v>26367.7</x:v>
       </x:c>
-      <x:c r="K604" s="4" t="n">
+      <x:c r="K604" s="4">
         <x:v>26367.7</x:v>
       </x:c>
-      <x:c r="L604" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M604" s="4" t="n">
+      <x:c r="L604" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M604" s="4">
         <x:v>26367.7</x:v>
       </x:c>
-      <x:c r="N604" s="5" t="n">
+      <x:c r="N604" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O604" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:15">
       <x:c r="A605" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B605" s="3" t="s">
         <x:v>2192</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E605" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F605" s="3" t="s">
         <x:v>2193</x:v>
       </x:c>
       <x:c r="G605" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H605" s="3" t="s">
         <x:v>2194</x:v>
       </x:c>
       <x:c r="I605" s="3" t="s">
         <x:v>2195</x:v>
       </x:c>
-      <x:c r="J605" s="4" t="n">
+      <x:c r="J605" s="4">
         <x:v>42417.74</x:v>
       </x:c>
-      <x:c r="K605" s="4" t="n">
+      <x:c r="K605" s="4">
         <x:v>42417.74</x:v>
       </x:c>
-      <x:c r="L605" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M605" s="4" t="n">
+      <x:c r="L605" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M605" s="4">
         <x:v>42417.72</x:v>
       </x:c>
-      <x:c r="N605" s="5" t="n">
+      <x:c r="N605" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O605" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:15">
       <x:c r="A606" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B606" s="3" t="s">
         <x:v>2196</x:v>
       </x:c>
       <x:c r="C606" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D606" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E606" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F606" s="3" t="s">
         <x:v>2197</x:v>
       </x:c>
       <x:c r="G606" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H606" s="3" t="s">
         <x:v>2198</x:v>
       </x:c>
       <x:c r="I606" s="3" t="s">
         <x:v>2199</x:v>
       </x:c>
-      <x:c r="J606" s="4" t="n">
+      <x:c r="J606" s="4">
         <x:v>30028.36</x:v>
       </x:c>
-      <x:c r="K606" s="4" t="n">
+      <x:c r="K606" s="4">
         <x:v>30028.36</x:v>
       </x:c>
-      <x:c r="L606" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M606" s="4" t="n">
+      <x:c r="L606" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M606" s="4">
         <x:v>30028.38</x:v>
       </x:c>
-      <x:c r="N606" s="5" t="n">
+      <x:c r="N606" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O606" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:15">
       <x:c r="A607" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B607" s="3" t="s">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="C607" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E607" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F607" s="3" t="s">
         <x:v>2201</x:v>
       </x:c>
       <x:c r="G607" s="3" t="s">
         <x:v>2202</x:v>
       </x:c>
       <x:c r="H607" s="3" t="s">
         <x:v>2203</x:v>
       </x:c>
       <x:c r="I607" s="3" t="s">
         <x:v>2204</x:v>
       </x:c>
-      <x:c r="J607" s="4" t="n">
+      <x:c r="J607" s="4">
         <x:v>30252.25</x:v>
       </x:c>
-      <x:c r="K607" s="4" t="n">
+      <x:c r="K607" s="4">
         <x:v>30252.25</x:v>
       </x:c>
-      <x:c r="L607" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M607" s="4" t="n">
+      <x:c r="L607" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M607" s="4">
         <x:v>30252.24</x:v>
       </x:c>
-      <x:c r="N607" s="5" t="n">
+      <x:c r="N607" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O607" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:15">
       <x:c r="A608" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B608" s="3" t="s">
         <x:v>2205</x:v>
       </x:c>
       <x:c r="C608" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D608" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E608" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F608" s="3" t="s">
         <x:v>2206</x:v>
       </x:c>
       <x:c r="G608" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H608" s="3" t="s">
         <x:v>2207</x:v>
       </x:c>
       <x:c r="I608" s="3" t="s">
         <x:v>2208</x:v>
       </x:c>
-      <x:c r="J608" s="4" t="n">
+      <x:c r="J608" s="4">
         <x:v>24810.7</x:v>
       </x:c>
-      <x:c r="K608" s="4" t="n">
+      <x:c r="K608" s="4">
         <x:v>24810.7</x:v>
       </x:c>
-      <x:c r="L608" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M608" s="4" t="n">
+      <x:c r="L608" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M608" s="4">
         <x:v>24810.7</x:v>
       </x:c>
-      <x:c r="N608" s="5" t="n">
+      <x:c r="N608" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O608" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:15">
       <x:c r="A609" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B609" s="3" t="s">
         <x:v>2209</x:v>
       </x:c>
       <x:c r="C609" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E609" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F609" s="3" t="s">
         <x:v>2210</x:v>
       </x:c>
       <x:c r="G609" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H609" s="3" t="s">
         <x:v>2211</x:v>
       </x:c>
       <x:c r="I609" s="3" t="s">
         <x:v>2212</x:v>
       </x:c>
-      <x:c r="J609" s="4" t="n">
+      <x:c r="J609" s="4">
         <x:v>29782.75</x:v>
       </x:c>
-      <x:c r="K609" s="4" t="n">
+      <x:c r="K609" s="4">
         <x:v>29782.75</x:v>
       </x:c>
-      <x:c r="L609" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M609" s="4" t="n">
+      <x:c r="L609" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M609" s="4">
         <x:v>29782.76</x:v>
       </x:c>
-      <x:c r="N609" s="5" t="n">
+      <x:c r="N609" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O609" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:15">
       <x:c r="A610" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B610" s="3" t="s">
         <x:v>2213</x:v>
       </x:c>
       <x:c r="C610" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D610" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E610" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F610" s="3" t="s">
         <x:v>2214</x:v>
       </x:c>
       <x:c r="G610" s="3" t="s">
         <x:v>2215</x:v>
       </x:c>
       <x:c r="H610" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="I610" s="3" t="s">
         <x:v>2217</x:v>
       </x:c>
-      <x:c r="J610" s="4" t="n">
+      <x:c r="J610" s="4">
         <x:v>29884.49</x:v>
       </x:c>
-      <x:c r="K610" s="4" t="n">
+      <x:c r="K610" s="4">
         <x:v>29884.49</x:v>
       </x:c>
-      <x:c r="L610" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M610" s="4" t="n">
+      <x:c r="L610" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M610" s="4">
         <x:v>29884.49</x:v>
       </x:c>
-      <x:c r="N610" s="5" t="n">
+      <x:c r="N610" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O610" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:15">
       <x:c r="A611" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B611" s="3" t="s">
         <x:v>2218</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E611" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F611" s="3" t="s">
         <x:v>2219</x:v>
       </x:c>
       <x:c r="G611" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H611" s="3" t="s">
         <x:v>2220</x:v>
       </x:c>
       <x:c r="I611" s="3" t="s">
         <x:v>2221</x:v>
       </x:c>
-      <x:c r="J611" s="4" t="n">
+      <x:c r="J611" s="4">
         <x:v>29962.08</x:v>
       </x:c>
-      <x:c r="K611" s="4" t="n">
+      <x:c r="K611" s="4">
         <x:v>29962.08</x:v>
       </x:c>
-      <x:c r="L611" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M611" s="4" t="n">
+      <x:c r="L611" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M611" s="4">
         <x:v>29962.11</x:v>
       </x:c>
-      <x:c r="N611" s="5" t="n">
+      <x:c r="N611" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O611" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:15">
       <x:c r="A612" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B612" s="3" t="s">
         <x:v>2222</x:v>
       </x:c>
       <x:c r="C612" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D612" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E612" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F612" s="3" t="s">
         <x:v>2223</x:v>
       </x:c>
       <x:c r="G612" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H612" s="3" t="s">
         <x:v>2224</x:v>
       </x:c>
       <x:c r="I612" s="3" t="s">
         <x:v>2225</x:v>
       </x:c>
-      <x:c r="J612" s="4" t="n">
+      <x:c r="J612" s="4">
         <x:v>30466.8</x:v>
       </x:c>
-      <x:c r="K612" s="4" t="n">
+      <x:c r="K612" s="4">
         <x:v>30466.8</x:v>
       </x:c>
-      <x:c r="L612" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M612" s="4" t="n">
+      <x:c r="L612" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M612" s="4">
         <x:v>30466.82</x:v>
       </x:c>
-      <x:c r="N612" s="5" t="n">
+      <x:c r="N612" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O612" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:15">
       <x:c r="A613" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B613" s="3" t="s">
         <x:v>2226</x:v>
       </x:c>
       <x:c r="C613" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E613" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F613" s="3" t="s">
         <x:v>2227</x:v>
       </x:c>
       <x:c r="G613" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H613" s="3" t="s">
         <x:v>2228</x:v>
       </x:c>
       <x:c r="I613" s="3" t="s">
         <x:v>2229</x:v>
       </x:c>
-      <x:c r="J613" s="4" t="n">
+      <x:c r="J613" s="4">
         <x:v>25879.5</x:v>
       </x:c>
-      <x:c r="K613" s="4" t="n">
+      <x:c r="K613" s="4">
         <x:v>25879.5</x:v>
       </x:c>
-      <x:c r="L613" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M613" s="4" t="n">
+      <x:c r="L613" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M613" s="4">
         <x:v>25879.51</x:v>
       </x:c>
-      <x:c r="N613" s="5" t="n">
+      <x:c r="N613" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O613" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:15">
       <x:c r="A614" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B614" s="3" t="s">
         <x:v>2230</x:v>
       </x:c>
       <x:c r="C614" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D614" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E614" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F614" s="3" t="s">
         <x:v>2231</x:v>
       </x:c>
       <x:c r="G614" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H614" s="3" t="s">
         <x:v>2232</x:v>
       </x:c>
       <x:c r="I614" s="3" t="s">
         <x:v>2233</x:v>
       </x:c>
-      <x:c r="J614" s="4" t="n">
+      <x:c r="J614" s="4">
         <x:v>48292.62</x:v>
       </x:c>
-      <x:c r="K614" s="4" t="n">
+      <x:c r="K614" s="4">
         <x:v>48292.62</x:v>
       </x:c>
-      <x:c r="L614" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M614" s="4" t="n">
+      <x:c r="L614" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M614" s="4">
         <x:v>48292.61</x:v>
       </x:c>
-      <x:c r="N614" s="5" t="n">
+      <x:c r="N614" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O614" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:15">
       <x:c r="A615" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B615" s="3" t="s">
         <x:v>2234</x:v>
       </x:c>
       <x:c r="C615" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E615" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F615" s="3" t="s">
         <x:v>2235</x:v>
       </x:c>
       <x:c r="G615" s="3" t="s">
         <x:v>2236</x:v>
       </x:c>
       <x:c r="H615" s="3" t="s">
         <x:v>2237</x:v>
       </x:c>
       <x:c r="I615" s="3" t="s">
         <x:v>2238</x:v>
       </x:c>
-      <x:c r="J615" s="4" t="n">
+      <x:c r="J615" s="4">
         <x:v>25589.89</x:v>
       </x:c>
-      <x:c r="K615" s="4" t="n">
+      <x:c r="K615" s="4">
         <x:v>25589.89</x:v>
       </x:c>
-      <x:c r="L615" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M615" s="4" t="n">
+      <x:c r="L615" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M615" s="4">
         <x:v>25589.98</x:v>
       </x:c>
-      <x:c r="N615" s="5" t="n">
+      <x:c r="N615" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O615" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:15">
       <x:c r="A616" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B616" s="3" t="s">
         <x:v>2239</x:v>
       </x:c>
       <x:c r="C616" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D616" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E616" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F616" s="3" t="s">
         <x:v>2240</x:v>
       </x:c>
       <x:c r="G616" s="3" t="s">
         <x:v>2241</x:v>
       </x:c>
       <x:c r="H616" s="3" t="s">
         <x:v>2242</x:v>
       </x:c>
       <x:c r="I616" s="3" t="s">
         <x:v>2243</x:v>
       </x:c>
-      <x:c r="J616" s="4" t="n">
+      <x:c r="J616" s="4">
         <x:v>21050.61</x:v>
       </x:c>
-      <x:c r="K616" s="4" t="n">
+      <x:c r="K616" s="4">
         <x:v>21050.61</x:v>
       </x:c>
-      <x:c r="L616" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M616" s="4" t="n">
+      <x:c r="L616" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M616" s="4">
         <x:v>21050.64</x:v>
       </x:c>
-      <x:c r="N616" s="5" t="n">
+      <x:c r="N616" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O616" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:15">
       <x:c r="A617" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B617" s="3" t="s">
         <x:v>2244</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E617" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F617" s="3" t="s">
         <x:v>2245</x:v>
       </x:c>
       <x:c r="G617" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H617" s="3" t="s">
         <x:v>2246</x:v>
       </x:c>
       <x:c r="I617" s="3" t="s">
         <x:v>2247</x:v>
       </x:c>
-      <x:c r="J617" s="4" t="n">
+      <x:c r="J617" s="4">
         <x:v>45710.52</x:v>
       </x:c>
-      <x:c r="K617" s="4" t="n">
+      <x:c r="K617" s="4">
         <x:v>45710.52</x:v>
       </x:c>
-      <x:c r="L617" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M617" s="4" t="n">
+      <x:c r="L617" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M617" s="4">
         <x:v>45710.5</x:v>
       </x:c>
-      <x:c r="N617" s="5" t="n">
+      <x:c r="N617" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O617" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:15">
       <x:c r="A618" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B618" s="3" t="s">
         <x:v>2248</x:v>
       </x:c>
       <x:c r="C618" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D618" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E618" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F618" s="3" t="s">
         <x:v>2249</x:v>
       </x:c>
       <x:c r="G618" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H618" s="3" t="s">
         <x:v>2250</x:v>
       </x:c>
       <x:c r="I618" s="3" t="s">
         <x:v>2251</x:v>
       </x:c>
-      <x:c r="J618" s="4" t="n">
+      <x:c r="J618" s="4">
         <x:v>30159.58</x:v>
       </x:c>
-      <x:c r="K618" s="4" t="n">
+      <x:c r="K618" s="4">
         <x:v>30159.58</x:v>
       </x:c>
-      <x:c r="L618" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M618" s="4" t="n">
+      <x:c r="L618" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M618" s="4">
         <x:v>30159.56</x:v>
       </x:c>
-      <x:c r="N618" s="5" t="n">
+      <x:c r="N618" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O618" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:15">
       <x:c r="A619" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B619" s="3" t="s">
         <x:v>2252</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E619" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F619" s="3" t="s">
         <x:v>2253</x:v>
       </x:c>
       <x:c r="G619" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H619" s="3" t="s">
         <x:v>2254</x:v>
       </x:c>
       <x:c r="I619" s="3" t="s">
         <x:v>2255</x:v>
       </x:c>
-      <x:c r="J619" s="4" t="n">
+      <x:c r="J619" s="4">
         <x:v>28700.35</x:v>
       </x:c>
-      <x:c r="K619" s="4" t="n">
+      <x:c r="K619" s="4">
         <x:v>28700.35</x:v>
       </x:c>
-      <x:c r="L619" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M619" s="4" t="n">
+      <x:c r="L619" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M619" s="4">
         <x:v>28700.35</x:v>
       </x:c>
-      <x:c r="N619" s="5" t="n">
+      <x:c r="N619" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O619" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:15">
       <x:c r="A620" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B620" s="3" t="s">
         <x:v>2256</x:v>
       </x:c>
       <x:c r="C620" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D620" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E620" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F620" s="3" t="s">
         <x:v>2257</x:v>
       </x:c>
       <x:c r="G620" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H620" s="3" t="s">
         <x:v>2258</x:v>
       </x:c>
       <x:c r="I620" s="3" t="s">
         <x:v>2259</x:v>
       </x:c>
-      <x:c r="J620" s="4" t="n">
+      <x:c r="J620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
-      <x:c r="K620" s="4" t="n">
+      <x:c r="K620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
-      <x:c r="L620" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M620" s="4" t="n">
+      <x:c r="L620" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
-      <x:c r="N620" s="5" t="n">
+      <x:c r="N620" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O620" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:15">
       <x:c r="A621" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B621" s="3" t="s">
         <x:v>2260</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E621" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F621" s="3" t="s">
         <x:v>2261</x:v>
       </x:c>
       <x:c r="G621" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H621" s="3" t="s">
         <x:v>2262</x:v>
       </x:c>
       <x:c r="I621" s="3" t="s">
         <x:v>2263</x:v>
       </x:c>
-      <x:c r="J621" s="4" t="n">
+      <x:c r="J621" s="4">
         <x:v>12858.31</x:v>
       </x:c>
-      <x:c r="K621" s="4" t="n">
+      <x:c r="K621" s="4">
         <x:v>12858.31</x:v>
       </x:c>
-      <x:c r="L621" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M621" s="4" t="n">
+      <x:c r="L621" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M621" s="4">
         <x:v>12858.29</x:v>
       </x:c>
-      <x:c r="N621" s="5" t="n">
+      <x:c r="N621" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O621" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:15">
       <x:c r="A622" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B622" s="3" t="s">
         <x:v>2264</x:v>
       </x:c>
       <x:c r="C622" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D622" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E622" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F622" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G622" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H622" s="3" t="s">
         <x:v>2265</x:v>
       </x:c>
       <x:c r="I622" s="3" t="s">
         <x:v>2266</x:v>
       </x:c>
-      <x:c r="J622" s="4" t="n">
+      <x:c r="J622" s="4">
         <x:v>29299.27</x:v>
       </x:c>
-      <x:c r="K622" s="4" t="n">
+      <x:c r="K622" s="4">
         <x:v>29299.27</x:v>
       </x:c>
-      <x:c r="L622" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M622" s="4" t="n">
+      <x:c r="L622" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M622" s="4">
         <x:v>29299.26</x:v>
       </x:c>
-      <x:c r="N622" s="5" t="n">
+      <x:c r="N622" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O622" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:15">
       <x:c r="A623" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B623" s="3" t="s">
         <x:v>2267</x:v>
       </x:c>
       <x:c r="C623" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E623" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F623" s="3" t="s">
         <x:v>2268</x:v>
       </x:c>
       <x:c r="G623" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H623" s="3" t="s">
         <x:v>2269</x:v>
       </x:c>
       <x:c r="I623" s="3" t="s">
         <x:v>2270</x:v>
       </x:c>
-      <x:c r="J623" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="M623" s="4" t="n">
+      <x:c r="J623" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K623" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L623" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M623" s="4">
         <x:v>12590.05</x:v>
       </x:c>
-      <x:c r="N623" s="5" t="n">
+      <x:c r="N623" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O623" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:15">
       <x:c r="A624" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B624" s="3" t="s">
         <x:v>2271</x:v>
       </x:c>
       <x:c r="C624" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D624" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E624" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F624" s="3" t="s">
         <x:v>2272</x:v>
       </x:c>
       <x:c r="G624" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H624" s="3" t="s">
         <x:v>2273</x:v>
       </x:c>
       <x:c r="I624" s="3" t="s">
         <x:v>2274</x:v>
       </x:c>
-      <x:c r="J624" s="4" t="n">
+      <x:c r="J624" s="4">
         <x:v>41026.57</x:v>
       </x:c>
-      <x:c r="K624" s="4" t="n">
+      <x:c r="K624" s="4">
         <x:v>41026.57</x:v>
       </x:c>
-      <x:c r="L624" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M624" s="4" t="n">
+      <x:c r="L624" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M624" s="4">
         <x:v>41026.56</x:v>
       </x:c>
-      <x:c r="N624" s="5" t="n">
+      <x:c r="N624" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O624" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:15">
       <x:c r="A625" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B625" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E625" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F625" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G625" s="3" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="H625" s="3" t="s">
         <x:v>2278</x:v>
       </x:c>
       <x:c r="I625" s="3" t="s">
         <x:v>2279</x:v>
       </x:c>
-      <x:c r="J625" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="J625" s="4">
+        <x:v>180420.32</x:v>
+      </x:c>
+      <x:c r="K625" s="4">
+        <x:v>180420.32</x:v>
+      </x:c>
+      <x:c r="L625" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M625" s="4">
+        <x:v>180420.32</x:v>
+      </x:c>
+      <x:c r="N625" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O625" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:15">
       <x:c r="A626" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B626" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C626" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D626" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E626" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F626" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G626" s="3" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="H626" s="3" t="s">
         <x:v>2280</x:v>
       </x:c>
-      <x:c r="H626" s="3" t="s">
+      <x:c r="I626" s="3" t="s">
         <x:v>2281</x:v>
       </x:c>
-      <x:c r="I626" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J626" s="4" t="n">
+      <x:c r="J626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
-      <x:c r="K626" s="4" t="n">
+      <x:c r="K626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
-      <x:c r="L626" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M626" s="4" t="n">
+      <x:c r="L626" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
-      <x:c r="N626" s="5" t="n">
+      <x:c r="N626" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O626" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:15">
       <x:c r="A627" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B627" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E627" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F627" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G627" s="3" t="s">
-        <x:v>2280</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="H627" s="3" t="s">
         <x:v>2283</x:v>
       </x:c>
       <x:c r="I627" s="3" t="s">
         <x:v>2284</x:v>
       </x:c>
-      <x:c r="J627" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J627" s="4">
+        <x:v>211391.07</x:v>
+      </x:c>
+      <x:c r="K627" s="4">
+        <x:v>211391.07</x:v>
+      </x:c>
+      <x:c r="L627" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M627" s="4">
+        <x:v>211391.07</x:v>
+      </x:c>
+      <x:c r="N627" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O627" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:15">
       <x:c r="A628" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B628" s="3" t="s">
         <x:v>2285</x:v>
       </x:c>
       <x:c r="C628" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D628" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E628" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F628" s="3" t="s">
         <x:v>2286</x:v>
       </x:c>
       <x:c r="G628" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H628" s="3" t="s">
         <x:v>2287</x:v>
       </x:c>
       <x:c r="I628" s="3" t="s">
         <x:v>2288</x:v>
       </x:c>
-      <x:c r="J628" s="4" t="n">
+      <x:c r="J628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
-      <x:c r="K628" s="4" t="n">
+      <x:c r="K628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
-      <x:c r="L628" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M628" s="4" t="n">
+      <x:c r="L628" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M628" s="4">
         <x:v>101491.72</x:v>
       </x:c>
-      <x:c r="N628" s="5" t="n">
+      <x:c r="N628" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O628" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:15">
       <x:c r="A629" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B629" s="3" t="s">
         <x:v>2289</x:v>
       </x:c>
       <x:c r="C629" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E629" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F629" s="3" t="s">
         <x:v>2290</x:v>
       </x:c>
       <x:c r="G629" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H629" s="3" t="s">
         <x:v>2291</x:v>
       </x:c>
       <x:c r="I629" s="3" t="s">
         <x:v>2292</x:v>
       </x:c>
-      <x:c r="J629" s="4" t="n">
+      <x:c r="J629" s="4">
         <x:v>30636.47</x:v>
       </x:c>
-      <x:c r="K629" s="4" t="n">
+      <x:c r="K629" s="4">
         <x:v>30636.47</x:v>
       </x:c>
-      <x:c r="L629" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M629" s="4" t="n">
+      <x:c r="L629" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M629" s="4">
         <x:v>30636.46</x:v>
       </x:c>
-      <x:c r="N629" s="5" t="n">
+      <x:c r="N629" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O629" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:15">
       <x:c r="A630" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B630" s="3" t="s">
         <x:v>2293</x:v>
       </x:c>
       <x:c r="C630" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D630" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E630" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F630" s="3" t="s">
         <x:v>2294</x:v>
       </x:c>
       <x:c r="G630" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H630" s="3" t="s">
         <x:v>2295</x:v>
       </x:c>
       <x:c r="I630" s="3" t="s">
         <x:v>2296</x:v>
       </x:c>
-      <x:c r="J630" s="4" t="n">
+      <x:c r="J630" s="4">
         <x:v>30030.24</x:v>
       </x:c>
-      <x:c r="K630" s="4" t="n">
+      <x:c r="K630" s="4">
         <x:v>30030.24</x:v>
       </x:c>
-      <x:c r="L630" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M630" s="4" t="n">
+      <x:c r="L630" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M630" s="4">
         <x:v>30030.22</x:v>
       </x:c>
-      <x:c r="N630" s="5" t="n">
+      <x:c r="N630" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O630" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:15">
       <x:c r="A631" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B631" s="3" t="s">
         <x:v>2297</x:v>
       </x:c>
       <x:c r="C631" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E631" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F631" s="3" t="s">
         <x:v>2298</x:v>
       </x:c>
       <x:c r="G631" s="3" t="s">
         <x:v>2299</x:v>
       </x:c>
       <x:c r="H631" s="3" t="s">
         <x:v>2300</x:v>
       </x:c>
       <x:c r="I631" s="3" t="s">
         <x:v>2301</x:v>
       </x:c>
-      <x:c r="J631" s="4" t="n">
+      <x:c r="J631" s="4">
         <x:v>29721.37</x:v>
       </x:c>
-      <x:c r="K631" s="4" t="n">
+      <x:c r="K631" s="4">
         <x:v>29721.37</x:v>
       </x:c>
-      <x:c r="L631" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M631" s="4" t="n">
+      <x:c r="L631" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M631" s="4">
         <x:v>29721.35</x:v>
       </x:c>
-      <x:c r="N631" s="5" t="n">
+      <x:c r="N631" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O631" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:15">
       <x:c r="A632" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B632" s="3" t="s">
         <x:v>2302</x:v>
       </x:c>
       <x:c r="C632" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D632" s="3" t="s">
         <x:v>2303</x:v>
       </x:c>
       <x:c r="E632" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F632" s="3" t="s">
         <x:v>2304</x:v>
       </x:c>
       <x:c r="G632" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H632" s="3" t="s">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="I632" s="3" t="s">
         <x:v>2306</x:v>
       </x:c>
-      <x:c r="J632" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N632" s="5" t="n">
+      <x:c r="J632" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K632" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L632" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M632" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N632" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O632" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:15">
       <x:c r="A633" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B633" s="3" t="s">
         <x:v>2307</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E633" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F633" s="3" t="s">
         <x:v>2308</x:v>
       </x:c>
       <x:c r="G633" s="3" t="s">
-        <x:v>1229</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="H633" s="3" t="s">
         <x:v>2309</x:v>
       </x:c>
       <x:c r="I633" s="3" t="s">
         <x:v>2310</x:v>
       </x:c>
-      <x:c r="J633" s="4" t="n">
+      <x:c r="J633" s="4">
         <x:v>26258.4</x:v>
       </x:c>
-      <x:c r="K633" s="4" t="n">
+      <x:c r="K633" s="4">
         <x:v>26258.4</x:v>
       </x:c>
-      <x:c r="L633" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M633" s="4" t="n">
+      <x:c r="L633" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M633" s="4">
         <x:v>26258.42</x:v>
       </x:c>
-      <x:c r="N633" s="5" t="n">
+      <x:c r="N633" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O633" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:15">
       <x:c r="A634" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B634" s="3" t="s">
         <x:v>2311</x:v>
       </x:c>
       <x:c r="C634" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D634" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E634" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F634" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G634" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H634" s="3" t="s">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="I634" s="3" t="s">
         <x:v>2313</x:v>
       </x:c>
-      <x:c r="J634" s="4" t="n">
+      <x:c r="J634" s="4">
         <x:v>4098118.1</x:v>
       </x:c>
-      <x:c r="K634" s="4" t="n">
+      <x:c r="K634" s="4">
         <x:v>4098118.1</x:v>
       </x:c>
-      <x:c r="L634" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M634" s="4" t="n">
+      <x:c r="L634" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M634" s="4">
         <x:v>4098118.06</x:v>
       </x:c>
-      <x:c r="N634" s="5" t="n">
+      <x:c r="N634" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O634" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:15">
       <x:c r="A635" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B635" s="3" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E635" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F635" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G635" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H635" s="3" t="s">
         <x:v>2315</x:v>
       </x:c>
       <x:c r="I635" s="3" t="s">
         <x:v>2316</x:v>
       </x:c>
-      <x:c r="J635" s="4" t="n">
+      <x:c r="J635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
-      <x:c r="K635" s="4" t="n">
+      <x:c r="K635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
-      <x:c r="L635" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M635" s="4" t="n">
+      <x:c r="L635" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M635" s="4">
         <x:v>6867076.24</x:v>
       </x:c>
-      <x:c r="N635" s="5" t="n">
+      <x:c r="N635" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O635" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:15">
       <x:c r="A636" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B636" s="3" t="s">
         <x:v>2317</x:v>
       </x:c>
       <x:c r="C636" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D636" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E636" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F636" s="3" t="s">
         <x:v>2318</x:v>
       </x:c>
       <x:c r="G636" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H636" s="3" t="s">
         <x:v>2319</x:v>
       </x:c>
       <x:c r="I636" s="3" t="s">
         <x:v>2320</x:v>
       </x:c>
-      <x:c r="J636" s="4" t="n">
+      <x:c r="J636" s="4">
         <x:v>3465724.39</x:v>
       </x:c>
-      <x:c r="K636" s="4" t="n">
+      <x:c r="K636" s="4">
         <x:v>3465724.39</x:v>
       </x:c>
-      <x:c r="L636" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M636" s="4" t="n">
+      <x:c r="L636" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M636" s="4">
         <x:v>3465724.39</x:v>
       </x:c>
-      <x:c r="N636" s="5" t="n">
+      <x:c r="N636" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O636" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:15">
       <x:c r="A637" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B637" s="3" t="s">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E637" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F637" s="3" t="s">
         <x:v>2322</x:v>
       </x:c>
       <x:c r="G637" s="3" t="s">
         <x:v>2323</x:v>
       </x:c>
       <x:c r="H637" s="3" t="s">
         <x:v>2324</x:v>
       </x:c>
       <x:c r="I637" s="3" t="s">
         <x:v>2325</x:v>
       </x:c>
-      <x:c r="J637" s="4" t="n">
+      <x:c r="J637" s="4">
         <x:v>39272</x:v>
       </x:c>
-      <x:c r="K637" s="4" t="n">
+      <x:c r="K637" s="4">
         <x:v>39272</x:v>
       </x:c>
-      <x:c r="L637" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M637" s="4" t="n">
+      <x:c r="L637" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M637" s="4">
         <x:v>39271.98</x:v>
       </x:c>
-      <x:c r="N637" s="5" t="n">
+      <x:c r="N637" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O637" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:15">
       <x:c r="A638" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B638" s="3" t="s">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="C638" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D638" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E638" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F638" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="G638" s="3" t="s">
-        <x:v>1707</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="H638" s="3" t="s">
         <x:v>2327</x:v>
       </x:c>
       <x:c r="I638" s="3" t="s">
         <x:v>2328</x:v>
       </x:c>
-      <x:c r="J638" s="4" t="n">
+      <x:c r="J638" s="4">
         <x:v>27167.07</x:v>
       </x:c>
-      <x:c r="K638" s="4" t="n">
+      <x:c r="K638" s="4">
         <x:v>27167.07</x:v>
       </x:c>
-      <x:c r="L638" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M638" s="4" t="n">
+      <x:c r="L638" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M638" s="4">
         <x:v>27167.08</x:v>
       </x:c>
-      <x:c r="N638" s="5" t="n">
+      <x:c r="N638" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O638" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:15">
       <x:c r="A639" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B639" s="3" t="s">
         <x:v>2329</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E639" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F639" s="3" t="s">
         <x:v>2330</x:v>
       </x:c>
       <x:c r="G639" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H639" s="3" t="s">
         <x:v>2331</x:v>
       </x:c>
       <x:c r="I639" s="3" t="s">
         <x:v>2332</x:v>
       </x:c>
-      <x:c r="J639" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N639" s="5" t="n">
+      <x:c r="J639" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K639" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L639" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M639" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N639" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O639" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:15">
       <x:c r="A640" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B640" s="3" t="s">
         <x:v>2333</x:v>
       </x:c>
       <x:c r="C640" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D640" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E640" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F640" s="3" t="s">
         <x:v>2334</x:v>
       </x:c>
       <x:c r="G640" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H640" s="3" t="s">
         <x:v>2335</x:v>
       </x:c>
       <x:c r="I640" s="3" t="s">
         <x:v>2336</x:v>
       </x:c>
-      <x:c r="J640" s="4" t="n">
+      <x:c r="J640" s="4">
         <x:v>28962.76</x:v>
       </x:c>
-      <x:c r="K640" s="4" t="n">
+      <x:c r="K640" s="4">
         <x:v>28962.76</x:v>
       </x:c>
-      <x:c r="L640" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M640" s="4" t="n">
+      <x:c r="L640" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M640" s="4">
         <x:v>28962.75</x:v>
       </x:c>
-      <x:c r="N640" s="5" t="n">
+      <x:c r="N640" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O640" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:15">
       <x:c r="A641" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B641" s="3" t="s">
         <x:v>2337</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E641" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F641" s="3" t="s">
         <x:v>2338</x:v>
       </x:c>
       <x:c r="G641" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H641" s="3" t="s">
         <x:v>2339</x:v>
       </x:c>
       <x:c r="I641" s="3" t="s">
         <x:v>2340</x:v>
       </x:c>
-      <x:c r="J641" s="4" t="n">
+      <x:c r="J641" s="4">
         <x:v>29892.85</x:v>
       </x:c>
-      <x:c r="K641" s="4" t="n">
+      <x:c r="K641" s="4">
         <x:v>29892.85</x:v>
       </x:c>
-      <x:c r="L641" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M641" s="4" t="n">
+      <x:c r="L641" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M641" s="4">
         <x:v>29892.85</x:v>
       </x:c>
-      <x:c r="N641" s="5" t="n">
+      <x:c r="N641" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O641" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:15">
       <x:c r="A642" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B642" s="3" t="s">
         <x:v>2341</x:v>
       </x:c>
       <x:c r="C642" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D642" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E642" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F642" s="3" t="s">
         <x:v>2342</x:v>
       </x:c>
       <x:c r="G642" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H642" s="3" t="s">
         <x:v>2343</x:v>
       </x:c>
       <x:c r="I642" s="3" t="s">
         <x:v>2344</x:v>
       </x:c>
-      <x:c r="J642" s="4" t="n">
+      <x:c r="J642" s="4">
         <x:v>48090.02</x:v>
       </x:c>
-      <x:c r="K642" s="4" t="n">
+      <x:c r="K642" s="4">
         <x:v>48090.02</x:v>
       </x:c>
-      <x:c r="L642" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M642" s="4" t="n">
+      <x:c r="L642" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M642" s="4">
         <x:v>48090.03</x:v>
       </x:c>
-      <x:c r="N642" s="5" t="n">
+      <x:c r="N642" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O642" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:15">
       <x:c r="A643" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B643" s="3" t="s">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E643" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F643" s="3" t="s">
         <x:v>2346</x:v>
       </x:c>
       <x:c r="G643" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H643" s="3" t="s">
         <x:v>2347</x:v>
       </x:c>
       <x:c r="I643" s="3" t="s">
         <x:v>2348</x:v>
       </x:c>
-      <x:c r="J643" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="J643" s="4">
+        <x:v>25610.43</x:v>
+      </x:c>
+      <x:c r="K643" s="4">
+        <x:v>25610.43</x:v>
+      </x:c>
+      <x:c r="L643" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M643" s="4">
+        <x:v>25610.45</x:v>
+      </x:c>
+      <x:c r="N643" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O643" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:15">
       <x:c r="A644" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B644" s="3" t="s">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="C644" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D644" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E644" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F644" s="3" t="s">
         <x:v>2349</x:v>
       </x:c>
       <x:c r="G644" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H644" s="3" t="s">
         <x:v>2350</x:v>
       </x:c>
       <x:c r="I644" s="3" t="s">
         <x:v>2351</x:v>
       </x:c>
-      <x:c r="J644" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J644" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K644" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L644" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M644" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N644" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O644" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:15">
       <x:c r="A645" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B645" s="3" t="s">
         <x:v>2352</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E645" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F645" s="3" t="s">
         <x:v>2353</x:v>
       </x:c>
       <x:c r="G645" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H645" s="3" t="s">
         <x:v>2354</x:v>
       </x:c>
       <x:c r="I645" s="3" t="s">
         <x:v>2355</x:v>
       </x:c>
-      <x:c r="J645" s="4" t="n">
+      <x:c r="J645" s="4">
         <x:v>26135.42</x:v>
       </x:c>
-      <x:c r="K645" s="4" t="n">
+      <x:c r="K645" s="4">
         <x:v>26135.42</x:v>
       </x:c>
-      <x:c r="L645" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M645" s="4" t="n">
+      <x:c r="L645" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M645" s="4">
         <x:v>26135.4</x:v>
       </x:c>
-      <x:c r="N645" s="5" t="n">
+      <x:c r="N645" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O645" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:15">
       <x:c r="A646" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B646" s="3" t="s">
         <x:v>2356</x:v>
       </x:c>
       <x:c r="C646" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D646" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E646" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F646" s="3" t="s">
         <x:v>2357</x:v>
       </x:c>
       <x:c r="G646" s="3" t="s">
         <x:v>2358</x:v>
       </x:c>
       <x:c r="H646" s="3" t="s">
         <x:v>2359</x:v>
       </x:c>
       <x:c r="I646" s="3" t="s">
         <x:v>2360</x:v>
       </x:c>
-      <x:c r="J646" s="4" t="n">
+      <x:c r="J646" s="4">
         <x:v>21960.39</x:v>
       </x:c>
-      <x:c r="K646" s="4" t="n">
+      <x:c r="K646" s="4">
         <x:v>21960.39</x:v>
       </x:c>
-      <x:c r="L646" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M646" s="4" t="n">
+      <x:c r="L646" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M646" s="4">
         <x:v>21960.38</x:v>
       </x:c>
-      <x:c r="N646" s="5" t="n">
+      <x:c r="N646" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O646" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:15">
       <x:c r="A647" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B647" s="3" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E647" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F647" s="3" t="s">
         <x:v>2362</x:v>
       </x:c>
       <x:c r="G647" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H647" s="3" t="s">
         <x:v>2363</x:v>
       </x:c>
       <x:c r="I647" s="3" t="s">
         <x:v>2364</x:v>
       </x:c>
-      <x:c r="J647" s="4" t="n">
+      <x:c r="J647" s="4">
         <x:v>41555.19</x:v>
       </x:c>
-      <x:c r="K647" s="4" t="n">
+      <x:c r="K647" s="4">
         <x:v>41555.19</x:v>
       </x:c>
-      <x:c r="L647" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M647" s="4" t="n">
+      <x:c r="L647" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M647" s="4">
         <x:v>41555.21</x:v>
       </x:c>
-      <x:c r="N647" s="5" t="n">
+      <x:c r="N647" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O647" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:15">
       <x:c r="A648" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B648" s="3" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="C648" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D648" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E648" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F648" s="3" t="s">
         <x:v>2365</x:v>
       </x:c>
       <x:c r="G648" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H648" s="3" t="s">
         <x:v>2366</x:v>
       </x:c>
       <x:c r="I648" s="3" t="s">
         <x:v>2367</x:v>
       </x:c>
-      <x:c r="J648" s="4" t="n">
+      <x:c r="J648" s="4">
         <x:v>30590.54</x:v>
       </x:c>
-      <x:c r="K648" s="4" t="n">
+      <x:c r="K648" s="4">
         <x:v>30590.54</x:v>
       </x:c>
-      <x:c r="L648" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M648" s="4" t="n">
+      <x:c r="L648" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M648" s="4">
         <x:v>30590.52</x:v>
       </x:c>
-      <x:c r="N648" s="5" t="n">
+      <x:c r="N648" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O648" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:15">
       <x:c r="A649" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B649" s="3" t="s">
         <x:v>2368</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E649" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F649" s="3" t="s">
         <x:v>2369</x:v>
       </x:c>
       <x:c r="G649" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H649" s="3" t="s">
         <x:v>2370</x:v>
       </x:c>
       <x:c r="I649" s="3" t="s">
         <x:v>2371</x:v>
       </x:c>
-      <x:c r="J649" s="4" t="n">
+      <x:c r="J649" s="4">
         <x:v>39359.6</x:v>
       </x:c>
-      <x:c r="K649" s="4" t="n">
+      <x:c r="K649" s="4">
         <x:v>39359.6</x:v>
       </x:c>
-      <x:c r="L649" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M649" s="4" t="n">
+      <x:c r="L649" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M649" s="4">
         <x:v>39359.59</x:v>
       </x:c>
-      <x:c r="N649" s="5" t="n">
+      <x:c r="N649" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O649" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:15">
       <x:c r="A650" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B650" s="3" t="s">
         <x:v>2372</x:v>
       </x:c>
       <x:c r="C650" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D650" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E650" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F650" s="3" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="G650" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H650" s="3" t="s">
         <x:v>2374</x:v>
       </x:c>
       <x:c r="I650" s="3" t="s">
         <x:v>2375</x:v>
       </x:c>
-      <x:c r="J650" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>11</x:v>
+      <x:c r="J650" s="4">
+        <x:v>50607.64</x:v>
+      </x:c>
+      <x:c r="K650" s="4">
+        <x:v>50607.64</x:v>
+      </x:c>
+      <x:c r="L650" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M650" s="4">
+        <x:v>50607.68</x:v>
+      </x:c>
+      <x:c r="N650" s="5">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O650" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:15">
       <x:c r="A651" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B651" s="3" t="s">
         <x:v>2376</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E651" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F651" s="3" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="G651" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H651" s="3" t="s">
         <x:v>2377</x:v>
       </x:c>
       <x:c r="I651" s="3" t="s">
         <x:v>2378</x:v>
       </x:c>
-      <x:c r="J651" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>17</x:v>
+      <x:c r="J651" s="4">
+        <x:v>40704.51</x:v>
+      </x:c>
+      <x:c r="K651" s="4">
+        <x:v>40704.51</x:v>
+      </x:c>
+      <x:c r="L651" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M651" s="4">
+        <x:v>40704.49</x:v>
+      </x:c>
+      <x:c r="N651" s="5">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O651" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:15">
       <x:c r="A652" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B652" s="3" t="s">
         <x:v>2379</x:v>
       </x:c>
       <x:c r="C652" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D652" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E652" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F652" s="3" t="s">
         <x:v>2380</x:v>
       </x:c>
       <x:c r="G652" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H652" s="3" t="s">
         <x:v>2381</x:v>
       </x:c>
       <x:c r="I652" s="3" t="s">
         <x:v>2382</x:v>
       </x:c>
-      <x:c r="J652" s="4" t="n">
+      <x:c r="J652" s="4">
         <x:v>44385.21</x:v>
       </x:c>
-      <x:c r="K652" s="4" t="n">
+      <x:c r="K652" s="4">
         <x:v>44385.21</x:v>
       </x:c>
-      <x:c r="L652" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M652" s="4" t="n">
+      <x:c r="L652" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M652" s="4">
         <x:v>44385.22</x:v>
       </x:c>
-      <x:c r="N652" s="5" t="n">
+      <x:c r="N652" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O652" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:15">
       <x:c r="A653" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B653" s="3" t="s">
         <x:v>2383</x:v>
       </x:c>
       <x:c r="C653" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E653" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F653" s="3" t="s">
         <x:v>2384</x:v>
       </x:c>
       <x:c r="G653" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H653" s="3" t="s">
         <x:v>2385</x:v>
       </x:c>
       <x:c r="I653" s="3" t="s">
         <x:v>2386</x:v>
       </x:c>
-      <x:c r="J653" s="4" t="n">
+      <x:c r="J653" s="4">
         <x:v>45557.41</x:v>
       </x:c>
-      <x:c r="K653" s="4" t="n">
+      <x:c r="K653" s="4">
         <x:v>45557.41</x:v>
       </x:c>
-      <x:c r="L653" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M653" s="4" t="n">
+      <x:c r="L653" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M653" s="4">
         <x:v>45557.44</x:v>
       </x:c>
-      <x:c r="N653" s="5" t="n">
+      <x:c r="N653" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O653" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:15">
       <x:c r="A654" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B654" s="3" t="s">
         <x:v>2387</x:v>
       </x:c>
       <x:c r="C654" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D654" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E654" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F654" s="3" t="s">
         <x:v>2388</x:v>
       </x:c>
       <x:c r="G654" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H654" s="3" t="s">
         <x:v>2389</x:v>
       </x:c>
       <x:c r="I654" s="3" t="s">
         <x:v>2390</x:v>
       </x:c>
-      <x:c r="J654" s="4" t="n">
+      <x:c r="J654" s="4">
         <x:v>44529.5</x:v>
       </x:c>
-      <x:c r="K654" s="4" t="n">
+      <x:c r="K654" s="4">
         <x:v>44529.5</x:v>
       </x:c>
-      <x:c r="L654" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M654" s="4" t="n">
+      <x:c r="L654" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M654" s="4">
         <x:v>44529.5</x:v>
       </x:c>
-      <x:c r="N654" s="5" t="n">
+      <x:c r="N654" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O654" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:15">
       <x:c r="A655" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B655" s="3" t="s">
         <x:v>2391</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E655" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F655" s="3" t="s">
         <x:v>2392</x:v>
       </x:c>
       <x:c r="G655" s="3" t="s">
         <x:v>2393</x:v>
       </x:c>
       <x:c r="H655" s="3" t="s">
         <x:v>2394</x:v>
       </x:c>
       <x:c r="I655" s="3" t="s">
         <x:v>2395</x:v>
       </x:c>
-      <x:c r="J655" s="4" t="n">
+      <x:c r="J655" s="4">
         <x:v>29542.46</x:v>
       </x:c>
-      <x:c r="K655" s="4" t="n">
+      <x:c r="K655" s="4">
         <x:v>29542.46</x:v>
       </x:c>
-      <x:c r="L655" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M655" s="4" t="n">
+      <x:c r="L655" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M655" s="4">
         <x:v>29542.43</x:v>
       </x:c>
-      <x:c r="N655" s="5" t="n">
+      <x:c r="N655" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O655" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:15">
       <x:c r="A656" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B656" s="3" t="s">
         <x:v>2396</x:v>
       </x:c>
       <x:c r="C656" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D656" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E656" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F656" s="3" t="s">
         <x:v>2397</x:v>
       </x:c>
       <x:c r="G656" s="3" t="s">
         <x:v>2398</x:v>
       </x:c>
       <x:c r="H656" s="3" t="s">
         <x:v>2399</x:v>
       </x:c>
       <x:c r="I656" s="3" t="s">
         <x:v>2400</x:v>
       </x:c>
-      <x:c r="J656" s="4" t="n">
+      <x:c r="J656" s="4">
         <x:v>30420.42</x:v>
       </x:c>
-      <x:c r="K656" s="4" t="n">
+      <x:c r="K656" s="4">
         <x:v>30420.42</x:v>
       </x:c>
-      <x:c r="L656" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M656" s="4" t="n">
+      <x:c r="L656" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M656" s="4">
         <x:v>30420.4</x:v>
       </x:c>
-      <x:c r="N656" s="5" t="n">
+      <x:c r="N656" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O656" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:15">
       <x:c r="A657" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B657" s="3" t="s">
         <x:v>2401</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E657" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F657" s="3" t="s">
         <x:v>2402</x:v>
       </x:c>
       <x:c r="G657" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H657" s="3" t="s">
         <x:v>2403</x:v>
       </x:c>
       <x:c r="I657" s="3" t="s">
         <x:v>2404</x:v>
       </x:c>
-      <x:c r="J657" s="4" t="n">
+      <x:c r="J657" s="4">
         <x:v>29015.78</x:v>
       </x:c>
-      <x:c r="K657" s="4" t="n">
+      <x:c r="K657" s="4">
         <x:v>29015.78</x:v>
       </x:c>
-      <x:c r="L657" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M657" s="4" t="n">
+      <x:c r="L657" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M657" s="4">
         <x:v>29015.78</x:v>
       </x:c>
-      <x:c r="N657" s="5" t="n">
+      <x:c r="N657" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O657" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:15">
       <x:c r="A658" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B658" s="3" t="s">
         <x:v>2405</x:v>
       </x:c>
       <x:c r="C658" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D658" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E658" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F658" s="3" t="s">
         <x:v>2406</x:v>
       </x:c>
       <x:c r="G658" s="3" t="s">
         <x:v>2407</x:v>
       </x:c>
       <x:c r="H658" s="3" t="s">
         <x:v>2408</x:v>
       </x:c>
       <x:c r="I658" s="3" t="s">
         <x:v>2409</x:v>
       </x:c>
-      <x:c r="J658" s="4" t="n">
+      <x:c r="J658" s="4">
         <x:v>49295.2</x:v>
       </x:c>
-      <x:c r="K658" s="4" t="n">
+      <x:c r="K658" s="4">
         <x:v>49295.2</x:v>
       </x:c>
-      <x:c r="L658" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M658" s="4" t="n">
+      <x:c r="L658" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M658" s="4">
         <x:v>49295.2</x:v>
       </x:c>
-      <x:c r="N658" s="5" t="n">
+      <x:c r="N658" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O658" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:15">
       <x:c r="A659" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B659" s="3" t="s">
         <x:v>2410</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E659" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F659" s="3" t="s">
         <x:v>2411</x:v>
       </x:c>
       <x:c r="G659" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H659" s="3" t="s">
         <x:v>2412</x:v>
       </x:c>
       <x:c r="I659" s="3" t="s">
         <x:v>2413</x:v>
       </x:c>
-      <x:c r="J659" s="4" t="n">
+      <x:c r="J659" s="4">
         <x:v>30583.68</x:v>
       </x:c>
-      <x:c r="K659" s="4" t="n">
+      <x:c r="K659" s="4">
         <x:v>30583.68</x:v>
       </x:c>
-      <x:c r="L659" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M659" s="4" t="n">
+      <x:c r="L659" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M659" s="4">
         <x:v>30583.78</x:v>
       </x:c>
-      <x:c r="N659" s="5" t="n">
+      <x:c r="N659" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O659" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:15">
       <x:c r="A660" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B660" s="3" t="s">
         <x:v>2414</x:v>
       </x:c>
       <x:c r="C660" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D660" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E660" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F660" s="3" t="s">
         <x:v>2415</x:v>
       </x:c>
       <x:c r="G660" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H660" s="3" t="s">
         <x:v>2416</x:v>
       </x:c>
       <x:c r="I660" s="3" t="s">
         <x:v>2417</x:v>
       </x:c>
-      <x:c r="J660" s="4" t="n">
+      <x:c r="J660" s="4">
         <x:v>29266.34</x:v>
       </x:c>
-      <x:c r="K660" s="4" t="n">
+      <x:c r="K660" s="4">
         <x:v>29266.34</x:v>
       </x:c>
-      <x:c r="L660" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M660" s="4" t="n">
+      <x:c r="L660" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M660" s="4">
         <x:v>29266.35</x:v>
       </x:c>
-      <x:c r="N660" s="5" t="n">
+      <x:c r="N660" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O660" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:15">
       <x:c r="A661" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B661" s="3" t="s">
         <x:v>2418</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E661" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F661" s="3" t="s">
         <x:v>2419</x:v>
       </x:c>
       <x:c r="G661" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H661" s="3" t="s">
         <x:v>2420</x:v>
       </x:c>
       <x:c r="I661" s="3" t="s">
         <x:v>2421</x:v>
       </x:c>
-      <x:c r="J661" s="4" t="n">
+      <x:c r="J661" s="4">
         <x:v>30009.6</x:v>
       </x:c>
-      <x:c r="K661" s="4" t="n">
+      <x:c r="K661" s="4">
         <x:v>30009.6</x:v>
       </x:c>
-      <x:c r="L661" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M661" s="4" t="n">
+      <x:c r="L661" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M661" s="4">
         <x:v>30009.63</x:v>
       </x:c>
-      <x:c r="N661" s="5" t="n">
+      <x:c r="N661" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O661" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:15">
       <x:c r="A662" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B662" s="3" t="s">
         <x:v>2422</x:v>
       </x:c>
       <x:c r="C662" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D662" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E662" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F662" s="3" t="s">
         <x:v>2423</x:v>
       </x:c>
       <x:c r="G662" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H662" s="3" t="s">
         <x:v>2424</x:v>
       </x:c>
       <x:c r="I662" s="3" t="s">
         <x:v>2425</x:v>
       </x:c>
-      <x:c r="J662" s="4" t="n">
+      <x:c r="J662" s="4">
         <x:v>42287.7</x:v>
       </x:c>
-      <x:c r="K662" s="4" t="n">
+      <x:c r="K662" s="4">
         <x:v>42287.7</x:v>
       </x:c>
-      <x:c r="L662" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M662" s="4" t="n">
+      <x:c r="L662" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M662" s="4">
         <x:v>42287.72</x:v>
       </x:c>
-      <x:c r="N662" s="5" t="n">
+      <x:c r="N662" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O662" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:15">
       <x:c r="A663" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B663" s="3" t="s">
         <x:v>2426</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E663" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F663" s="3" t="s">
         <x:v>2427</x:v>
       </x:c>
       <x:c r="G663" s="3" t="s">
         <x:v>2428</x:v>
       </x:c>
       <x:c r="H663" s="3" t="s">
         <x:v>2429</x:v>
       </x:c>
       <x:c r="I663" s="3" t="s">
         <x:v>2430</x:v>
       </x:c>
-      <x:c r="J663" s="4" t="n">
+      <x:c r="J663" s="4">
         <x:v>26567.33</x:v>
       </x:c>
-      <x:c r="K663" s="4" t="n">
+      <x:c r="K663" s="4">
         <x:v>26567.33</x:v>
       </x:c>
-      <x:c r="L663" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M663" s="4" t="n">
+      <x:c r="L663" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M663" s="4">
         <x:v>26567.31</x:v>
       </x:c>
-      <x:c r="N663" s="5" t="n">
+      <x:c r="N663" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O663" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:15">
       <x:c r="A664" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B664" s="3" t="s">
         <x:v>2431</x:v>
       </x:c>
       <x:c r="C664" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D664" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E664" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F664" s="3" t="s">
         <x:v>2432</x:v>
       </x:c>
       <x:c r="G664" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H664" s="3" t="s">
         <x:v>2433</x:v>
       </x:c>
       <x:c r="I664" s="3" t="s">
         <x:v>2434</x:v>
       </x:c>
-      <x:c r="J664" s="4" t="n">
+      <x:c r="J664" s="4">
         <x:v>30127.21</x:v>
       </x:c>
-      <x:c r="K664" s="4" t="n">
+      <x:c r="K664" s="4">
         <x:v>30127.21</x:v>
       </x:c>
-      <x:c r="L664" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M664" s="4" t="n">
+      <x:c r="L664" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M664" s="4">
         <x:v>30127.22</x:v>
       </x:c>
-      <x:c r="N664" s="5" t="n">
+      <x:c r="N664" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O664" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:15">
       <x:c r="A665" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B665" s="3" t="s">
         <x:v>2435</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E665" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F665" s="3" t="s">
         <x:v>2436</x:v>
       </x:c>
       <x:c r="G665" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H665" s="3" t="s">
         <x:v>2437</x:v>
       </x:c>
       <x:c r="I665" s="3" t="s">
         <x:v>2438</x:v>
       </x:c>
-      <x:c r="J665" s="4" t="n">
+      <x:c r="J665" s="4">
         <x:v>20237.67</x:v>
       </x:c>
-      <x:c r="K665" s="4" t="n">
+      <x:c r="K665" s="4">
         <x:v>20237.67</x:v>
       </x:c>
-      <x:c r="L665" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M665" s="4" t="n">
+      <x:c r="L665" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M665" s="4">
         <x:v>20237.66</x:v>
       </x:c>
-      <x:c r="N665" s="5" t="n">
+      <x:c r="N665" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O665" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:15">
       <x:c r="A666" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B666" s="3" t="s">
         <x:v>2439</x:v>
       </x:c>
       <x:c r="C666" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D666" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E666" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F666" s="3" t="s">
         <x:v>2440</x:v>
       </x:c>
       <x:c r="G666" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H666" s="3" t="s">
         <x:v>2441</x:v>
       </x:c>
       <x:c r="I666" s="3" t="s">
         <x:v>2442</x:v>
       </x:c>
-      <x:c r="J666" s="4" t="n">
+      <x:c r="J666" s="4">
         <x:v>43306.25</x:v>
       </x:c>
-      <x:c r="K666" s="4" t="n">
+      <x:c r="K666" s="4">
         <x:v>43306.25</x:v>
       </x:c>
-      <x:c r="L666" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M666" s="4" t="n">
+      <x:c r="L666" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M666" s="4">
         <x:v>43306.24</x:v>
       </x:c>
-      <x:c r="N666" s="5" t="n">
+      <x:c r="N666" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O666" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:15">
       <x:c r="A667" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B667" s="3" t="s">
         <x:v>2443</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E667" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F667" s="3" t="s">
         <x:v>2444</x:v>
       </x:c>
       <x:c r="G667" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H667" s="3" t="s">
         <x:v>2445</x:v>
       </x:c>
       <x:c r="I667" s="3" t="s">
         <x:v>2446</x:v>
       </x:c>
-      <x:c r="J667" s="4" t="n">
+      <x:c r="J667" s="4">
         <x:v>45499.3</x:v>
       </x:c>
-      <x:c r="K667" s="4" t="n">
+      <x:c r="K667" s="4">
         <x:v>45499.3</x:v>
       </x:c>
-      <x:c r="L667" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M667" s="4" t="n">
+      <x:c r="L667" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M667" s="4">
         <x:v>45499.3</x:v>
       </x:c>
-      <x:c r="N667" s="5" t="n">
+      <x:c r="N667" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O667" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:15">
       <x:c r="A668" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B668" s="3" t="s">
         <x:v>2447</x:v>
       </x:c>
       <x:c r="C668" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D668" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E668" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F668" s="3" t="s">
         <x:v>2448</x:v>
       </x:c>
       <x:c r="G668" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H668" s="3" t="s">
         <x:v>2449</x:v>
       </x:c>
       <x:c r="I668" s="3" t="s">
         <x:v>2450</x:v>
       </x:c>
-      <x:c r="J668" s="4" t="n">
+      <x:c r="J668" s="4">
         <x:v>26868.58</x:v>
       </x:c>
-      <x:c r="K668" s="4" t="n">
+      <x:c r="K668" s="4">
         <x:v>26868.58</x:v>
       </x:c>
-      <x:c r="L668" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M668" s="4" t="n">
+      <x:c r="L668" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M668" s="4">
         <x:v>26868.59</x:v>
       </x:c>
-      <x:c r="N668" s="5" t="n">
+      <x:c r="N668" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O668" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:15">
       <x:c r="A669" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B669" s="3" t="s">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E669" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F669" s="3" t="s">
         <x:v>2452</x:v>
       </x:c>
       <x:c r="G669" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H669" s="3" t="s">
         <x:v>2453</x:v>
       </x:c>
       <x:c r="I669" s="3" t="s">
         <x:v>2454</x:v>
       </x:c>
-      <x:c r="J669" s="4" t="n">
+      <x:c r="J669" s="4">
         <x:v>37731.32</x:v>
       </x:c>
-      <x:c r="K669" s="4" t="n">
+      <x:c r="K669" s="4">
         <x:v>37731.32</x:v>
       </x:c>
-      <x:c r="L669" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M669" s="4" t="n">
+      <x:c r="L669" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M669" s="4">
         <x:v>37731.31</x:v>
       </x:c>
-      <x:c r="N669" s="5" t="n">
+      <x:c r="N669" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O669" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:15">
       <x:c r="A670" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B670" s="3" t="s">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="C670" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D670" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E670" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F670" s="3" t="s">
         <x:v>2455</x:v>
       </x:c>
       <x:c r="G670" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H670" s="3" t="s">
         <x:v>2456</x:v>
       </x:c>
       <x:c r="I670" s="3" t="s">
         <x:v>2457</x:v>
       </x:c>
-      <x:c r="J670" s="4" t="n">
+      <x:c r="J670" s="4">
         <x:v>28825.31</x:v>
       </x:c>
-      <x:c r="K670" s="4" t="n">
+      <x:c r="K670" s="4">
         <x:v>28825.31</x:v>
       </x:c>
-      <x:c r="L670" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M670" s="4" t="n">
+      <x:c r="L670" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M670" s="4">
         <x:v>28825.3</x:v>
       </x:c>
-      <x:c r="N670" s="5" t="n">
+      <x:c r="N670" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O670" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:15">
       <x:c r="A671" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B671" s="3" t="s">
         <x:v>2458</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E671" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F671" s="3" t="s">
         <x:v>2459</x:v>
       </x:c>
       <x:c r="G671" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H671" s="3" t="s">
         <x:v>2460</x:v>
       </x:c>
       <x:c r="I671" s="3" t="s">
         <x:v>2461</x:v>
       </x:c>
-      <x:c r="J671" s="4" t="n">
+      <x:c r="J671" s="4">
         <x:v>27937.02</x:v>
       </x:c>
-      <x:c r="K671" s="4" t="n">
+      <x:c r="K671" s="4">
         <x:v>27937.02</x:v>
       </x:c>
-      <x:c r="L671" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M671" s="4" t="n">
+      <x:c r="L671" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M671" s="4">
         <x:v>27937</x:v>
       </x:c>
-      <x:c r="N671" s="5" t="n">
+      <x:c r="N671" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O671" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:15">
       <x:c r="A672" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B672" s="3" t="s">
         <x:v>2462</x:v>
       </x:c>
       <x:c r="C672" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D672" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E672" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F672" s="3" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="G672" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H672" s="3" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="I672" s="3" t="s">
         <x:v>2465</x:v>
       </x:c>
-      <x:c r="J672" s="4" t="n">
+      <x:c r="J672" s="4">
         <x:v>50669.32</x:v>
       </x:c>
-      <x:c r="K672" s="4" t="n">
+      <x:c r="K672" s="4">
         <x:v>50669.32</x:v>
       </x:c>
-      <x:c r="L672" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M672" s="4" t="n">
+      <x:c r="L672" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M672" s="4">
         <x:v>50669.33</x:v>
       </x:c>
-      <x:c r="N672" s="5" t="n">
+      <x:c r="N672" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O672" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:15">
       <x:c r="A673" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B673" s="3" t="s">
         <x:v>2466</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E673" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F673" s="3" t="s">
         <x:v>2467</x:v>
       </x:c>
       <x:c r="G673" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H673" s="3" t="s">
         <x:v>2468</x:v>
       </x:c>
       <x:c r="I673" s="3" t="s">
         <x:v>2469</x:v>
       </x:c>
-      <x:c r="J673" s="4" t="n">
+      <x:c r="J673" s="4">
         <x:v>23948.32</x:v>
       </x:c>
-      <x:c r="K673" s="4" t="n">
+      <x:c r="K673" s="4">
         <x:v>23948.32</x:v>
       </x:c>
-      <x:c r="L673" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M673" s="4" t="n">
+      <x:c r="L673" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M673" s="4">
         <x:v>23948.35</x:v>
       </x:c>
-      <x:c r="N673" s="5" t="n">
+      <x:c r="N673" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O673" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:15">
       <x:c r="A674" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B674" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C674" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D674" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E674" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F674" s="3" t="s">
         <x:v>2471</x:v>
       </x:c>
       <x:c r="G674" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H674" s="3" t="s">
         <x:v>2472</x:v>
       </x:c>
       <x:c r="I674" s="3" t="s">
         <x:v>2473</x:v>
       </x:c>
-      <x:c r="J674" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N674" s="5" t="n">
+      <x:c r="J674" s="4">
+        <x:v>29717.15</x:v>
+      </x:c>
+      <x:c r="K674" s="4">
+        <x:v>29717.15</x:v>
+      </x:c>
+      <x:c r="L674" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M674" s="4">
+        <x:v>29717.15</x:v>
+      </x:c>
+      <x:c r="N674" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O674" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:15">
       <x:c r="A675" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B675" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E675" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F675" s="3" t="s">
         <x:v>2471</x:v>
       </x:c>
       <x:c r="G675" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H675" s="3" t="s">
         <x:v>2474</x:v>
       </x:c>
       <x:c r="I675" s="3" t="s">
         <x:v>2475</x:v>
       </x:c>
-      <x:c r="J675" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J675" s="4">
+        <x:v>45405.16</x:v>
+      </x:c>
+      <x:c r="K675" s="4">
+        <x:v>45405.16</x:v>
+      </x:c>
+      <x:c r="L675" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M675" s="4">
+        <x:v>45405.18</x:v>
+      </x:c>
+      <x:c r="N675" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O675" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:15">
       <x:c r="A676" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B676" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C676" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D676" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E676" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F676" s="3" t="s">
-        <x:v>2471</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="G676" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H676" s="3" t="s">
-        <x:v>2476</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="I676" s="3" t="s">
-        <x:v>2477</x:v>
-[...1 lines deleted...]
-      <x:c r="J676" s="4" t="n">
+        <x:v>2478</x:v>
+      </x:c>
+      <x:c r="J676" s="4">
         <x:v>37941.2</x:v>
       </x:c>
-      <x:c r="K676" s="4" t="n">
+      <x:c r="K676" s="4">
         <x:v>37941.2</x:v>
       </x:c>
-      <x:c r="L676" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M676" s="4" t="n">
+      <x:c r="L676" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M676" s="4">
         <x:v>37941.21</x:v>
       </x:c>
-      <x:c r="N676" s="5" t="n">
+      <x:c r="N676" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O676" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:15">
       <x:c r="A677" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B677" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E677" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F677" s="3" t="s">
-        <x:v>2478</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="G677" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H677" s="3" t="s">
         <x:v>2479</x:v>
       </x:c>
       <x:c r="I677" s="3" t="s">
         <x:v>2480</x:v>
       </x:c>
-      <x:c r="J677" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N677" s="5" t="n">
+      <x:c r="J677" s="4">
+        <x:v>39975.18</x:v>
+      </x:c>
+      <x:c r="K677" s="4">
+        <x:v>39975.18</x:v>
+      </x:c>
+      <x:c r="L677" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M677" s="4">
+        <x:v>39975.18</x:v>
+      </x:c>
+      <x:c r="N677" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O677" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:15">
       <x:c r="A678" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B678" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C678" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D678" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E678" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F678" s="3" t="s">
-        <x:v>2478</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="G678" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H678" s="3" t="s">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="I678" s="3" t="s">
         <x:v>2482</x:v>
       </x:c>
-      <x:c r="J678" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J678" s="4">
+        <x:v>28069.81</x:v>
+      </x:c>
+      <x:c r="K678" s="4">
+        <x:v>28069.81</x:v>
+      </x:c>
+      <x:c r="L678" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M678" s="4">
+        <x:v>28069.78</x:v>
+      </x:c>
+      <x:c r="N678" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O678" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:15">
       <x:c r="A679" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B679" s="3" t="s">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E679" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F679" s="3" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="G679" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H679" s="3" t="s">
         <x:v>2485</x:v>
       </x:c>
       <x:c r="I679" s="3" t="s">
         <x:v>2486</x:v>
       </x:c>
-      <x:c r="J679" s="4" t="n">
+      <x:c r="J679" s="4">
         <x:v>45579.13</x:v>
       </x:c>
-      <x:c r="K679" s="4" t="n">
+      <x:c r="K679" s="4">
         <x:v>45579.13</x:v>
       </x:c>
-      <x:c r="L679" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M679" s="4" t="n">
+      <x:c r="L679" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M679" s="4">
         <x:v>45579.12</x:v>
       </x:c>
-      <x:c r="N679" s="5" t="n">
+      <x:c r="N679" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O679" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:15">
       <x:c r="A680" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B680" s="3" t="s">
         <x:v>2487</x:v>
       </x:c>
       <x:c r="C680" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D680" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E680" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F680" s="3" t="s">
         <x:v>2488</x:v>
       </x:c>
       <x:c r="G680" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H680" s="3" t="s">
         <x:v>2489</x:v>
       </x:c>
       <x:c r="I680" s="3" t="s">
         <x:v>2490</x:v>
       </x:c>
-      <x:c r="J680" s="4" t="n">
+      <x:c r="J680" s="4">
         <x:v>36266.04</x:v>
       </x:c>
-      <x:c r="K680" s="4" t="n">
+      <x:c r="K680" s="4">
         <x:v>36266.04</x:v>
       </x:c>
-      <x:c r="L680" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M680" s="4" t="n">
+      <x:c r="L680" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M680" s="4">
         <x:v>36266.04</x:v>
       </x:c>
-      <x:c r="N680" s="5" t="n">
+      <x:c r="N680" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O680" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:15">
       <x:c r="A681" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B681" s="3" t="s">
         <x:v>2491</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E681" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F681" s="3" t="s">
         <x:v>2492</x:v>
       </x:c>
       <x:c r="G681" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H681" s="3" t="s">
         <x:v>2493</x:v>
       </x:c>
       <x:c r="I681" s="3" t="s">
         <x:v>2494</x:v>
       </x:c>
-      <x:c r="J681" s="4" t="n">
+      <x:c r="J681" s="4">
         <x:v>36804.26</x:v>
       </x:c>
-      <x:c r="K681" s="4" t="n">
+      <x:c r="K681" s="4">
         <x:v>36804.26</x:v>
       </x:c>
-      <x:c r="L681" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M681" s="4" t="n">
+      <x:c r="L681" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M681" s="4">
         <x:v>36804.26</x:v>
       </x:c>
-      <x:c r="N681" s="5" t="n">
+      <x:c r="N681" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O681" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:15">
       <x:c r="A682" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B682" s="3" t="s">
         <x:v>2495</x:v>
       </x:c>
       <x:c r="C682" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D682" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E682" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F682" s="3" t="s">
         <x:v>2496</x:v>
       </x:c>
       <x:c r="G682" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H682" s="3" t="s">
         <x:v>2497</x:v>
       </x:c>
       <x:c r="I682" s="3" t="s">
         <x:v>2498</x:v>
       </x:c>
-      <x:c r="J682" s="4" t="n">
+      <x:c r="J682" s="4">
         <x:v>48033.7</x:v>
       </x:c>
-      <x:c r="K682" s="4" t="n">
+      <x:c r="K682" s="4">
         <x:v>48033.7</x:v>
       </x:c>
-      <x:c r="L682" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M682" s="4" t="n">
+      <x:c r="L682" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M682" s="4">
         <x:v>48033.7</x:v>
       </x:c>
-      <x:c r="N682" s="5" t="n">
+      <x:c r="N682" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O682" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:15">
       <x:c r="A683" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B683" s="3" t="s">
         <x:v>2499</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E683" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F683" s="3" t="s">
         <x:v>2500</x:v>
       </x:c>
       <x:c r="G683" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H683" s="3" t="s">
         <x:v>2501</x:v>
       </x:c>
       <x:c r="I683" s="3" t="s">
         <x:v>2502</x:v>
       </x:c>
-      <x:c r="J683" s="4" t="n">
+      <x:c r="J683" s="4">
         <x:v>44290.64</x:v>
       </x:c>
-      <x:c r="K683" s="4" t="n">
+      <x:c r="K683" s="4">
         <x:v>44290.64</x:v>
       </x:c>
-      <x:c r="L683" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M683" s="4" t="n">
+      <x:c r="L683" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M683" s="4">
         <x:v>44290.64</x:v>
       </x:c>
-      <x:c r="N683" s="5" t="n">
+      <x:c r="N683" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O683" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:15">
       <x:c r="A684" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B684" s="3" t="s">
         <x:v>2503</x:v>
       </x:c>
       <x:c r="C684" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D684" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E684" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F684" s="3" t="s">
         <x:v>2504</x:v>
       </x:c>
       <x:c r="G684" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H684" s="3" t="s">
         <x:v>2505</x:v>
       </x:c>
       <x:c r="I684" s="3" t="s">
         <x:v>2506</x:v>
       </x:c>
-      <x:c r="J684" s="4" t="n">
+      <x:c r="J684" s="4">
         <x:v>30468.58</x:v>
       </x:c>
-      <x:c r="K684" s="4" t="n">
+      <x:c r="K684" s="4">
         <x:v>30468.58</x:v>
       </x:c>
-      <x:c r="L684" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M684" s="4" t="n">
+      <x:c r="L684" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M684" s="4">
         <x:v>30468.59</x:v>
       </x:c>
-      <x:c r="N684" s="5" t="n">
+      <x:c r="N684" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O684" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:15">
       <x:c r="A685" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B685" s="3" t="s">
         <x:v>2507</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E685" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F685" s="3" t="s">
         <x:v>2508</x:v>
       </x:c>
       <x:c r="G685" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H685" s="3" t="s">
         <x:v>2509</x:v>
       </x:c>
       <x:c r="I685" s="3" t="s">
         <x:v>2510</x:v>
       </x:c>
-      <x:c r="J685" s="4" t="n">
+      <x:c r="J685" s="4">
         <x:v>29055.9</x:v>
       </x:c>
-      <x:c r="K685" s="4" t="n">
+      <x:c r="K685" s="4">
         <x:v>29055.9</x:v>
       </x:c>
-      <x:c r="L685" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M685" s="4" t="n">
+      <x:c r="L685" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M685" s="4">
         <x:v>29055.9</x:v>
       </x:c>
-      <x:c r="N685" s="5" t="n">
+      <x:c r="N685" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O685" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:15">
       <x:c r="A686" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B686" s="3" t="s">
         <x:v>2511</x:v>
       </x:c>
       <x:c r="C686" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D686" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E686" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F686" s="3" t="s">
         <x:v>2512</x:v>
       </x:c>
       <x:c r="G686" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H686" s="3" t="s">
         <x:v>2513</x:v>
       </x:c>
       <x:c r="I686" s="3" t="s">
         <x:v>2514</x:v>
       </x:c>
-      <x:c r="J686" s="4" t="n">
+      <x:c r="J686" s="4">
         <x:v>30655.1</x:v>
       </x:c>
-      <x:c r="K686" s="4" t="n">
+      <x:c r="K686" s="4">
         <x:v>30655.1</x:v>
       </x:c>
-      <x:c r="L686" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M686" s="4" t="n">
+      <x:c r="L686" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M686" s="4">
         <x:v>30655.12</x:v>
       </x:c>
-      <x:c r="N686" s="5" t="n">
+      <x:c r="N686" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O686" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:15">
       <x:c r="A687" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B687" s="3" t="s">
         <x:v>2515</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E687" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F687" s="3" t="s">
         <x:v>2516</x:v>
       </x:c>
       <x:c r="G687" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H687" s="3" t="s">
         <x:v>2517</x:v>
       </x:c>
       <x:c r="I687" s="3" t="s">
         <x:v>2518</x:v>
       </x:c>
-      <x:c r="J687" s="4" t="n">
+      <x:c r="J687" s="4">
         <x:v>31894.72</x:v>
       </x:c>
-      <x:c r="K687" s="4" t="n">
+      <x:c r="K687" s="4">
         <x:v>31894.72</x:v>
       </x:c>
-      <x:c r="L687" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M687" s="4" t="n">
+      <x:c r="L687" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M687" s="4">
         <x:v>31894.71</x:v>
       </x:c>
-      <x:c r="N687" s="5" t="n">
+      <x:c r="N687" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O687" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:15">
       <x:c r="A688" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B688" s="3" t="s">
         <x:v>2519</x:v>
       </x:c>
       <x:c r="C688" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D688" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E688" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F688" s="3" t="s">
         <x:v>2520</x:v>
       </x:c>
       <x:c r="G688" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H688" s="3" t="s">
         <x:v>2521</x:v>
       </x:c>
       <x:c r="I688" s="3" t="s">
         <x:v>2522</x:v>
       </x:c>
-      <x:c r="J688" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N688" s="5" t="n">
+      <x:c r="J688" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K688" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L688" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M688" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N688" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O688" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:15">
       <x:c r="A689" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B689" s="3" t="s">
         <x:v>2523</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E689" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F689" s="3" t="s">
         <x:v>2524</x:v>
       </x:c>
       <x:c r="G689" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H689" s="3" t="s">
         <x:v>2525</x:v>
       </x:c>
       <x:c r="I689" s="3" t="s">
         <x:v>2526</x:v>
       </x:c>
-      <x:c r="J689" s="4" t="n">
+      <x:c r="J689" s="4">
         <x:v>25205.3</x:v>
       </x:c>
-      <x:c r="K689" s="4" t="n">
+      <x:c r="K689" s="4">
         <x:v>25205.3</x:v>
       </x:c>
-      <x:c r="L689" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M689" s="4" t="n">
+      <x:c r="L689" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M689" s="4">
         <x:v>25205.28</x:v>
       </x:c>
-      <x:c r="N689" s="5" t="n">
+      <x:c r="N689" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O689" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:15">
       <x:c r="A690" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B690" s="3" t="s">
         <x:v>2527</x:v>
       </x:c>
       <x:c r="C690" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D690" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E690" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F690" s="3" t="s">
         <x:v>2528</x:v>
       </x:c>
       <x:c r="G690" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H690" s="3" t="s">
         <x:v>2529</x:v>
       </x:c>
       <x:c r="I690" s="3" t="s">
         <x:v>2530</x:v>
       </x:c>
-      <x:c r="J690" s="4" t="n">
+      <x:c r="J690" s="4">
         <x:v>28279.47</x:v>
       </x:c>
-      <x:c r="K690" s="4" t="n">
+      <x:c r="K690" s="4">
         <x:v>28279.47</x:v>
       </x:c>
-      <x:c r="L690" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M690" s="4" t="n">
+      <x:c r="L690" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M690" s="4">
         <x:v>28279.48</x:v>
       </x:c>
-      <x:c r="N690" s="5" t="n">
+      <x:c r="N690" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O690" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:15">
       <x:c r="A691" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B691" s="3" t="s">
         <x:v>2531</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E691" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F691" s="3" t="s">
         <x:v>2532</x:v>
       </x:c>
       <x:c r="G691" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H691" s="3" t="s">
         <x:v>2533</x:v>
       </x:c>
       <x:c r="I691" s="3" t="s">
         <x:v>2534</x:v>
       </x:c>
-      <x:c r="J691" s="4" t="n">
+      <x:c r="J691" s="4">
         <x:v>29565.07</x:v>
       </x:c>
-      <x:c r="K691" s="4" t="n">
+      <x:c r="K691" s="4">
         <x:v>29565.07</x:v>
       </x:c>
-      <x:c r="L691" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M691" s="4" t="n">
+      <x:c r="L691" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M691" s="4">
         <x:v>29565.04</x:v>
       </x:c>
-      <x:c r="N691" s="5" t="n">
+      <x:c r="N691" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O691" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:15">
       <x:c r="A692" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B692" s="3" t="s">
         <x:v>2535</x:v>
       </x:c>
       <x:c r="C692" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D692" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E692" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F692" s="3" t="s">
         <x:v>2536</x:v>
       </x:c>
       <x:c r="G692" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H692" s="3" t="s">
         <x:v>2537</x:v>
       </x:c>
       <x:c r="I692" s="3" t="s">
         <x:v>2538</x:v>
       </x:c>
-      <x:c r="J692" s="4" t="n">
+      <x:c r="J692" s="4">
         <x:v>28636.84</x:v>
       </x:c>
-      <x:c r="K692" s="4" t="n">
+      <x:c r="K692" s="4">
         <x:v>28636.84</x:v>
       </x:c>
-      <x:c r="L692" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M692" s="4" t="n">
+      <x:c r="L692" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M692" s="4">
         <x:v>28636.84</x:v>
       </x:c>
-      <x:c r="N692" s="5" t="n">
+      <x:c r="N692" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O692" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:15">
       <x:c r="A693" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B693" s="3" t="s">
         <x:v>2539</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E693" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F693" s="3" t="s">
         <x:v>2540</x:v>
       </x:c>
       <x:c r="G693" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H693" s="3" t="s">
         <x:v>2541</x:v>
       </x:c>
       <x:c r="I693" s="3" t="s">
         <x:v>2542</x:v>
       </x:c>
-      <x:c r="J693" s="4" t="n">
+      <x:c r="J693" s="4">
         <x:v>30079.81</x:v>
       </x:c>
-      <x:c r="K693" s="4" t="n">
+      <x:c r="K693" s="4">
         <x:v>30079.81</x:v>
       </x:c>
-      <x:c r="L693" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M693" s="4" t="n">
+      <x:c r="L693" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M693" s="4">
         <x:v>30079.78</x:v>
       </x:c>
-      <x:c r="N693" s="5" t="n">
+      <x:c r="N693" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O693" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:15">
       <x:c r="A694" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B694" s="3" t="s">
         <x:v>2543</x:v>
       </x:c>
       <x:c r="C694" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D694" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E694" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F694" s="3" t="s">
         <x:v>2544</x:v>
       </x:c>
       <x:c r="G694" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H694" s="3" t="s">
         <x:v>2545</x:v>
       </x:c>
       <x:c r="I694" s="3" t="s">
         <x:v>2546</x:v>
       </x:c>
-      <x:c r="J694" s="4" t="n">
+      <x:c r="J694" s="4">
         <x:v>22807.72</x:v>
       </x:c>
-      <x:c r="K694" s="4" t="n">
+      <x:c r="K694" s="4">
         <x:v>22807.72</x:v>
       </x:c>
-      <x:c r="L694" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M694" s="4" t="n">
+      <x:c r="L694" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M694" s="4">
         <x:v>22807.71</x:v>
       </x:c>
-      <x:c r="N694" s="5" t="n">
+      <x:c r="N694" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O694" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:15">
       <x:c r="A695" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B695" s="3" t="s">
         <x:v>2547</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E695" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F695" s="3" t="s">
         <x:v>2548</x:v>
       </x:c>
       <x:c r="G695" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H695" s="3" t="s">
         <x:v>2549</x:v>
       </x:c>
       <x:c r="I695" s="3" t="s">
         <x:v>2550</x:v>
       </x:c>
-      <x:c r="J695" s="4" t="n">
+      <x:c r="J695" s="4">
         <x:v>26671.04</x:v>
       </x:c>
-      <x:c r="K695" s="4" t="n">
+      <x:c r="K695" s="4">
         <x:v>26671.04</x:v>
       </x:c>
-      <x:c r="L695" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M695" s="4" t="n">
+      <x:c r="L695" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M695" s="4">
         <x:v>26671.03</x:v>
       </x:c>
-      <x:c r="N695" s="5" t="n">
+      <x:c r="N695" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O695" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:15">
       <x:c r="A696" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B696" s="3" t="s">
         <x:v>2551</x:v>
       </x:c>
       <x:c r="C696" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D696" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E696" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F696" s="3" t="s">
         <x:v>2552</x:v>
       </x:c>
       <x:c r="G696" s="3" t="s">
         <x:v>2553</x:v>
       </x:c>
       <x:c r="H696" s="3" t="s">
         <x:v>2554</x:v>
       </x:c>
       <x:c r="I696" s="3" t="s">
         <x:v>2555</x:v>
       </x:c>
-      <x:c r="J696" s="4" t="n">
+      <x:c r="J696" s="4">
         <x:v>29836.09</x:v>
       </x:c>
-      <x:c r="K696" s="4" t="n">
+      <x:c r="K696" s="4">
         <x:v>29836.09</x:v>
       </x:c>
-      <x:c r="L696" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M696" s="4" t="n">
+      <x:c r="L696" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M696" s="4">
         <x:v>29836.1</x:v>
       </x:c>
-      <x:c r="N696" s="5" t="n">
+      <x:c r="N696" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O696" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:15">
       <x:c r="A697" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B697" s="3" t="s">
         <x:v>2556</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E697" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F697" s="3" t="s">
         <x:v>2557</x:v>
       </x:c>
       <x:c r="G697" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H697" s="3" t="s">
         <x:v>2558</x:v>
       </x:c>
       <x:c r="I697" s="3" t="s">
         <x:v>2559</x:v>
       </x:c>
-      <x:c r="J697" s="4" t="n">
+      <x:c r="J697" s="4">
         <x:v>30667.04</x:v>
       </x:c>
-      <x:c r="K697" s="4" t="n">
+      <x:c r="K697" s="4">
         <x:v>30667.04</x:v>
       </x:c>
-      <x:c r="L697" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M697" s="4" t="n">
+      <x:c r="L697" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M697" s="4">
         <x:v>30667.05</x:v>
       </x:c>
-      <x:c r="N697" s="5" t="n">
+      <x:c r="N697" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O697" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:15">
       <x:c r="A698" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B698" s="3" t="s">
         <x:v>2560</x:v>
       </x:c>
       <x:c r="C698" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D698" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E698" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F698" s="3" t="s">
         <x:v>2561</x:v>
       </x:c>
       <x:c r="G698" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H698" s="3" t="s">
         <x:v>2562</x:v>
       </x:c>
       <x:c r="I698" s="3" t="s">
         <x:v>2563</x:v>
       </x:c>
-      <x:c r="J698" s="4" t="n">
+      <x:c r="J698" s="4">
         <x:v>26874.62</x:v>
       </x:c>
-      <x:c r="K698" s="4" t="n">
+      <x:c r="K698" s="4">
         <x:v>26874.62</x:v>
       </x:c>
-      <x:c r="L698" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M698" s="4" t="n">
+      <x:c r="L698" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M698" s="4">
         <x:v>26874.63</x:v>
       </x:c>
-      <x:c r="N698" s="5" t="n">
+      <x:c r="N698" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O698" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:15">
       <x:c r="A699" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B699" s="3" t="s">
         <x:v>2564</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E699" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F699" s="3" t="s">
         <x:v>2565</x:v>
       </x:c>
       <x:c r="G699" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="H699" s="3" t="s">
         <x:v>2566</x:v>
       </x:c>
       <x:c r="I699" s="3" t="s">
         <x:v>2567</x:v>
       </x:c>
-      <x:c r="J699" s="4" t="n">
+      <x:c r="J699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
-      <x:c r="K699" s="4" t="n">
+      <x:c r="K699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
-      <x:c r="L699" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M699" s="4" t="n">
+      <x:c r="L699" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M699" s="4">
         <x:v>28175.69</x:v>
       </x:c>
-      <x:c r="N699" s="5" t="n">
+      <x:c r="N699" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O699" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:15">
       <x:c r="A700" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B700" s="3" t="s">
         <x:v>2568</x:v>
       </x:c>
       <x:c r="C700" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D700" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E700" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F700" s="3" t="s">
         <x:v>2569</x:v>
       </x:c>
       <x:c r="G700" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H700" s="3" t="s">
         <x:v>2570</x:v>
       </x:c>
       <x:c r="I700" s="3" t="s">
         <x:v>2571</x:v>
       </x:c>
-      <x:c r="J700" s="4" t="n">
+      <x:c r="J700" s="4">
         <x:v>30644.49</x:v>
       </x:c>
-      <x:c r="K700" s="4" t="n">
+      <x:c r="K700" s="4">
         <x:v>30644.49</x:v>
       </x:c>
-      <x:c r="L700" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M700" s="4" t="n">
+      <x:c r="L700" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M700" s="4">
         <x:v>30644.49</x:v>
       </x:c>
-      <x:c r="N700" s="5" t="n">
+      <x:c r="N700" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O700" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:15">
       <x:c r="A701" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B701" s="3" t="s">
         <x:v>2572</x:v>
       </x:c>
       <x:c r="C701" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E701" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F701" s="3" t="s">
         <x:v>2573</x:v>
       </x:c>
       <x:c r="G701" s="3" t="s">
         <x:v>2574</x:v>
       </x:c>
       <x:c r="H701" s="3" t="s">
         <x:v>2575</x:v>
       </x:c>
       <x:c r="I701" s="3" t="s">
         <x:v>2576</x:v>
       </x:c>
-      <x:c r="J701" s="4" t="n">
+      <x:c r="J701" s="4">
         <x:v>24173.9</x:v>
       </x:c>
-      <x:c r="K701" s="4" t="n">
+      <x:c r="K701" s="4">
         <x:v>24173.9</x:v>
       </x:c>
-      <x:c r="L701" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M701" s="4" t="n">
+      <x:c r="L701" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M701" s="4">
         <x:v>24173.89</x:v>
       </x:c>
-      <x:c r="N701" s="5" t="n">
+      <x:c r="N701" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O701" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:15">
       <x:c r="A702" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B702" s="3" t="s">
         <x:v>2577</x:v>
       </x:c>
       <x:c r="C702" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D702" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E702" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F702" s="3" t="s">
         <x:v>2578</x:v>
       </x:c>
       <x:c r="G702" s="3" t="s">
         <x:v>2579</x:v>
       </x:c>
       <x:c r="H702" s="3" t="s">
         <x:v>2580</x:v>
       </x:c>
       <x:c r="I702" s="3" t="s">
         <x:v>2581</x:v>
       </x:c>
-      <x:c r="J702" s="4" t="n">
+      <x:c r="J702" s="4">
         <x:v>30451.49</x:v>
       </x:c>
-      <x:c r="K702" s="4" t="n">
+      <x:c r="K702" s="4">
         <x:v>30451.49</x:v>
       </x:c>
-      <x:c r="L702" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M702" s="4" t="n">
+      <x:c r="L702" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M702" s="4">
         <x:v>30451.48</x:v>
       </x:c>
-      <x:c r="N702" s="5" t="n">
+      <x:c r="N702" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O702" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:15">
       <x:c r="A703" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B703" s="3" t="s">
         <x:v>2582</x:v>
       </x:c>
       <x:c r="C703" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E703" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F703" s="3" t="s">
         <x:v>2583</x:v>
       </x:c>
       <x:c r="G703" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H703" s="3" t="s">
         <x:v>2584</x:v>
       </x:c>
       <x:c r="I703" s="3" t="s">
         <x:v>2585</x:v>
       </x:c>
-      <x:c r="J703" s="4" t="n">
+      <x:c r="J703" s="4">
         <x:v>30667.57</x:v>
       </x:c>
-      <x:c r="K703" s="4" t="n">
+      <x:c r="K703" s="4">
         <x:v>30667.57</x:v>
       </x:c>
-      <x:c r="L703" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M703" s="4" t="n">
+      <x:c r="L703" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M703" s="4">
         <x:v>30667.6</x:v>
       </x:c>
-      <x:c r="N703" s="5" t="n">
+      <x:c r="N703" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O703" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:15">
       <x:c r="A704" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B704" s="3" t="s">
         <x:v>2586</x:v>
       </x:c>
       <x:c r="C704" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D704" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E704" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F704" s="3" t="s">
         <x:v>2587</x:v>
       </x:c>
       <x:c r="G704" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H704" s="3" t="s">
         <x:v>2588</x:v>
       </x:c>
       <x:c r="I704" s="3" t="s">
         <x:v>2589</x:v>
       </x:c>
-      <x:c r="J704" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J704" s="4">
+        <x:v>30575.56</x:v>
+      </x:c>
+      <x:c r="K704" s="4">
+        <x:v>30575.56</x:v>
+      </x:c>
+      <x:c r="L704" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M704" s="4">
+        <x:v>30575.54</x:v>
+      </x:c>
+      <x:c r="N704" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O704" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:15">
       <x:c r="A705" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B705" s="3" t="s">
         <x:v>2590</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E705" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F705" s="3" t="s">
         <x:v>2591</x:v>
       </x:c>
       <x:c r="G705" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H705" s="3" t="s">
         <x:v>2592</x:v>
       </x:c>
       <x:c r="I705" s="3" t="s">
         <x:v>2593</x:v>
       </x:c>
-      <x:c r="J705" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J705" s="4">
+        <x:v>44009.96</x:v>
+      </x:c>
+      <x:c r="K705" s="4">
+        <x:v>44009.96</x:v>
+      </x:c>
+      <x:c r="L705" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M705" s="4">
+        <x:v>44009.95</x:v>
+      </x:c>
+      <x:c r="N705" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O705" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:15">
       <x:c r="A706" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B706" s="3" t="s">
         <x:v>2594</x:v>
       </x:c>
       <x:c r="C706" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D706" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E706" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F706" s="3" t="s">
         <x:v>2595</x:v>
       </x:c>
       <x:c r="G706" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H706" s="3" t="s">
         <x:v>2596</x:v>
       </x:c>
       <x:c r="I706" s="3" t="s">
         <x:v>2597</x:v>
       </x:c>
-      <x:c r="J706" s="4" t="n">
+      <x:c r="J706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
-      <x:c r="K706" s="4" t="n">
+      <x:c r="K706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
-      <x:c r="L706" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M706" s="4" t="n">
+      <x:c r="L706" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
-      <x:c r="N706" s="5" t="n">
+      <x:c r="N706" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O706" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:15">
       <x:c r="A707" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B707" s="3" t="s">
         <x:v>2598</x:v>
       </x:c>
       <x:c r="C707" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E707" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F707" s="3" t="s">
         <x:v>2599</x:v>
       </x:c>
       <x:c r="G707" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H707" s="3" t="s">
         <x:v>2600</x:v>
       </x:c>
       <x:c r="I707" s="3" t="s">
         <x:v>2601</x:v>
       </x:c>
-      <x:c r="J707" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J707" s="4">
+        <x:v>30028.75</x:v>
+      </x:c>
+      <x:c r="K707" s="4">
+        <x:v>30028.75</x:v>
+      </x:c>
+      <x:c r="L707" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M707" s="4">
+        <x:v>30028.76</x:v>
+      </x:c>
+      <x:c r="N707" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O707" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:15">
       <x:c r="A708" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B708" s="3" t="s">
         <x:v>2598</x:v>
       </x:c>
       <x:c r="C708" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D708" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E708" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F708" s="3" t="s">
         <x:v>2602</x:v>
       </x:c>
       <x:c r="G708" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H708" s="3" t="s">
         <x:v>2603</x:v>
       </x:c>
       <x:c r="I708" s="3" t="s">
         <x:v>2604</x:v>
       </x:c>
-      <x:c r="J708" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>16</x:v>
+      <x:c r="J708" s="4">
+        <x:v>37356.22</x:v>
+      </x:c>
+      <x:c r="K708" s="4">
+        <x:v>37356.22</x:v>
+      </x:c>
+      <x:c r="L708" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M708" s="4">
+        <x:v>37356.21</x:v>
+      </x:c>
+      <x:c r="N708" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O708" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:15">
       <x:c r="A709" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B709" s="3" t="s">
         <x:v>2605</x:v>
       </x:c>
       <x:c r="C709" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E709" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F709" s="3" t="s">
         <x:v>2606</x:v>
       </x:c>
       <x:c r="G709" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H709" s="3" t="s">
         <x:v>2607</x:v>
       </x:c>
       <x:c r="I709" s="3" t="s">
         <x:v>2608</x:v>
       </x:c>
-      <x:c r="J709" s="4" t="n">
+      <x:c r="J709" s="4">
         <x:v>45767.57</x:v>
       </x:c>
-      <x:c r="K709" s="4" t="n">
+      <x:c r="K709" s="4">
         <x:v>45767.57</x:v>
       </x:c>
-      <x:c r="L709" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M709" s="4" t="n">
+      <x:c r="L709" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M709" s="4">
         <x:v>45767.56</x:v>
       </x:c>
-      <x:c r="N709" s="5" t="n">
+      <x:c r="N709" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O709" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:15">
       <x:c r="A710" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B710" s="3" t="s">
         <x:v>2609</x:v>
       </x:c>
       <x:c r="C710" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D710" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E710" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F710" s="3" t="s">
         <x:v>2610</x:v>
       </x:c>
       <x:c r="G710" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H710" s="3" t="s">
         <x:v>2611</x:v>
       </x:c>
       <x:c r="I710" s="3" t="s">
         <x:v>2612</x:v>
       </x:c>
-      <x:c r="J710" s="4" t="n">
+      <x:c r="J710" s="4">
         <x:v>30206.23</x:v>
       </x:c>
-      <x:c r="K710" s="4" t="n">
+      <x:c r="K710" s="4">
         <x:v>30206.23</x:v>
       </x:c>
-      <x:c r="L710" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M710" s="4" t="n">
+      <x:c r="L710" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M710" s="4">
         <x:v>30206.23</x:v>
       </x:c>
-      <x:c r="N710" s="5" t="n">
+      <x:c r="N710" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O710" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:15">
       <x:c r="A711" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B711" s="3" t="s">
         <x:v>2613</x:v>
       </x:c>
       <x:c r="C711" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E711" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F711" s="3" t="s">
         <x:v>2614</x:v>
       </x:c>
       <x:c r="G711" s="3" t="s">
         <x:v>2615</x:v>
       </x:c>
       <x:c r="H711" s="3" t="s">
         <x:v>2616</x:v>
       </x:c>
       <x:c r="I711" s="3" t="s">
         <x:v>2617</x:v>
       </x:c>
-      <x:c r="J711" s="4" t="n">
+      <x:c r="J711" s="4">
         <x:v>39109.07</x:v>
       </x:c>
-      <x:c r="K711" s="4" t="n">
+      <x:c r="K711" s="4">
         <x:v>39109.07</x:v>
       </x:c>
-      <x:c r="L711" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M711" s="4" t="n">
+      <x:c r="L711" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M711" s="4">
         <x:v>39109.09</x:v>
       </x:c>
-      <x:c r="N711" s="5" t="n">
+      <x:c r="N711" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O711" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:15">
       <x:c r="A712" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B712" s="3" t="s">
         <x:v>2618</x:v>
       </x:c>
       <x:c r="C712" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D712" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E712" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F712" s="3" t="s">
         <x:v>2619</x:v>
       </x:c>
       <x:c r="G712" s="3" t="s">
         <x:v>2620</x:v>
       </x:c>
       <x:c r="H712" s="3" t="s">
         <x:v>2621</x:v>
       </x:c>
       <x:c r="I712" s="3" t="s">
         <x:v>2622</x:v>
       </x:c>
-      <x:c r="J712" s="4" t="n">
+      <x:c r="J712" s="4">
         <x:v>30157.7</x:v>
       </x:c>
-      <x:c r="K712" s="4" t="n">
+      <x:c r="K712" s="4">
         <x:v>30157.7</x:v>
       </x:c>
-      <x:c r="L712" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M712" s="4" t="n">
+      <x:c r="L712" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M712" s="4">
         <x:v>30157.7</x:v>
       </x:c>
-      <x:c r="N712" s="5" t="n">
+      <x:c r="N712" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O712" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:15">
       <x:c r="A713" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B713" s="3" t="s">
         <x:v>2623</x:v>
       </x:c>
       <x:c r="C713" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E713" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F713" s="3" t="s">
         <x:v>2624</x:v>
       </x:c>
       <x:c r="G713" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H713" s="3" t="s">
         <x:v>2625</x:v>
       </x:c>
       <x:c r="I713" s="3" t="s">
         <x:v>2626</x:v>
       </x:c>
-      <x:c r="J713" s="4" t="n">
+      <x:c r="J713" s="4">
         <x:v>30553.68</x:v>
       </x:c>
-      <x:c r="K713" s="4" t="n">
+      <x:c r="K713" s="4">
         <x:v>30553.68</x:v>
       </x:c>
-      <x:c r="L713" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M713" s="4" t="n">
+      <x:c r="L713" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M713" s="4">
         <x:v>30553.69</x:v>
       </x:c>
-      <x:c r="N713" s="5" t="n">
+      <x:c r="N713" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O713" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:15">
       <x:c r="A714" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B714" s="3" t="s">
         <x:v>2627</x:v>
       </x:c>
       <x:c r="C714" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D714" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E714" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F714" s="3" t="s">
         <x:v>2628</x:v>
       </x:c>
       <x:c r="G714" s="3" t="s">
         <x:v>2574</x:v>
       </x:c>
       <x:c r="H714" s="3" t="s">
         <x:v>2629</x:v>
       </x:c>
       <x:c r="I714" s="3" t="s">
         <x:v>2630</x:v>
       </x:c>
-      <x:c r="J714" s="4" t="n">
+      <x:c r="J714" s="4">
         <x:v>24890.25</x:v>
       </x:c>
-      <x:c r="K714" s="4" t="n">
+      <x:c r="K714" s="4">
         <x:v>24890.25</x:v>
       </x:c>
-      <x:c r="L714" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M714" s="4" t="n">
+      <x:c r="L714" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M714" s="4">
         <x:v>24890.23</x:v>
       </x:c>
-      <x:c r="N714" s="5" t="n">
+      <x:c r="N714" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O714" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:15">
       <x:c r="A715" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B715" s="3" t="s">
         <x:v>2631</x:v>
       </x:c>
       <x:c r="C715" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E715" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F715" s="3" t="s">
         <x:v>2628</x:v>
       </x:c>
       <x:c r="G715" s="3" t="s">
         <x:v>2632</x:v>
       </x:c>
       <x:c r="H715" s="3" t="s">
         <x:v>2633</x:v>
       </x:c>
       <x:c r="I715" s="3" t="s">
         <x:v>2634</x:v>
       </x:c>
-      <x:c r="J715" s="4" t="n">
+      <x:c r="J715" s="4">
         <x:v>32032.49</x:v>
       </x:c>
-      <x:c r="K715" s="4" t="n">
+      <x:c r="K715" s="4">
         <x:v>32032.49</x:v>
       </x:c>
-      <x:c r="L715" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M715" s="4" t="n">
+      <x:c r="L715" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M715" s="4">
         <x:v>32032.49</x:v>
       </x:c>
-      <x:c r="N715" s="5" t="n">
+      <x:c r="N715" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O715" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:15">
       <x:c r="A716" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B716" s="3" t="s">
         <x:v>2635</x:v>
       </x:c>
       <x:c r="C716" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D716" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E716" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F716" s="3" t="s">
         <x:v>2636</x:v>
       </x:c>
       <x:c r="G716" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H716" s="3" t="s">
         <x:v>2637</x:v>
       </x:c>
       <x:c r="I716" s="3" t="s">
         <x:v>2638</x:v>
       </x:c>
-      <x:c r="J716" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="J716" s="4">
+        <x:v>29979.57</x:v>
+      </x:c>
+      <x:c r="K716" s="4">
+        <x:v>29979.57</x:v>
+      </x:c>
+      <x:c r="L716" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M716" s="4">
+        <x:v>29979.56</x:v>
+      </x:c>
+      <x:c r="N716" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O716" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:15">
       <x:c r="A717" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B717" s="3" t="s">
         <x:v>2635</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E717" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F717" s="3" t="s">
         <x:v>2636</x:v>
       </x:c>
       <x:c r="G717" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H717" s="3" t="s">
         <x:v>2639</x:v>
       </x:c>
       <x:c r="I717" s="3" t="s">
         <x:v>2640</x:v>
       </x:c>
-      <x:c r="J717" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J717" s="4">
+        <x:v>48686.92</x:v>
+      </x:c>
+      <x:c r="K717" s="4">
+        <x:v>48686.92</x:v>
+      </x:c>
+      <x:c r="L717" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M717" s="4">
+        <x:v>48686.92</x:v>
+      </x:c>
+      <x:c r="N717" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O717" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:15">
       <x:c r="A718" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B718" s="3" t="s">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C718" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D718" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E718" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F718" s="3" t="s">
         <x:v>2642</x:v>
       </x:c>
       <x:c r="G718" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="H718" s="3" t="s">
         <x:v>2643</x:v>
       </x:c>
       <x:c r="I718" s="3" t="s">
         <x:v>2644</x:v>
       </x:c>
-      <x:c r="J718" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N718" s="5" t="n">
+      <x:c r="J718" s="4">
+        <x:v>29720.48</x:v>
+      </x:c>
+      <x:c r="K718" s="4">
+        <x:v>29720.48</x:v>
+      </x:c>
+      <x:c r="L718" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M718" s="4">
+        <x:v>29720.48</x:v>
+      </x:c>
+      <x:c r="N718" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O718" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:15">
       <x:c r="A719" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B719" s="3" t="s">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E719" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F719" s="3" t="s">
         <x:v>2645</x:v>
       </x:c>
       <x:c r="G719" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H719" s="3" t="s">
         <x:v>2646</x:v>
       </x:c>
       <x:c r="I719" s="3" t="s">
         <x:v>2647</x:v>
       </x:c>
-      <x:c r="J719" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N719" s="5" t="n">
+      <x:c r="J719" s="4">
+        <x:v>48203.33</x:v>
+      </x:c>
+      <x:c r="K719" s="4">
+        <x:v>48203.33</x:v>
+      </x:c>
+      <x:c r="L719" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M719" s="4">
+        <x:v>48203.32</x:v>
+      </x:c>
+      <x:c r="N719" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O719" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:15">
       <x:c r="A720" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B720" s="3" t="s">
         <x:v>2648</x:v>
       </x:c>
       <x:c r="C720" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D720" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E720" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F720" s="3" t="s">
         <x:v>2649</x:v>
       </x:c>
       <x:c r="G720" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H720" s="3" t="s">
         <x:v>2650</x:v>
       </x:c>
       <x:c r="I720" s="3" t="s">
         <x:v>2651</x:v>
       </x:c>
-      <x:c r="J720" s="4" t="n">
+      <x:c r="J720" s="4">
         <x:v>25794.64</x:v>
       </x:c>
-      <x:c r="K720" s="4" t="n">
+      <x:c r="K720" s="4">
         <x:v>25794.64</x:v>
       </x:c>
-      <x:c r="L720" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M720" s="4" t="n">
+      <x:c r="L720" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M720" s="4">
         <x:v>25794.66</x:v>
       </x:c>
-      <x:c r="N720" s="5" t="n">
+      <x:c r="N720" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O720" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:15">
       <x:c r="A721" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B721" s="3" t="s">
         <x:v>2652</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E721" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F721" s="3" t="s">
         <x:v>2653</x:v>
       </x:c>
       <x:c r="G721" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H721" s="3" t="s">
         <x:v>2654</x:v>
       </x:c>
       <x:c r="I721" s="3" t="s">
         <x:v>2655</x:v>
       </x:c>
-      <x:c r="J721" s="4" t="n">
+      <x:c r="J721" s="4">
         <x:v>30674.43</x:v>
       </x:c>
-      <x:c r="K721" s="4" t="n">
+      <x:c r="K721" s="4">
         <x:v>30674.43</x:v>
       </x:c>
-      <x:c r="L721" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M721" s="4" t="n">
+      <x:c r="L721" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M721" s="4">
         <x:v>30674.45</x:v>
       </x:c>
-      <x:c r="N721" s="5" t="n">
+      <x:c r="N721" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O721" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:15">
       <x:c r="A722" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B722" s="3" t="s">
         <x:v>2656</x:v>
       </x:c>
       <x:c r="C722" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D722" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E722" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F722" s="3" t="s">
         <x:v>2657</x:v>
       </x:c>
       <x:c r="G722" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H722" s="3" t="s">
         <x:v>2658</x:v>
       </x:c>
       <x:c r="I722" s="3" t="s">
         <x:v>2659</x:v>
       </x:c>
-      <x:c r="J722" s="4" t="n">
+      <x:c r="J722" s="4">
         <x:v>23066</x:v>
       </x:c>
-      <x:c r="K722" s="4" t="n">
+      <x:c r="K722" s="4">
         <x:v>23066</x:v>
       </x:c>
-      <x:c r="L722" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M722" s="4" t="n">
+      <x:c r="L722" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M722" s="4">
         <x:v>23066</x:v>
       </x:c>
-      <x:c r="N722" s="5" t="n">
+      <x:c r="N722" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O722" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:15">
       <x:c r="A723" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B723" s="3" t="s">
         <x:v>2660</x:v>
       </x:c>
       <x:c r="C723" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E723" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F723" s="3" t="s">
         <x:v>2031</x:v>
       </x:c>
       <x:c r="G723" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H723" s="3" t="s">
         <x:v>2661</x:v>
       </x:c>
       <x:c r="I723" s="3" t="s">
         <x:v>2662</x:v>
       </x:c>
-      <x:c r="J723" s="4" t="n">
+      <x:c r="J723" s="4">
         <x:v>24527.13</x:v>
       </x:c>
-      <x:c r="K723" s="4" t="n">
+      <x:c r="K723" s="4">
         <x:v>24527.13</x:v>
       </x:c>
-      <x:c r="L723" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M723" s="4" t="n">
+      <x:c r="L723" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M723" s="4">
         <x:v>24527.13</x:v>
       </x:c>
-      <x:c r="N723" s="5" t="n">
+      <x:c r="N723" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O723" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:15">
       <x:c r="A724" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B724" s="3" t="s">
         <x:v>2663</x:v>
       </x:c>
       <x:c r="C724" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D724" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E724" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F724" s="3" t="s">
         <x:v>2664</x:v>
       </x:c>
       <x:c r="G724" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H724" s="3" t="s">
         <x:v>2665</x:v>
       </x:c>
       <x:c r="I724" s="3" t="s">
         <x:v>2666</x:v>
       </x:c>
-      <x:c r="J724" s="4" t="n">
+      <x:c r="J724" s="4">
         <x:v>23768.53</x:v>
       </x:c>
-      <x:c r="K724" s="4" t="n">
+      <x:c r="K724" s="4">
         <x:v>23768.53</x:v>
       </x:c>
-      <x:c r="L724" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M724" s="4" t="n">
+      <x:c r="L724" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M724" s="4">
         <x:v>23768.52</x:v>
       </x:c>
-      <x:c r="N724" s="5" t="n">
+      <x:c r="N724" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O724" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:15">
       <x:c r="A725" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B725" s="3" t="s">
         <x:v>2667</x:v>
       </x:c>
       <x:c r="C725" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E725" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F725" s="3" t="s">
         <x:v>2668</x:v>
       </x:c>
       <x:c r="G725" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H725" s="3" t="s">
         <x:v>2669</x:v>
       </x:c>
       <x:c r="I725" s="3" t="s">
         <x:v>2670</x:v>
       </x:c>
-      <x:c r="J725" s="4" t="n">
+      <x:c r="J725" s="4">
         <x:v>30500.6</x:v>
       </x:c>
-      <x:c r="K725" s="4" t="n">
+      <x:c r="K725" s="4">
         <x:v>30500.6</x:v>
       </x:c>
-      <x:c r="L725" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M725" s="4" t="n">
+      <x:c r="L725" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M725" s="4">
         <x:v>30500.6</x:v>
       </x:c>
-      <x:c r="N725" s="5" t="n">
+      <x:c r="N725" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O725" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:15">
       <x:c r="A726" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B726" s="3" t="s">
         <x:v>2671</x:v>
       </x:c>
       <x:c r="C726" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D726" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E726" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F726" s="3" t="s">
         <x:v>2672</x:v>
       </x:c>
       <x:c r="G726" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H726" s="3" t="s">
         <x:v>2673</x:v>
       </x:c>
       <x:c r="I726" s="3" t="s">
         <x:v>2674</x:v>
       </x:c>
-      <x:c r="J726" s="4" t="n">
+      <x:c r="J726" s="4">
         <x:v>29942.65</x:v>
       </x:c>
-      <x:c r="K726" s="4" t="n">
+      <x:c r="K726" s="4">
         <x:v>29942.65</x:v>
       </x:c>
-      <x:c r="L726" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M726" s="4" t="n">
+      <x:c r="L726" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M726" s="4">
         <x:v>29942.66</x:v>
       </x:c>
-      <x:c r="N726" s="5" t="n">
+      <x:c r="N726" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O726" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:15">
       <x:c r="A727" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B727" s="3" t="s">
         <x:v>2675</x:v>
       </x:c>
       <x:c r="C727" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E727" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F727" s="3" t="s">
         <x:v>2676</x:v>
       </x:c>
       <x:c r="G727" s="3" t="s">
         <x:v>2677</x:v>
       </x:c>
       <x:c r="H727" s="3" t="s">
         <x:v>2678</x:v>
       </x:c>
       <x:c r="I727" s="3" t="s">
         <x:v>2679</x:v>
       </x:c>
-      <x:c r="J727" s="4" t="n">
+      <x:c r="J727" s="4">
         <x:v>45181.18</x:v>
       </x:c>
-      <x:c r="K727" s="4" t="n">
+      <x:c r="K727" s="4">
         <x:v>45181.18</x:v>
       </x:c>
-      <x:c r="L727" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M727" s="4" t="n">
+      <x:c r="L727" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M727" s="4">
         <x:v>45181.2</x:v>
       </x:c>
-      <x:c r="N727" s="5" t="n">
+      <x:c r="N727" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O727" s="3" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="728" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="729" spans="1:15">
       <x:c r="A729" s="0" t="s">
         <x:v>2680</x:v>
       </x:c>
-      <x:c r="B729" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="730" spans="1:15">
       <x:c r="A730" s="0" t="s">
         <x:v>2681</x:v>
       </x:c>
-      <x:c r="B730" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="731" spans="1:15">
       <x:c r="A731" s="0" t="s">
         <x:v>2682</x:v>
       </x:c>
-      <x:c r="B731" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="732" spans="1:15">
       <x:c r="A732" s="0" t="s">
         <x:v>2683</x:v>
       </x:c>
-      <x:c r="B732" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="733" spans="1:15">
       <x:c r="A733" s="0" t="s">
-        <x:v>2684</x:v>
-[...25 lines deleted...]
-      <x:c r="J733" s="0" t="s">
         <x:v>2684</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A728:J728"/>
     <x:mergeCell ref="A729:J729"/>
     <x:mergeCell ref="A730:J730"/>
     <x:mergeCell ref="A731:J731"/>
     <x:mergeCell ref="A732:J732"/>
     <x:mergeCell ref="A733:J733"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>