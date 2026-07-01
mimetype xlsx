--- v1 (2026-05-09)
+++ v2 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2d3309038c4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64363a4737884f988db62afe60c4a8d4.psmdcp" Id="R7f7fa355be134fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949b6ea4fe11417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f33f9d0add6d4678ab31dbe0d8b64b11.psmdcp" Id="Re72db3823ffa4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -314,105 +314,105 @@
   <x:si>
     <x:t>България, гр.София, 1505, гр. София, ул. Русалка 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на инструментариум за гражданско участие във формулирането, изпълнението и мониторинга на анти-дискриминационни политики в България</x:t>
   </x:si>
   <x:si>
     <x:t>205392048 АВТОМОБИЛНА ФЕДЕРАЦИЯ НА БЪЛГАРИЯ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, бул. „Тодор Каблешков“, номер 55А, ет. 2, ап. офис 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0176</x:t>
   </x:si>
   <x:si>
     <x:t>„По-високо гражданско участие – повече сигурност и отговорност на местно ниво“</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 АГЕНЦИЯ  "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите в АПИ за използване на пространствени данни и геопространствени технологии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прекратен (към дата на прекратяване)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на професионалните умения и компетентността на служителите в териториалните звена на Агенция „Пътна инфраструктура“ в Северна България</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ № 3</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на професионалните умения и компетентността на служителите в териториалните звена на Агенция „Пътна инфраструктура“ в Южна България</x:t>
   </x:si>
   <x:si>
     <x:t>000627597 АГЕНЦИЯ "МИТНИЦИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. Г.С. РАКОВСКИ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Надграждане на основните системи на Агенция "Митници" за предоставяне на данни и услуги – БИМИС (фаза 2)"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1202, ул. Г.С. РАКОВСКИ, номер 47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.025-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на основните системи на Агенция "Митници" за предоставяне на данни и услуги – БИМИС (фаза 3)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на основните системи на Агенция „Митници“ за предоставяне на данни и услуги към външни системи - БИМИС 2020 (фаза 1)“</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Надграждане на основните системи на Агенция "Митници" за предоставяне на данни и услуги – БИМИС (фаза 3)</x:t>
   </x:si>
   <x:si>
     <x:t>175076479 АГЕНЦИЯ ЗА ДЪРЖАВНА ФИНАНСОВА ИНСПЕКЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. ЛЕГЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"РАЗКРИВАНЕ НА НАРУШЕНИЯ, НЕРЕДНОСТИ И ИЗМАМИ ПРИ ИЗВЪРШВАНЕ НА ФИНАНСОВИ ИНСПЕКЦИИ ОТ ОРГАНИТЕ НА АДФИ"
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"УСТАНОВЯВАНЕ НА СПЕЦИФИЧНИ РИСКОВЕ ОТ ЗЛОУПОТРЕБИ ПРИ ИЗПОЛЗВАНЕТО НА ФИНАНСОВИ СРЕДСТВА И РЕАЛИЗИРАНЕТО НА ИНФРАСТРУКТУРНИ ПРОЕКТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>175076479 Агенция за държавна финансова инспекция</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. „Леге“ № 2</x:t>
@@ -429,280 +429,280 @@
   <x:si>
     <x:t>България, гр.Видин, 3700, ул. "Христо Ботев" 77</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Активизиране на гражданския сектор за по-открито и отговорно управление на местните институции за насърчаване на заетостта в област Видин</x:t>
   </x:si>
   <x:si>
     <x:t>105025752 АГЕНЦИЯ ЗА РЕГИОНАЛНО РАЗВИТИЕ И БИЗНЕС ЦЕНТЪР-ВИДИН Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0102</x:t>
   </x:si>
   <x:si>
     <x:t>Правосъдие и обществено доверие</x:t>
   </x:si>
   <x:si>
     <x:t>131282355 АГЕНЦИЯ ПО ВПИСВАНИЯТА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1111, ул.ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на служителите от администрацията на Агенция по вписванията, чрез усъвършенстване на знанията и практическите им умения при използване, администриране, управление и дизайн на системни и комуникационни програмни продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на Търговския регистър за интеграция с платформата за обмен на данни между Търговските регистри в ЕС, вграждане на регистъра на юридическите лица с нестопанска цел, интеграция с имотния регистър, единна входна точка и прехвърляне на централния регистър на особените залози</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1111, ул. ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на имотния регистър за интеграция с кадастралния регистър и предоставяне на допълнителни е-услуги</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1111, ул.ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>130362903 АГЕНЦИЯ ПО ГЕОДЕЗИЯ, КАРТОГРАФИЯ И КАДАСТЪР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО, ул. МУСАЛА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на Агенция по геодезия, картография и кадастър</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на кадастрални данни в цифров вид и развитие на електронните административни услуги на АГКК</x:t>
   </x:si>
   <x:si>
     <x:t>131236380 Агенция по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. "Леге"4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служители на Агенция по обществени поръчки, във връзка с изпълнение на дейности по ЕСИФ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Леге" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Преглед и оценка на системата на обществените поръчки в България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131236380 АГЕНЦИЯ ПО ОБЩЕСТВЕНИ ПОРЪЧКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. ЛЕГЕ № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, внедряване и поддръжка на единна национална електронна уеб-базирана платформа: Централизирана автоматизирана информационна система "Електронни обществени поръчки" (ЦАИС ЕОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Леге"4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за прилагането на ефективна политика в областта на обществените поръчки и развитие на административния капацитет на Агенцията по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, София, ул. Леге 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служителите от специализираната администрация,   изпълняващи дейности по ЕСИФ и повишаване на професионализма на служителите на Агенцията по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. Леге № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служители от Агенцията по обществени поръчки, изпълняващи дейности по ЕСИФ</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "Леге" №4</x:t>
-[...26 lines deleted...]
-    <x:t>Разработване, внедряване и поддръжка на единна национална електронна уеб-базирана платформа: Централизирана автоматизирана информационна система "Електронни обществени поръчки" (ЦАИС ЕОП)</x:t>
+    <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМС / министерство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване на концесионната политика</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1594, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на финансиране на възнаграждения за служители от Централното координационно звено, изпълняващи дейности по ЕСИФ</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Администрация на Министерския съвет</x:t>
   </x:si>
   <x:si>
-    <x:t>АМС / министерство</x:t>
+    <x:t>България, гр.София, 1000, Бул. "Дондуков" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процеса по реализиране на политики в България</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1594, бул. "Дондуков" №1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По-високо качество на административното обслужване чрез въвеждане на по-високи стандарти и подобряване на системата за обратна връзка от потребителите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Администрацията и гражданско общество – партньорство в управлението</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на единни правила за провеждане на функционални анализи по хоризонтални и секторни политики</x:t>
   </x:si>
   <x:si>
-    <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на процесите, свързани с предоставянето, достъпа и повторното използване на информацията от обществения сектор</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, Бул. "Дондуков" 1</x:t>
-[...5 lines deleted...]
-    <x:t>Подобряване на процеса по реализиране на политики в България</x:t>
+    <x:t>България, гр.София, 1000, Бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на ефективността на подбора на служители в държавната администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1594, бул. "ДОНДУКОВ" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на капацитет за извършване на оценка на въздействието в държавната администрация</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на принципа на споделените услуги в организацията и работата на централната администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.007-0001</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ (ДИРЕКЦИЯ "ДОБРО УПРАВЛЕНИЕ")</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Дондуков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Оценки и анализи по ОПДУ</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ (ЦЕНТРАЛНО КООРДИНАЦИОННО ЗВЕНО)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността и ефикасността на Централното координационно звено</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността и ефикасността на ЦКЗ 2019-2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Администрация на Министерския съвет.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трансформация на модела на административно обслужване</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1194, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0002</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Трансформация на модела на административно обслужване</x:t>
   </x:si>
   <x:si>
     <x:t>131436477 Администрация на Омбудсмана на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. Георг Вашингтон №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Eлектронна система за управление работата на администрацията на омбудсмана</x:t>
   </x:si>
   <x:si>
     <x:t>129001232 Академия на Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
@@ -992,93 +992,93 @@
   <x:si>
     <x:t>България, гр.София, 1058, ул. "Искър" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0037</x:t>
   </x:si>
   <x:si>
     <x:t>СМАРТ - СтиМулиране на производствА със зелен хоРизонТ</x:t>
   </x:si>
   <x:si>
     <x:t>176467598 БЪЛГАРСКА ФЕДЕРАЦИЯ ПО КУНГ ФУ И ТАЙ ЧИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ж.к. Гео Милев, ул. Христо Максимов, номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0169</x:t>
   </x:si>
   <x:si>
     <x:t>По-ефективни политики на местно ниво чрез консултативни форми на гражданско участие за имплементиране на социалните функции на спорта кунг фу за преодоляване на екстремални ситуации, повишаване двигателната активност и развитие духа на жителите на община от четвърто йерархично ниво съгласно Националната концепция за пространствено развитие (НКПР) на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>175092070 БЪЛГАРСКИ ИНСТИТУТ ПО МЕТРОЛОГИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, бул. 6-ти СЕПТЕМВРИ № 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Повишаване на компетентността на персонала на БИМ, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на магнитни измервания и измервания на структура на повърхност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност и проследимост на еталоните за разход на флуид“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "6-ти септември" №21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирани обучения в Български институт по метрология (БИМ) за осъществяване на контрол на електронни системи с фискална памет (ЕСФП) и метрологичен контрол на средства за измервания (СИ), управлявани със софтуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирани обучения в администрацията на Български институт по метрология (БИМ) за привеждане на внедрените системи за управление към новите изисквания на стандарт БДС ISO/IEC 17025:2018 „Общи изисквания за компетентността на лаборатории за изпитване и калибриране“</x:t>
+  </x:si>
+  <x:si>
     <x:t>Специализирана териториална администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1797, гр. София, бул. "Д-р Г. М. Димитров" № 52 Б</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на йонизиращите лъчения</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Специализирани обучения в администрацията на Български институт по метрология (БИМ) за привеждане на внедрените системи за управление към новите изисквания на стандарт БДС ISO/IEC 17025:2018 „Общи изисквания за компетентността на лаборатории за изпитване и калибриране“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175092070 БЪЛГАРСКИ ИНСТИТУТ ПО МЕТРОЛОГИЯ
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на специализираните знания и умения на служителите в териториалните звена на БИМ</x:t>
   </x:si>
   <x:si>
     <x:t>176281871 Български Младежки Форум</x:t>
   </x:si>
   <x:si>
     <x:t>Ружинци</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0198</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг и подобрение на процедурите по формиране на младежки политики в община Ружинци</x:t>
   </x:si>
   <x:si>
     <x:t>131310628 Българско сдружение за личностна алтернатива</x:t>
@@ -1101,116 +1101,116 @@
   <x:si>
     <x:t>Политиката за нас, чрез нас!</x:t>
   </x:si>
   <x:si>
     <x:t>176987823 ВИА ХУМАНИКА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. "Кирил и Методий" 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0181</x:t>
   </x:si>
   <x:si>
     <x:t>Активен граждански сектор за по-добро административно обслужване по насърчаване на заетостта в област Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>121513231 Висш съдебен съвет</x:t>
   </x:si>
   <x:si>
     <x:t>Съдебна система</x:t>
   </x:si>
   <x:si>
     <x:t>Висш съдебен съвет</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. Екзарх Йосиф № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доразвитие и централизиране на порталите в СП за достъп на граждани до информация, е-услуги и е-правосъдие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за наблюдение и регулиране на натовареността на магистратите и съдебната администрация, създаване на стандарт за условията на труд в органите на съдебната власт и повишаване на ефективността на работата им</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121513231 ВИСШ СЪДЕБЕН СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на модел за оптимизация на съдебната карта на българските съдилища и прокуратури и разработване на Единна информационна система на съдилищата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процедурите по атестация и дисциплинарната практика в съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на програмно бюджетиране в органите на съдебната власт</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. Екзарх Йосиф № 12</x:t>
-[...8 lines deleted...]
-    <x:t>121513231 ВИСШ СЪДЕБЕН СЪВЕТ</x:t>
+    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване в съдебната система на софтуер за ускорено създаване и възпроизвеждане на актове и други документи чрез диктовка и автоматично конвертиране на гласов запис в текст (voice-to-text) и съпътстващи системи за обработка</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф" 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на реално обществено участие в правораздаването чрез института на съдебните заседатели</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0011</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф", № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на процедурите по атестация и формиране на възнагражденията на съдебните служители в Република България</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0001</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>176946602 ВОБ - ВЯРА, ОБРАЗОВАНИЕ И БЪДЕЩЕ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Цар Калоян, номер 8, ет. 3, ап. офис 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на изпълнение и мониторинг на местната политика за нулеви отпадъци</x:t>
   </x:si>
   <x:si>
     <x:t>121267370 ВЪРХОВЕН АДМИНИСТРАТИВЕН СЪД</x:t>
   </x:si>
   <x:si>
     <x:t>Съд</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. АЛ. СТАМБОЛИЙСКИ № 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Оценка на ефективността на съдебния контрол върху актове на администрацията. Мерки за преодоляване на нарушеното право на справедлив процес.</x:t>
@@ -1230,120 +1230,120 @@
   <x:si>
     <x:t>129010029 ГД"Изпълнение на наказанията"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, бул."Ген.Н. Столетов" 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0054</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване на професионалните компетентности на надзорно-охранителния състав в местата за лишаване от свобода“</x:t>
   </x:si>
   <x:si>
     <x:t>121805755 ГЛАВНА ДИРЕКЦИЯ "ГРАЖДАНСКА ВЪЗДУХОПЛАВАТЕЛНА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ДЯКОН ИГНАТИЙ № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания  и умения на служителите в Главна Дирекция "Гражданска въздухоплавателна администрация "</x:t>
   </x:si>
   <x:si>
+    <x:t>129010029 Главна Дирекция "Изпълнение на наказанията"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на компетенциите на психолозите от системата на ГДИН “</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010029 Главна дирекция "Изпълнение на наказанията"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, Бул. "Ген.Н.Столетов" 21</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за надграждане на умения за анализ и оценка на информация при работа с високорискови правонарушители и подпомагане на тяхната ресоциализация (ГДИН - 1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните служби на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване и използване на нови методи и модели за работа с отделен случай (ГДИН - 2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване със съвременните тенденции в пенитенциарната социална работа (ГДИН - 3)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.019-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване с нови успешно въведени чужди практики в областта на социалната дейност и възпитателната работа с правонарушители (ГДИН - 4)</x:t>
   </x:si>
   <x:si>
-    <x:t>129010029 Главна Дирекция "Изпълнение на наказанията"</x:t>
-[...11 lines deleted...]
-    <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за надграждане на умения за анализ и оценка на информация при работа с високорискови правонарушители и подпомагане на тяхната ресоциализация (ГДИН - 1)</x:t>
+    <x:t>BG05SFOP001-2.019-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за работа с внедрената система за електронно наблюдение на правонарушители  (ГДИН-5)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните служби на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за подобряване на уменията им по практическо прилагане на електронното наблюдение на правонарушители (ГДИН-6)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0057</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>129010011 Главна дирекция "Охрана" към Министерство на правосъдието</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1309, гр. София, ул. „М-р Г. Векилски 2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на специализираните умения на младши изпълнителския състав от териториалните звена "Охрана" в ГД "Охрана", при управление на специални автомобили (СА) в изпълнение на дейностите по конвоиране, призоваване, принудително довеждане и задържане на лица</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1309, гр.София, ул. „М-р Г. Векилски 2“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите в Главна дирекция „Охрана”</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Повишаване на специализираните умения на младши изпълнителския състав от териториалните звена "Охрана" в ГД "Охрана", при управление на специални автомобили (СА) в изпълнение на дейностите по конвоиране, призоваване, принудително довеждане и задържане на лица</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. "Пиротска" № 171 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за служителите от териториалните звена на Главна дирекция „Пожарна безопасност и защита на населението“ - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, Гр. София, улица "Пиротска" № 171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0042</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Повишаване квалификацията на водачите на противопожарни автомобили за работа в усложнена оперативна обстановка“
 </x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция „Пожарна безопасност и защита на населението” – МВР</x:t>
@@ -1381,205 +1381,205 @@
   <x:si>
     <x:t>127577575 Демократично Сдружение  Искам да Знам Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. " Христо Ботев ", номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Гаранциите за върховенство на закона - път към по-независима и прозрачна съдебна власт</x:t>
   </x:si>
   <x:si>
     <x:t>127577575 ДЕМОКРАТИЧНО СДРУЖЕНИЕ ИСКАМ ДА ЗНАМ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. "Христо Ботев" 13 ет. 2 обл.Шумен общ.Шумен гр/с.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0209</x:t>
   </x:si>
   <x:si>
     <x:t>"ЗА" открито и прозрачно партньорско управление в област Шумен</x:t>
   </x:si>
   <x:si>
+    <x:t>131198150 Дипломатически институт към министъра на външните работи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на специализирани обучения за служители от държавната администрация</x:t>
+  </x:si>
+  <x:si>
     <x:t>131198150 ДИПЛОМАТИЧЕСКИ ИНСТИТУТ КЪМ МИНИСТЪРА НА ВЪНШНИТЕ РАБОТИ</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1113, ул. "Александър Жендов" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на обучения на служители от централната администрация за придобиване на ключови умения и компетентности в контекста на ЕС</x:t>
   </x:si>
   <x:si>
-    <x:t>131198150 Дипломатически институт към министъра на външните работи</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.029-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на електронни административни услуги и внедряване на допълнителни функционалности в автоматизирани информационни системи в МВР</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"- МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. 6-ти септември 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение Cisco Networking и програмно осигуряване за служители от териториалните структури на Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0046</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Специализирано обучение на служителите от териториалните структури на Дирекция "Комуникационни и информационни системи"-МВР за повишаване на професионализма и експертизата им при техническата поддръжка на системите за ранно предупреждение и оповестяване на органите на изпълнителната власт и на населението за осигуряване на надеждна защита при бедствия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0045</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"
 Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.022-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на единна, ефективна система за управление на ресурси в системата на Министерството на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>101157692 Дирекция "Национален парк Рила"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул. "Бистрица" №12В, П.К. 56</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0039</x:t>
   </x:si>
   <x:si>
     <x:t>УСЪВЪРШЕНСТВАНЕ НА ЗНАНИЯТА И УМЕНИЯТА НА СЛУЖИТЕЛИТЕ НА Д „НП РИЛА“</x:t>
   </x:si>
   <x:si>
     <x:t>107061359 Дирекция "Национален парк Централен Балкан"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул.“Бодра смяна“ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на административния капацитет на Д "НП Централен Балкан"</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция „Защита на финансовите интереси на Европейския съюз“ (АФКОС) в Министерството на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане ефективното изпълнение на дейността на дирекция АФКОС в работата ѝ по Европейските структурни и инвестиционни фондове</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция „Защита на финансовите интереси на Европейския съюз“ (АФКОС) на Министерството на вътрешните работи (МВР) – Дирекция АФКОС</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. "Шести септември" № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване на финансови средства за възстановяване на 50 % от разходи за възнаграждения и свързани с тях други разходи за сметка на работодателя/осигурителя,  за отработеното време на служителите от Дирекция АФКОС по ЕСИФ"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Обезпечаване и подпомагане дейността на дирекция АФКОС при работата ѝ по ЕСИФ"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "Шести септември" № 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010698 Дирекция „Комуникационни и информационни системи”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирано обучение на служителите за работа със системите за мониторинг, ранно предупреждение и оповестяване за повишаване сигурността на гражданското общество</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение Cisco Networking и програмно осигуряване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Организиране и провеждане на специализирани обучения на служители на ДКИС-МВР за конфигуриране и администриране на телефонни централи тип MiVoice MX-ONE минимум V.6.3, MiVoice Office 400, Unify Open Scape 4000 Basic и сървърни приложения за IP телефонни централи чрез Linux OS</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение за изграждане и усъвършенстване на умения за работа като специалисти по техническа поддръжка на радиокомуникационно оборудване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирано обучение за служителите за безопасна работа на височина и боравене с лични предпазни средства</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0052</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>101157692 Дирекция „Национален парк Рила“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0037</x:t>
   </x:si>
   <x:si>
     <x:t>КОМПЕТЕНТНИ И МОТИВИРАНИ СЛУЖИТЕЛИ НА ДИРЕКЦИЯ "НАЦИОНАЛЕН ПАРК РИЛА"</x:t>
   </x:si>
   <x:si>
     <x:t>130008993 ДИРЕКЦИЯ ЗА НАЦИОНАЛЕН СТРОИТЕЛЕН КОНТРОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ХРИСТО БОТЕВ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на Дирекция за национален строителен контрол</x:t>
   </x:si>
   <x:si>
     <x:t>175544209 Дирекция на природен парк "Беласица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Коларово, 2880, ул. ”Беласица” № 14</x:t>
@@ -1606,139 +1606,139 @@
     <x:t>119607289 ДИРЕКЦИЯ НА ПРИРОДЕН ПАРК "СИНИТЕ КАМЪНИ" - СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ул. ЦАР СИМЕОН, номер 1Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за увеличаване на специализираните знания, подобряване на уменията и повишаване на експертния капацитет на служителите на ДПП "Сините камъни"</x:t>
   </x:si>
   <x:si>
     <x:t>000697600 Държавна агенция "Архиви", Министерски съвет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на специализираните знания и умения на служителите от териториалните структури на Държавна агенция "Архиви" в областта на архивната методика и практика”</x:t>
   </x:si>
   <x:si>
     <x:t>177098809 Държавна агенция "Електронно управление"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Повишаване квалификацията на дирекция „Комуникационна и информационна инфраструктура“ в Държавна агенция „Електронно управление“ за осигуряване по-ефективно изпълнение на функциите  на дирекцията, свързани с  изграждане, развиване и поддържане на споделените ресурси на електронното управление в държавната администрация.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Ген. Й. В. Гурко" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Техническа помощ за ДАЕУ за изпълнение на функции по управление на средства от ЕСИФ чрез подкрепа за възстановяване на разходи за възнаграждения 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.005-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за ДАЕУ за изпълнение на функции по управление на средства от ЕСИФ чрез подкрепа за възстановяване на разходи за хоризонтални дейности</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, УЛ. ГУРКО, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.027-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Планиране, координация и контрол при развитието и обновяването на информационните ресурси в администрацията</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Йосиф В. Гурко" №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на дирекция „Комуникационна и информационна инфраструктура“ в Държавна агенция „Електронно управление“ за осигуряване по-ефективно изпълнение на функциите  на дирекцията, свързани с  изграждане, развиване и поддържане на споделените ресурси на електронното управление в държавната администрация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на служителите в ДАЕУ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите в ДАЕУ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0057</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на специализираните знания и умения на служители в ДАЕУ в областта на архитектурата на е-управлението“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.005-0015</x:t>
-[...5 lines deleted...]
-    <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
+    <x:t>BG05SFOP001-1.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Национален портал за пространствени данни (INSPIRE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на публични регистри за бюджетен и проектен контрол на електронното управление и на портал за достъп до ресурси за разработка на софтуерни системи за електронно управление</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Реализиране на ЦАИС "Гражданска регистрация" и ЦАИС "Адресен регистър"
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-1.002-0014</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>177098809 ДЪРЖАВНА АГЕНЦИЯ "ЕЛЕКТРОННО УПРАВЛЕНИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ГУРКО  № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Инвентаризация на информационно-комуникационната инфраструктура за нуждите на електронното управление</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Разработване на публични регистри за бюджетен и проектен контрол на електронното управление и на портал за достъп до ресурси за разработка на софтуерни системи за електронно управление</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000697600 Държавна агенция „Архиви”
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Московска” № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Разработка и внедряване на система за е-архивиране”</x:t>
   </x:si>
   <x:si>
     <x:t>177098809 Държавна агенция „Електронно управление“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. „Ген. Й. В. Гурко“ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Национална геопространствена платформа (НГП)</x:t>
@@ -1871,233 +1871,233 @@
   <x:si>
     <x:t>205179235 ЗЕЛЕНА ИНДУСТРИЯ, ИНОВАЦИИ И ТЕХНОЛОГИЧЕН ТРАНСФЕР Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9010, Приморски парк 536, номер 271, ап. S-203</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на изпълнение на политики на местно ниво за адаптиране към Зелената сделка</x:t>
   </x:si>
   <x:si>
     <x:t>121410441 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "АВТОМОБИЛНА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Ген. Й. Гурко № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите, извършващи пътен контрол и служителите, извършващи контрол върху тази дейност в Изпълнителна агенция "Автомобилна администрация"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите, извършващи практически изпити за придобиване на правоспособност за управление на МПС и служителите, извършващи контрол върху тази дейност в Изпълнителна агенция "Автомобилна администрация"</x:t>
+  </x:si>
+  <x:si>
     <x:t>121410441 Изпълнителна агенция "Автомобилна администрация"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, улица "Ген. Й. Гурко", № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на поддържаните от Изпълнителна агенция „Автомобилна администрация“ регистри за периодичните прегледи за проверка на техническата изправност на ППС и обучението и изпитите за придобиване на правоспособност за управление на МПС. Изграждане на нов модел на контролната дейност, основан на оценка на риска</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0016</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>121797867 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "МОРСКА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "ДЯКОН ИГНАТИЙ"  № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители от териториалните звена на Изпълнителна агенция "Морска администрация"</x:t>
   </x:si>
   <x:si>
     <x:t>175618225 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИЯ СЪЮЗ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. СЛАВЯНСКА № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за възнаграждения на Одитния орган по Европейските структурни и инвестиционни фондове</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане изпълнението на функциите на Одитния орган по Европейските структурни и инвестиционни фондове</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">175618225 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИЯ СЪЮЗ"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. "Славянска" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на средства за възнаграждения на Одитния орган по Европейските структурни и инвестиционни фондове за периода от 01.03.2019 г. до 31.12.2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175618225 Изпълнителна агенция "Одит на средствата от европейския съюз"
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1040, 
 ул. " Славянска" № 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>Територията на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане изпълнението на функциите на Одитния орган по Европейските структурни и инвестиционни фондове за периода от 01.01.2019 г. до 31.12.2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">175618225 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИЯ СЪЮЗ"
-[...11 lines deleted...]
-  <x:si>
     <x:t>175618225 Изпълнителна агенция "Одит на средствата от ЕС"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Славянска" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>177057545 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "СЕРТИФИКАЦИОНЕН ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИТЕ ЗЕМЕДЕЛСКИ ФОНДОВЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, БУЛ. ВИТОША, номер 15, ет. 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.005-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на средства за възнаграждения на част от служителите на ИА СОСЕЗФ, ангажирани с одитни функции по Европейският земеделски фонд за развитие на селските райони за периода от 01.05.2020 г. до 31.12.2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.006-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване на средства за възнаграждения и дейности на ИА СОСЕЗФ във връзка с изпълнение на  одитни функции по Европейския земеделски фонд за развитие на селските райони (ЕЗФРСР) за периода от 01.01.2022 г. до 31.12.2023 г.“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.005-0013</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>121410441 Изпълнителна агенция „Автомобилна администрация”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Гурко" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0072</x:t>
   </x:si>
   <x:si>
     <x:t>„Специализирано обучение на инспекторския състав с контролни функции, осъществяващи надзор на пунктовете за извършване на периодични технически прегледи на ППС“</x:t>
   </x:si>
   <x:si>
     <x:t>121410441 Изпълнителна агенция „Автомобилна администрация” (ИААА)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>„„Специализирано обучение на инспекторите за контрол на специфични превози на товари“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Гурко» № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0070</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Специализирано обучение на инспекторския състав относно контролните уреди за регистриране на данните за движението при автомобилен транспорт“
 </x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, гр.София, ул. „Гурко" № 5,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„„Специализирано обучение на инспекторите за контрол на специфични превози на товари“</x:t>
+  </x:si>
+  <x:si>
     <x:t>121486802 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ГОРИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, бул. ХРИСТО БОТЕВ № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване капацитета на служителите на ИАГ за изпълнение на контролните функции по управление на горите</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО ул. ЦАР БОРИС III № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за увеличаване на специализираните знания, подобряване на уменията и повишаване на експертния капацитет на служителите в Изпълнителна агенция по околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. "Цар Борис III" № 136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирани обучения за Регионалните лаборатории на Главна дирекция Лабораторно-аналитична дейност към ИАОС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0068</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Повишаване на знанията и уменията на служителите на регионалните лаборатории на Главна дирекция "Лабораторно-аналитична дейност" към ИАОС
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0067</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>130209583 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО СОРТОИЗПИТВАНЕ,  АПРОБАЦИЯ И СЕМЕКОНТРОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. ЦАРИГРАДСКО ШОСЕ  № 125 бл. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за подобряване професионалната компетентност на служителите от главна дирекция "Сортоизпитване, апробация и семеконтрол" на Изпълнителна агенция по сортоизпитване, апробация и семеконтрол</x:t>
   </x:si>
   <x:si>
     <x:t>131225544 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ТРАНСПЛАНТАЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Братя Миладинови" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0044</x:t>
   </x:si>
   <x:si>
     <x:t>ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ТРАНСПЛАНТАЦИЯ - КОМПЕТЕНТНА И ЕФЕКТИВНА ДЪРЖАВНА АДМИНИСТРАЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>176992966 ИЗСЛЕДОВАТЕЛСКИ ИНСТИТУТ НИОП</x:t>
@@ -2144,87 +2144,87 @@
   <x:si>
     <x:t>България, гр.София, 1000, ул. Алабин 22, офис 211</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданското общество – субектът на местните културни политики</x:t>
   </x:si>
   <x:si>
     <x:t>175459748 ИНСТИТУТ ЗА УСТОЙЧИВО РАЗВИТИЕ НА ПРАВОТО Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1164, Христо Смирненски, номер 78, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0174</x:t>
   </x:si>
   <x:si>
     <x:t>"Правата си аз вече знам и мога да се справя сам"</x:t>
   </x:si>
   <x:si>
     <x:t>130403691 ИНСТИТУТ ПО ПУБЛИЧНА АДМИНИСТРАЦИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. Сердика № 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитална трансформация в обучението - дигитална компетентност и учене</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. "Аксаков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на Общата рамка за оценка (CAF) в българската администрация</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. Аксаков № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Общата рамка за оценка (CAF) в администрациите</x:t>
+  </x:si>
+  <x:si>
     <x:t>130403691 Институт по публична администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Аксаков 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Работим за хората" - укрепване капацитета на институциите за посрещане на предизвикателствата на съвременните публични политики.</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Дигитална трансформация в обучението - дигитална компетентност и учене</x:t>
   </x:si>
   <x:si>
     <x:t>827234868 Клуб "Отворено общество" - Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7012, ул. "Борисова" 78, бл. "Борис" I</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Областна администрация - Русе през погледа на гражданското общество</x:t>
   </x:si>
   <x:si>
     <x:t>831228084 Клуб „Икономика 2000”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1527, ул. "Стара планина" № 74, ет.0, район Оборище</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на система за мониторинг на актуализираната Стратегия за продължаване на реформата в съдебната система 2014-2020 г.</x:t>
   </x:si>
@@ -2439,520 +2439,520 @@
   <x:si>
     <x:t>Активни граждани за добро управление на община Ботевград. Онлайн платформа "Диалози за бъдещето на Ботевград"</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 МИНИСТЕРСТВО НА  ЕЛЕКТРОННОТО УПРАВЛЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и прилагане на Референтна архитектура за оперативна съвместимост (РАОС)</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Шести септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Финансова подкрепа за дирекция АФКОС – МВР при провеждане на политиката за борба с измамите</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на средства за възнаграждения на служителите от дирекция АФКОС при работата им по ЕСИФ</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695235 Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на технологична  среда за предоставяне на данни в реално време от Централизирания регистър на МПС на АИС на ИААА, НАП, общинските администрации и АПИ; рефакториране на АИС КОС; реализиране на АИС ЧОД и разработване на нови електронни административни услуги</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на пилотната система за електронна идентификация и внедряване в продуктивен режим</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Осигуряване на средства за възнаграждения на служителите от дирекция АФКОС при работата им по ЕСИФ</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ 
 Институт по психология</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване експертния капацитет на служителите на МВР за превенция на агресивни прояви в обществото, корупция и радикализация</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ
 Институт по психология
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. „Шести септември“ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Справяне в кризисни ситуации</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 Министерство на електронното управление</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.013-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Облачни е-услуги за администрацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за Министерството на електронното управление за изпълнение на функции по управление на средства от ЕСИФ чрез възстановяване на разходи за възнаграждения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на пилотна система за дистанционно електронно гласуване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на хоризонталните и централни системи на електронното управление във връзка с прилагане на Единния модел за заявяване, заплащане и предоставяне на електронни административни услуги</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", номер 6</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул. "Ген. Гурко", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане и развитие на Държавен хибриден частен облак за нуждите на електронното управление</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-1.002-0015</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176789460 Министерство на енергетиката на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Триадица" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа на правителството на България/Министерство на енергетиката и осем въглеродно интензивни области (Варна, Хасково, Бургас, Ловеч, Габрово, Търговище, Сливен и Ямбол) в подготовката на териториални планове за справедлив преход за областите</x:t>
   </x:si>
   <x:si>
     <x:t>000695317 Министерство на здравеопазването</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, площад "Света Неделя" 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване ефективността на провежданата политика по опазване на общественото здраве</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Доизграждане на националната здравна информационна система (НЗИС) – етап 1 и етап 2</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, площад "Света Неделя" 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831909905 МИНИСТЕРСТВО НА ЗЕМЕДЕЛИЕТО, ХРАНИТЕ И ГОРИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ХРИСТО БОТЕВ № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Усъвършенстване на специализираните знания и умения на служителите в МЗХГ</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на експертния капацитет на служителите в МЗХГ чрез специализирани обучения</x:t>
+  </x:si>
+  <x:si>
     <x:t>831909905 Министерство на земеделието, храните и горите</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, гр. София, бул. "Христо Ботев" №55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения на служителите на Областни Дирекции “Земеделие”</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695160 МИНИСТЕРСТВО НА КУЛТУРАТА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, бул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на архива на недвижимите културни ценности от световно и национално значение,  изграждане на специализирана информационна система, електронен регистър и публичен портал</x:t>
   </x:si>
   <x:si>
     <x:t>175745920 МИНИСТЕРСТВО НА МЛАДЕЖТА И СПОРТА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. ВАСИЛ ЛЕВСКИ  № 75</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Обучения за служители на ММС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на ММС</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Национална стратегия за адаптация към изменението на климата и План за действие</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.005-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Националната структурата за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Националната структура за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Министерство на околната среда и водите</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, бул. "Кн.Мария Луиза" 22 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Е - Натура 2000 - развитие на Единната информационна система за НАТУРА 2000</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на Национална стратегия за околна среда и План за действие към нея</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Националната структура за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695349 МИНИСТЕРСТВО НА ПРАВОСЪДИЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. СЛАВЯНСКА № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0022</x:t>
-[...2 lines deleted...]
-    <x:t>Ефективен достъп до правосъдие</x:t>
+    <x:t>BG05SFOP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мoдернизиране на пенитенциарната система в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развиване на потенциала на човешкия ресурс на съдебната власт, чрез изграждане на ефективен модел за придобиване на юридическа правоспособност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695349 Министерство на правосъдието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. „Славянска” 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвентаризация и анализ на състоянието на информационната и комуникационната инфраструктура, информационните системи, услуги и регистри в сектор "Правосъдие"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. „Славянска" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доразвитие и централизиране на порталите в органите на изпълнителната власт от Сектор "Правосъдие" за достъп на гражданите и бизнеса  до информация, е-услуги и е-правосъдие.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Насърчаване използването на медиацията като алтернативен способ за решаване на спорове</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на средства за видеоконферентни връзки и тяхното използване във фазите на досъдебно и съдебно производство, включително и при трансгранично сътрудничество в правораздаването</x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t>Технологични,обучителни и организационни средства за изпълнение на разработени вътрешни правила и политики за ползване на информационните ресурси в органите на изпълнителната власт в сектор "Правосъдие",в съответствие със ЗЕУ,НОИОСИС и съобразно залегналите правила и стандарти в Стратегията за развитие на електронното управление в Република България 2014-2020 и Пътната карта за нейното изпълнение.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. "Славянска" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване гаранциите за справедлив процес в изпълнителните производства чрез изграждане
 на информационна система</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и внедряване на електронна информационна система за единна входна точка за запори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализиране  на  Национален регистър на пълномощните</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Реализиране  на Централизирана автоматизирана информационна система „Съдебен статус“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Нова концепция за наказателна политика</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0008</x:t>
-[...14 lines deleted...]
-    <x:t>Насърчаване използването на медиацията като алтернативен способ за решаване на спорове</x:t>
+    <x:t>BG05SFOP001-3.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Редизайн на АИС в МП и ВРБ с цел преминаване към използване и обмен само на електронни документи и електронно съдържание в сектора от органите на изпълнителната власт. Обучение на служителите за работа с АИС и електронни документи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Технологични,обучителни и организационни средства за изпълнение на разработени вътрешни правила и политики за ползване на информационните ресурси в органите на изпълнителната власт в сектор "Правосъдие",в съответствие със ЗЕУ,НОИОСИС и съобразно залегналите правила и стандарти в Стратегията за развитие на електронното управление в Република България 2014-2020 и Пътната карта за нейното изпълнение.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективен достъп до правосъдие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване модела на съдебните експертизи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831661388 Министерство на регионалното развитие и благоустройството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, ул. "Св. Св. Кирил и Методий" 17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инициативи за прилагане на 12-те принципа за добро управление от Стратегията за иновации и добро управление на местно ниво на Съвета на Европа</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 МИНИСТЕРСТВО НА РЕГИОНАЛНОТО РАЗВИТИЕ И БЛАГОУСТРОЙСТВОТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, Ул. „Св. Св. Кирил и Методий“ № 17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.019-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за управление на собствеността, включително единен регистър на държавната и общинската собственост</x:t>
   </x:si>
   <x:si>
-    <x:t>831661388 Министерство на регионалното развитие и благоустройството</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1202, ул. "Св.Св. Кирил и Методий" 17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Единен публичен регистър по устройствено планиране на територията, инвестиционно проектиране и разрешаване на строителството и информационна система за неговото обслужване.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1202, ул. "Св. Св. Кирил и Методий" 17-19</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000695388 Министерство на транспорта, информационните технологии и съобщенията</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Дякон Игнатий № 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ГИС базирана електронна платформа „Единна информационна точка“</x:t>
   </x:si>
   <x:si>
     <x:t>176789478 Министерство на туризма</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Съборна" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа по линия на сближаването за справяне с миграционните предизвикателства, породени от военната агресия от страна на Руската федерация в Украйна, за бежанците, пристигнали в Република България, чрез мярка, прилагана от Министерството на туризма</x:t>
   </x:si>
   <x:si>
     <x:t>000695406 МИНИСТЕРСТВО НА ФИНАНСИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Повишаване на ефективността и осигуряване на работата на Сертифициращия орган при сертифициране на разходите по ЕСИФ в периода 2016-2018 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на възнагражденията на служителите на Сертифциращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.002-0004</x:t>
-[...2 lines deleted...]
-    <x:t>"Повишаване на ефективността и осигуряване на работата на Сертифициращия орган при сертифициране на разходите по ЕСИФ в периода 2016-2018 г.“</x:t>
+    <x:t>000695406 Министерство на финансите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване ефективността в работата на националния орган за наблюдение и координация на държавните помощи при прилагането на режима по държавните помощи, в програмирането,  управлението и контрола на средства от ЕСИФ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване на системите за финансово управление и контрол и функцията по вътрешен одит в публичния сектор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на ефективността и ефикасността на ЦКЗ 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ, № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансова подкрепа за дирекция "Национален фонд" за изпълнение на функциите на Сертифициращ и Счетоводен орган по ЕСИФ в периода 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Финансиране на възнагражденията на служителите на Сертифициращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул."Г.С.Раковски" № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Повишаване на ефективността и осигуряване на работата на Сертифициращия орган при сертифициране на разходите по ЕСИФ в периода 2019-2021 г.“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа на работата на Националния орган по държавните помощи във връзка с управлението на средствата от ЕСИФ и подобряване на ефективността при прилагане на правилата по държавните помощи</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1040, ул. Г. С. РАКОВСКИ № 102</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>000695406 Министерство на финансите, дирекция "Държавни помощи и реален сектор"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Ул. "Г.С. Раковски" №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно прилагане на правилата на ЕС за държавните помощи при предоставяне на услуги от общ икономически интерес (УОИИ)</x:t>
   </x:si>
   <x:si>
     <x:t>176686574 МЛАДЕЖКИ ИНИЦИАТИВИ ЗА РАЗВИТИЕ И ДИАЛОГ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, ж.к. Възрожденци, бл. 26, вx. Б, ет. 6, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0123</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на конкурентоспособността и предприемачеството в община Кърджали</x:t>
@@ -3008,254 +3008,254 @@
   <x:si>
     <x:t>176976531 НАЦИОНАЛЕН ИНСТИТУТ ЗА КУЛТУРНО НАСЛЕДСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул.Кръстьо Асенов 6 обл.Благоевград общ.Благоевград гр/с.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0220</x:t>
   </x:si>
   <x:si>
     <x:t>Независимият мониторинг върху прозрачността и ефективността на процеса на формулиране и изпълнение на политики и законодателство на местно ниво продължава – повече обхванати общини, различни изследвани политики</x:t>
   </x:si>
   <x:si>
     <x:t>131177220 Национален институт на правосъдието</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Екзарх Йосиф, 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Правосъдие през 21 век – развиване на професионална компетентност и интегритет на магистратите и съдебните служители</x:t>
   </x:si>
   <x:si>
+    <x:t>131177220 НАЦИОНАЛЕН ИНСТИТУТ НА ПРАВОСЪДИЕТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИП – модерна институция за съдебно обучение</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Качествено професионално обучение за повишаване ефективността на правосъдието</x:t>
   </x:si>
   <x:si>
-    <x:t>131177220 НАЦИОНАЛЕН ИНСТИТУТ НА ПРАВОСЪДИЕТО</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф" № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Иновативни продукти и услуги в обучението, предоставяно от НИП</x:t>
   </x:si>
   <x:si>
     <x:t>175387843 Национален институт по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, гр.Монтана, общ.Монтана, обл.Монтана, п.к. 3400, ул.“Свети Климент Охридски“ № 5А, ет.5, офис 510</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективна съдебна реформа чрез ефективно наказателно правосъдие при разходването на европейски и публични средства</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Нормативни решения на местно ниво за оптимизиране на интеграционните политики</x:t>
   </x:si>
   <x:si>
+    <x:t>121082521 Национален осигурителен институт</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1303, бул. Александър Стамболийски 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.024-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране на национално решение за електронен обмен на социалноосигурителна информация EESSI</x:t>
+  </x:si>
+  <x:si>
     <x:t>121082521 НАЦИОНАЛЕН ОСИГУРИТЕЛЕН ИНСТИТУТ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1303, бул. "Ал. Стамболийски", № 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.020-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие и въвеждане на Aрхитектурата на НОИ за процесите, свързани с парични обезщетения, помощи и гарантирани вземания</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1303, бул. АЛ. СТАМБОЛИЙСКИ № 62-64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие и въвеждане на Институционалната архитектура на НОИ за приоритетни процеси, свързани с пенсиите, и предоставяне на електронни административни услуги</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1303, бул. "Ал. Стамболийски", № 62-64</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695146 Национален статистически институт</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1038, ул. ПАНАЙОТ ВОЛОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализиране на ЦАИС „Единна входна точка“ за подаване на годишни финансови отчети и статистика в машинно-четим формат и интеграция с НАП, НСИ, АВ (ТР)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695146 НАЦИОНАЛЕН СТАТИСТИЧЕСКИ ИНСТИТУТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Привеждане на информационните активи на НСИ в съответствие с изискванията на Евростат и миграция към ХЧО</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1038, ул. "Панайот Волов" 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на статистическа база и на информационна система за мониторинг на европейски и национални стратегии и регионална политика“</x:t>
   </x:si>
   <x:si>
-    <x:t>000695146 НАЦИОНАЛЕН СТАТИСТИЧЕСКИ ИНСТИТУТ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>176478160 НАЦИОНАЛЕН СЪВЕТ ПО ЦЕНИ И РЕИМБУРСИРАНЕ НА ЛЕКАРСТВЕНИТЕ ПРОДУКТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1431, бул. АКАД. ИВАН ЕВСТАТИЕВ ГЕШОВ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за подобряване знанията и уменията на служителите от администрацията на Национален съвет по цени и реимбурсиране на лекарствени продукти (НСЦРЛП)</x:t>
   </x:si>
   <x:si>
     <x:t>176677828 НАЦИОНАЛЕН ЦЕНТЪР ЗА БОРБА С БЕДСТВИЯ И АВАРИИ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. НИКОЛА МУШАНОВ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0168</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на системата за дигитални административни услуги в община Дряново за подобряване на административната и регулаторната среда чрез партньорско управление с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>831604711 НАЦИОНАЛЕН ЦЕНТЪР ЗА ИНФОРМАЦИЯ И ДОКУМЕНТАЦИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1125, бул. Г. М. ДИМИТРОВ № 52А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване, надграждане и интеграция на информационни системи и регистри на НАЦИД, за подобряване на процеса по предоставяне на административни и справочни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1125, бул. Д-р Г. М. ДИМИТРОВ № 52А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите в Националния център за информация и документация</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1125, бул. Г. М. ДИМИТРОВ, номер 52А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.017-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване, надграждане и обединяване на електронни регистри на Националния център за информация и документация (НАЦИД) в областта на висшето образование</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1125, бул. Д-р Г. М. ДИМИТРОВ № 52А</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000662801 Национален център по радиобиология и радиационна защита  (НЦРРЗ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. "Св. Георги Софийски" № 3, сграда № 7 в двора на ВМА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите от Национален център по радиобиология и радиационна защита - НЦРРЗ с териториална компетентност в области София-град, София област, Перник, Благоевград и Кюстендил при провеждането на Държавен здравно- радиационен контрол.</x:t>
   </x:si>
   <x:si>
     <x:t>131063188 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРИХОДИТЕ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ, номер 52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на професионалната компетентност на служителите от териториалните структури на НАП, чрез провеждане на специализиранo обучениe за прилагане на Национални счетоводни стандарти /НСС/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Електронният документ в административните производства по ДОПК/АПК. Теоретически и практически аспекти.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на основните системи на НАП за предоставяне на данни и услуги към вътрешни и външни системи</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ, номер 52</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>131063188 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРИХОДИТЕ Държавна агенция</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. “Княз Александър Дондуков” № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0021</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на знанията и уменията на служители на НАП, чрез участие в специализирани обучения “</x:t>
   </x:si>
   <x:si>
     <x:t>130273618 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРОФЕСИОНАЛНО ОБРАЗОВАНИЕ И ОБУЧЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. ЦАРИГРАДСКО ШОСЕ № 125 бл. 5 ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността в работата на служителите от дирекция „Професионална квалификация и лицензиране“ в НАПОО чрез надграждане на специализираните знания, умения и компетентности</x:t>
   </x:si>
   <x:si>
     <x:t>000703301 НАЦИОНАЛНА СИНДИКАЛНА ФЕДЕРАЦИЯ "МЕТАЛ-ЕЛЕКТРО“</x:t>
@@ -3269,72 +3269,72 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Сътрудничество за прилагане на зелени политики</x:t>
   </x:si>
   <x:si>
     <x:t>175018757 НАЦИОНАЛНО БЮРО ЗА ПРАВНА ПОМОЩ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1421, Развигор №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегически реформи в Национално бюро за правна помощ</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 НАЦИОНАЛНО СДРУЖЕНИЕ НА ОБЩИНИТЕ В РЕПУБЛИКА БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ул. ГОЛАШ № 23</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС- Подкрепа за развитие на общините, градовете и регионите за европейско сближаване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на модели за оптимални административни структури на общините</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване капацитета на общинските служители за предоставяне на качествени публични услуги</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на знанията, уменията и квалификацията на общинските служители</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>ПРОГРЕС- Подкрепа за развитие на общините, градовете и регионите за европейско сближаване</x:t>
   </x:si>
   <x:si>
     <x:t>176947444 НИЕ - НЕЗАВИСИМИ, ИНОВАТИВНИ, ЕДИННИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, ул. Румена войвода, бл. 7, вx. Г, ап. 84</x:t>
   </x:si>
   <x:si>
     <x:t>Невестино</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Открито и отговорно управление в партньорство с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>120547138 НОВИ ХОРИЗОНТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" 3 А обл.Смолян общ.Смолян гр/с.Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>Смолян (BG424)</x:t>
   </x:si>
@@ -3540,888 +3540,888 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0143</x:t>
   </x:si>
   <x:si>
     <x:t>По-активно и ефективно гражданско участие в областните съвети  и комисии за координация и прилагане на политиките на областно ниво</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център Стара Загора”</x:t>
   </x:si>
   <x:si>
+    <x:t>000024695 Община Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев - Македончето" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център в Община Благоевград</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград (BG413)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Благоевград през периода 2019-2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Благоевград (BG413)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на функционирането на Областен информационен център - Благоевград през периода 2022-2023 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. "Александровска" 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0016</x:t>
   </x:si>
   <x:si>
     <x:t>"Ефективно функциониране на Областен информационен център - Бургас 2022 - 2023 г."</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0025</x:t>
   </x:si>
   <x:si>
     <x:t>"Ефективно функциониране на Областен информационен център - Бургас 2019-2021 г."</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на Областен информационен център - Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
   </x:si>
   <x:si>
+    <x:t>Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център - Варна</x:t>
+  </x:si>
+  <x:si>
     <x:t>Варна (BG331)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на ОИЦ - Варна 2019-2021г.</x:t>
   </x:si>
   <x:si>
-    <x:t>Варна</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0020</x:t>
   </x:si>
   <x:si>
     <x:t>ОИЦ-Варна 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. Майка България №2</x:t>
   </x:si>
   <x:si>
     <x:t>Велико Търново (BG321)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0021</x:t>
   </x:si>
   <x:si>
     <x:t>ОИЦ - Велико Търново - в подкрепа на европейското развитие на област Велико Търново</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център - Велико Търново</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Ефективно функциониране на Областен информационен център – Велико Търново“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
-[...8 lines deleted...]
-    <x:t>Функциониране на Областен информационен център - Велико Търново</x:t>
+    <x:t>000159508 Община Видин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Видин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Областен информационен център - Видин</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 ОБЩИНА ВИДИН</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Видин (BG311)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Областен информационен център - Видин"</x:t>
   </x:si>
   <x:si>
-    <x:t>000159508 Община Видин</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>България, гр.Видин, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0022</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Враца (BG313)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Враца през периода  2019 - 2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул."Стефанаки Савов", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на функционирането на Областен информационен център - Враца през периода 2022 - 2023 г.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на ОИЦ Враца</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 ОБЩИНА ГАБРОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Габрово, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване функционирането на ОИЦ-Габрово“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Габрово, 5300, Пл. Възраждане 3</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово (BG322)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0025</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на ОИЦ-Габрово през периода 2022 -2023 г.“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Габрово, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0021</x:t>
   </x:si>
   <x:si>
     <x:t>"Осигуряване функционирането на ОИЦ-Габрово през периода 2019-2021г."</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 община град Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0017</x:t>
   </x:si>
   <x:si>
     <x:t>ФУНКЦИОНИРАНЕ НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР-ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Добрич, 9300, ул. "България" 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Добрич (BG332)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Областен информационен център - Добрич 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на Областен информационен център-Добрич</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Добрич, 9300, ул. "България" 12</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000235920 Община Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. "България" 41</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>"Областен информационен център Кърджали - в подкрепа на гражданите"</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кърджали (BG425)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Областен информационен център в гр. Кърджали – продължаваме заедно”</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
-    <x:t>Кърджали (BG425)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Областен информационен център в град Кърджали -  заедно с информираните граждани"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
-[...5 lines deleted...]
-    <x:t>„Областен информационен център в гр. Кърджали – продължаваме заедно”</x:t>
+    <x:t>000261517 Община Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кюстендил, 2500, пл.  "Веблъжд" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кюстендил (BG415)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на ОИЦ - Кюстендил през периода 2019-2021г.</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Кюстендил, 2500, пл. ВЕЛБЪЖД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център – Кюстендил през периода 2022 – 2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл.ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Кюстендил</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Кюстендил, 2500, пл. ВЕЛБЪЖД, номер 1</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Ловеч, 5500, ул. ТЪРГОВСКА № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ловеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване функционирането на Областен информационен център – Ловеч“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Ловеч (BG315)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Ловеч през периода 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 Община Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. Търговска №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център Ловеч 2019-2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Ловеч, 5500, ул. ТЪРГОВСКА № 22</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000320872 ОБЩИНА МОНТАНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, ул. ИЗВОРА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен Информационен Център - Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Монтана (2022 - 2023)</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Община Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. "България", №2</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център Пазарджик.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Пазарджик (BG423)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център Пазарджик 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център Пазарджик 2019-2021</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ №1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перник (BG414)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център - Перник през периода 2019-2021 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Функциониране на Областен информационен център - Перник през периода 2022-2023 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ. ИВАН РИЛСКИ 1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Перник</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000413974 ОБЩИНА ПЛЕВЕН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Продължаване функционирането на Областен информационен център - Плевен, като част от Националната мрежа от 27 областни информационни центрове</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен (BG314)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИГУРЯВАНЕ НА ФУНКЦИОНИРАНЕТО НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР - ПЛЕВЕН, КАТО ЧАСТ ОТ НАЦИОНАЛНАТА МРЕЖА ОТ ОБЛАСТНИ ИНФОРМАЦИОННИ ЦЕНТРОВЕ (2022-2023)</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2, ET. 4,  СТАЯ №83</x:t>
   </x:si>
   <x:si>
-    <x:t>Плевен (BG314)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0026</x:t>
   </x:si>
   <x:si>
     <x:t>„ОСИГУРЯВАНЕ ФУНКЦИОНИРАНЕТО НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР ПЛЕВЕН, КАТО ЧАСТ ОТ НАЦИОНАЛНАТА МРЕЖА ОТ 27 ОБЛАСТНИ ИНФОРМАЦИОННИ ЦЕНТЪРА ПРЕЗ ПЕРИОДА 2019-2021 Г.“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000471504 ОБЩИНА ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Пловдив през периода 2019 - 2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив (BG421)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на ОИЦ - Пловдив през периода 2022 - 2023 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на областен информационен център в гр. Пловдив</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Пловдив</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000505910 ОБЩИНА РАЗГРАД</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ № 37А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Разград</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Разград, 7200, ул. БЕЛИ ЛОМ, номер 37А</x:t>
   </x:si>
   <x:si>
     <x:t>Разград (BG324)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на Областен информационен център - Разград през периода 2022 - 2023 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ № 37А</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център – Разград през периода 2019 - 2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>Разград</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000530632 ОБЩИНА РУСЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно функциониране на Областен информационен център - Русе  2019-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Русе, 7000, пл. СВОБОДА, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно функциониране на Областен информационен център - Русе  2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Eфективно функциониране на Областен информационен център - Русе.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Русе, 7000, пл. СВОБОДА, номер 6</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000565537 ОБЩИНА СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ № 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Силистра</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
+  </x:si>
+  <x:si>
     <x:t>Силистра (BG325)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0015</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0005</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000590654 ОБЩИНА СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, бул. "Цар Освободител" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Областен информационен център Сливен</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ, № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сливен (BG342)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР СЛИВЕН</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ, № 1</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
+    <x:t>Смолян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Посоката е ОИЦ - Смолян, възможностите много</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Смолян за периода 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на ОИЦ - Смолян за периода  2019-2021г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000818022 ОБЩИНА СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център Стара Загора през периода 2022-2023”</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 ОБЩИНА ТЪРГОВИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Търговище, 7700, пл. СВОБОДА</x:t>
   </x:si>
   <x:si>
+    <x:t>Търговище (BG334)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център Търговище (2022-2023 )</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Търговище  2019-2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на  Областен информационен център - Търговище“</x:t>
   </x:si>
   <x:si>
-    <x:t>Търговище (BG334)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Хасково, 6300, ул. ПЛ. ОБЩИНСКИ N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Областен информационен център - Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково (BG422)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0003</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Хасково (BG422)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>Областен информационен център - Хасково</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ, номер 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шумен (BG333)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Шумен</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ № 17</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0014</x:t>
+  </x:si>
+  <x:si>
     <x:t>Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0007</x:t>
   </x:si>
   <x:si>
-    <x:t>Осигуряване функционирането на Областен информационен център - Шумен</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000970496 ОБЩИНА ЯМБОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. Г.С.РАКОВСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Ямбол</x:t>
   </x:si>
   <x:si>
+    <x:t>Ямбол (BG343)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2019-2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. Г.С.РАКОВСКИ, номер 7</x:t>
   </x:si>
   <x:si>
-    <x:t>Ямбол (BG343)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2022-2023 г.</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2019-2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000818022 ОБЩИНА ­ СТАРА ЗАГОРА
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, бул. Цар Симеон Велики 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Осигуряване функционирането на Областен информационен център Стара Загора през периода 2019-2021”
 </x:t>
   </x:si>
   <x:si>
     <x:t>176293724 ОГЪН И МОРЕ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. СЛИВНИЦА   141 - 143 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0164</x:t>
   </x:si>
   <x:si>
@@ -4859,68 +4859,68 @@
   <x:si>
     <x:t>Формулиране на интегрирана политика за пространствено развитие на крайбрежните територии на река Дунав в сътрудничество между власти и граждани</x:t>
   </x:si>
   <x:si>
     <x:t>102093591 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЕКОЛОЗИТЕ ОТ ОБЩИНИТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, бул. ШИПЧЕНСКИ ПРОХОД № 61 бл. 262Б вх.А ет.3 ап.8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0072</x:t>
   </x:si>
   <x:si>
     <x:t>„Ефективната медиация в областта на екологичните спорове, адекватен способ за граждански контрол и подпомагане реформата в съдебната система - надграждане“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективната медиация в областта на екологичните спорове, адекватен способ за граждански контрол и подпомагане реформата в съдебната система.</x:t>
   </x:si>
   <x:si>
     <x:t>131066056 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ПАРКОВЕТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1303, ул. АНТИМ  1-ВИ № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на гражданското участие в управлението на Натура 2000 и подобряване на управлението на мрежата от защитени зони</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1303, ул. "Хан Аспарух" № 26, ет.1, ап.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданските организации - в помощ на администрацията при прилагане на политиките за опазване на защитените територии и вековните дървета</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1303, ул. АНТИМ  1-ВИ № 17</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>130940271 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЮРИСТИ ЗА РАЗВИТИЕ НА ПРАВОТО В ОБЩЕСТВЕН ИНТЕРЕС И ХАРМОНИЗИРАНЕ НА БЪЛГАРСКОТО И ЕВРОПЕЙСКОТО ПРАВО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ОВЧА КУПЕЛ № 10 бл. 602 вх.К ет.2 ап.212</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0127</x:t>
   </x:si>
   <x:si>
     <x:t>Обществените консултации – печеливш избор за всички</x:t>
   </x:si>
   <x:si>
     <x:t>103768530 СДРУЖЕНИЕ "АСОЦИАЦИЯ ЧОВЕШКИ ПРАВА - СТЪПКА ПО СТЪПКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул.Баба Тонка, номер 14, вx. Б, ап. 64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0036</x:t>
   </x:si>
   <x:si>
     <x:t>"Представителни сдружения на потребителите – перспективи за гражданско участие и ефективна потребителска защита"</x:t>
   </x:si>
   <x:si>
     <x:t>131560390 СДРУЖЕНИЕ "БАБЕЛ БЪЛГАРИЯ" Сдружение</x:t>
@@ -4976,72 +4976,72 @@
   <x:si>
     <x:t>България, с.Борино, 4824, ул."Родопи", номер 35</x:t>
   </x:si>
   <x:si>
     <x:t>с.Борино</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0121</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие в процесите за модернизация на правораздаването.</x:t>
   </x:si>
   <x:si>
     <x:t>176584466 Сдружение "Бокая"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кула, 3800, улица "Арда" №8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Модел за активно гражданското участие във формулирането, управлението и мониторинга на местната политика за развитие на спорта на територията на общините Видин, Враца и Монтана</x:t>
   </x:si>
   <x:si>
+    <x:t>105565474 СДРУЖЕНИЕ "БЪЛГАРИЯ В ЕВРОПА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, ж.к. ХРИСТО БОТЕВ бл. 14 вх.В ап.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на гражданското участие в местните политики по управление на отпадъците</x:t>
+  </x:si>
+  <x:si>
     <x:t>105565474 Сдружение "България в Европа"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, бл. 14, вx. В, ап. 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0051</x:t>
   </x:si>
   <x:si>
     <x:t>„АКТИВНО ГРАЖДАНСТВО ЗА ЧИСТ ВЪЗДУХ“</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Повишаване на гражданското участие в местните политики по управление на отпадъците</x:t>
   </x:si>
   <x:si>
     <x:t>177077989 СДРУЖЕНИЕ "БЪЛГАРИЯ ЛЕЙБЪР РАЙТС УОЧ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Столична община, район Триадица, пл. Македония 1.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Парламент на Работеща България</x:t>
   </x:si>
   <x:si>
     <x:t>176004372 СДРУЖЕНИЕ "БЪЛГАРСКА АСОЦИАЦИЯ ЗА ЛЕКАРСТВЕНА ИНФОРМАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ул. ХУБЧА 16 офис 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на предложения за подобряване на гражданското участие в процесите на ценообразуване и реимбурсиране на лекарства, формиране и отчитане на публичните/бюджетните средства за здравеопазване в областта на лекарствата</x:t>
   </x:si>
@@ -5173,65 +5173,65 @@
     <x:t>BG05SFOP001-2.009-0031</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подобряване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политиката и законодателството свързано с опазването на околната среда
 </x:t>
   </x:si>
   <x:si>
     <x:t>176391894 СДРУЖЕНИЕ "ГРАЖДАНСКА ИНИЦИАТИВА ЗА ОБЩЕСТВЕНО РАЗВИТИЕ И ИНТЕГРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ивайловград, 6570, ул. КНЯЗ БОРИС I № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Три пъти мери, веднъж режи: застъпническа инициатива за регламентация на участието на родители, учители и ученици в процеса на изготвяне и апробиране на учебно съдържание</x:t>
   </x:si>
   <x:si>
     <x:t>127577575 СДРУЖЕНИЕ "ДЕМОКРАТИЧНО СДРУЖЕНИЕ ИСКАМ ДА ЗНАМ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. ХРИСТО БОТЕВ № 13 ет.2</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.Шумен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прозрачен, достъпен и независим съд с високо обществено доверие</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Eлектронна платформа за активен диалог, граждански мониторинг и обществена подкрепа на реформата в съдебната система</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Шумен</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176439136 СДРУЖЕНИЕ "ДИАБЕТ-2012"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. БРАТЯ МИЛАДИНОВИ № 1 ет.3 ап.7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Коалиция за гражданско участие на болни от диабет и техните семейства в разработването и изпълнение на политики и законодателство</x:t>
   </x:si>
   <x:si>
     <x:t>119623521 СДРУЖЕНИЕ "ДИАБЕТИК"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Нова Загора, 8900, площад СВОБОДА № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Инициативи за овластяване на пациентите с диабет за формиране на политики за превенция, ранна диагностика и навременно лечение на диабета</x:t>
   </x:si>
   <x:si>
     <x:t>104100277 Сдружение "Дунавски център за обучение и развитие"</x:t>
@@ -5269,108 +5269,108 @@
   <x:si>
     <x:t>“Участието на младите хора в процеса на формулиране на политиките по опазване на околната среда – гарант за устойчиво бъдеще!”</x:t>
   </x:si>
   <x:si>
     <x:t>176728240 СДРУЖЕНИЕ "ЕКСПЕРТЕН ПУЛ - БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ бл. 23А ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0158</x:t>
   </x:si>
   <x:si>
     <x:t>„Нови политики за устойчив високопланински туризъм“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ, бл. 23, вх. А, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0225</x:t>
   </x:si>
   <x:si>
     <x:t>Колективното финансиране (crowdfunding) в България – регулации и перспективи</x:t>
   </x:si>
   <x:si>
+    <x:t>176768879 Сдружение "За по-добро бъдеще"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1309, ж.к. Света Троица, бл. 366, вх.А, ет.2, ап.4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГОРА: Активни граждани за отговорни решения на администрацията</x:t>
+  </x:si>
+  <x:si>
     <x:t>176768879 Сдружение "ЗА ПО-ДОБРО БЪДЕЩЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ж.к. Овча купел, бл. 417, вх. В, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Смели деца с лъвски сърца: инициатива за гражданско участие във формулирането на публични здравни политики за палиативни грижи за деца</x:t>
   </x:si>
   <x:si>
-    <x:t>176768879 Сдружение "За по-добро бъдеще"</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>176131042 Сдружение "За Равен старт"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна баня, 2040, ул."Търговска" №119, бл6</x:t>
   </x:si>
   <x:si>
     <x:t>с.Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Активни граждани на Община Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>107596358 СДРУЖЕНИЕ "ИНИЦИАТИВА ЗА РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Габрово, 5300, ул. НИКОЛА РЯЗКОВ № 13 ап.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Решения за по-широко гражданско участие в политиката по предоставяне на социални услуги</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Габрово, 5300, бул. Трети март 47 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на изпълнение и мониторинг на политики и законодателство, свързани с подобряването на екологичната отговорност на администрациите</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Решения за по-широко гражданско участие в политиката по предоставяне на социални услуги</x:t>
   </x:si>
   <x:si>
     <x:t>175408102 Сдружение "Инициативи за местно и регионално развитие /ИМРР/"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, гр. Айтос, ул. "Велека" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0099</x:t>
   </x:si>
   <x:si>
     <x:t>НАПРЕД – НАсърчаване на Приноса на неправителствения сектор за Реализирането на политиките за активиране на нЕактивните младежи и Дълготрайно безработните лица</x:t>
   </x:si>
   <x:si>
     <x:t>175867760 СДРУЖЕНИЕ "ИНСТИТУТ ЗА ПОДГОТОВКА НА СЛУЖИТЕЛИ В МЕЖДУНАРОДНИ ОРГАНИЗАЦИИ /ИПСМО/"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ГЕН.М.Д. СКОБЕЛЕВ № 42 ет.6 ап.11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0189</x:t>
   </x:si>
   <x:si>
     <x:t>Граждани за по-добро образование</x:t>
   </x:si>
@@ -5528,62 +5528,62 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0186</x:t>
   </x:si>
   <x:si>
     <x:t>ПОВИШЕНО МЛАДЕЖКО УЧАСТИЕ В МОНИТОРИНГА НА НАЦИОНАЛНИТЕ ПОЛИТИКИ ЗА МЛАДЕЖТА, ИЗПЪЛНЯВАНИ ОТ МЕСТНАТА ВЛАСТ В ОБЛАСТ ПАЗАРДЖИК</x:t>
   </x:si>
   <x:si>
     <x:t>103861695 СДРУЖЕНИЕ "МЛАДЕЖКИ АЛИАНС - ВАРНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. "Околчица"№ 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0038</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОГРАМА ЗА ГРАЖДАНСКО НАБЛЮДЕНИЕ НА ОБЩЕСТВЕНИТЕ ПОРЪЧКИ</x:t>
   </x:si>
   <x:si>
     <x:t>103861695 СДРУЖЕНИЕ "МЛАДЕЖКИ АЛИАНС-ВАРНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. ОКОЛЧИЦА № 6 ПАРТЕР</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.009-0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Общи и секторни помирителни комисии на КЗП- граждански контрол за ефективност.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Партньорство между НПО и съд-за ефективност и граждански контрол в административното правораздаване.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.009-0128</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176686574 СДРУЖЕНИЕ "МЛАДЕЖКИ ИНИЦИАТИВИ ЗА РАЗВИТИЕ И ДИАЛОГ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, жк. Възрожденци, бл. 26 вх. Б ет.6 ап.31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0129</x:t>
   </x:si>
   <x:si>
     <x:t>Партньорство за ново възраждане в демографски аспект</x:t>
   </x:si>
   <x:si>
     <x:t>109604800 СДРУЖЕНИЕ "МЛАДЕЖКИ ОБЩИНСКИ СЪВЕТ-КЮСТЕНДИЛ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, ул.ОТЕЦ ПАИСИЙ № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0125</x:t>
   </x:si>
   <x:si>
     <x:t>Модел за активно участие на младежи в местното развитие</x:t>
   </x:si>
   <x:si>
     <x:t>175645966 СДРУЖЕНИЕ "МЛАДЕЖКО ДРУЖЕСТВО ЗА СПОРТ И ТУРИЗЪМ-"ЗДРАВЕЦ""</x:t>
@@ -5594,62 +5594,62 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0201</x:t>
   </x:si>
   <x:si>
     <x:t>Активно гражданско общество за по-активен начин на живот на възрастните хора</x:t>
   </x:si>
   <x:si>
     <x:t>175090938 СДРУЖЕНИЕ "НАЦИОНАЛЕН БОРД ПО ТУРИЗЪМ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ОБОРИЩЕ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0150</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване  участието на бизнеса и гражданското общество при формиране и мониторинг на политики и законодателство в сектор „Туризъм“ “</x:t>
   </x:si>
   <x:si>
     <x:t>130213546 Сдружение "Национална асоциация правна инициатива за отворено управление"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, гр.Монтана, ул.“Свети Климент Охридски“ 5А, ет.5, офис 510</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прозрачна и ефективна съдебна система чрез въвеждане на съвременни технологии в Българския съд</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.025-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Открито управление за намаляване на финансовите корекции чрез препоръки и анализ на съдебната практика по процедури на община Дупница</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0019</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176857872 СДРУЖЕНИЕ "НАЦИОНАЛНО СДРУЖЕНИЕ НАУКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, ж.к.ЛАГЕРА, ул. Г. СОФИЙСКИ № 70 бл. 18 вх.В ет.2 ап.34</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0058</x:t>
   </x:si>
   <x:si>
     <x:t>"Образованието - гаранция за бъдещето"</x:t>
   </x:si>
   <x:si>
     <x:t>103326326 Сдружение "Наш Свят"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, Преспа, номер 1, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване и подкрепа за активно гражданство при формиране на местни политики в община Нови пазар</x:t>
   </x:si>
   <x:si>
     <x:t>104641508 СДРУЖЕНИЕ "НОВ ИЗБОР"</x:t>
@@ -5660,81 +5660,81 @@
   <x:si>
     <x:t>BG05SFOP001-2.009-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Развитие на пряката демокрация в община Кресна"</x:t>
   </x:si>
   <x:si>
     <x:t>120547138 СДРУЖЕНИЕ "НОВИ ХОРИЗОНТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 3 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване гражданското участие в работата на общините и Бюрата по труда в областите Смолян и Разград</x:t>
   </x:si>
   <x:si>
     <x:t>130859392 СДРУЖЕНИЕ "НПО ЛИНКС"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ГРАФ ИГНАТИЕВ № 40А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.009-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Отворените данни и гражданското участие: механизми за насърчаване на взаимодействието между администрацията, гражданите и бизнеса</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Инструментариум за базиран на данни граждански мониторинг и контрол на реформата в съдебната система</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.009-0068</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>177147494 Сдружение "Образование България 2030"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1784, бул. "Цариградско шосе" 111 В</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство във връзка с преподаването и развиването на ключови компетентности у учениците</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1124, бул. „Цариградско шосе“ 23</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство за повишаване на лидерските компетентности на училищните директори</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Повишаване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство във връзка с преподаването и развиването на ключови компетентности у учениците</x:t>
   </x:si>
   <x:si>
     <x:t>176725714 Сдружение "Общество за образование и подкрепа на младежта"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1582, ж.к. "Дружба-2", бл. 309. вх. В, ет. 7, ап. 74</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0165</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на местни политики в община Садово за ефективно приобщаване и участие на ромите чрез партньорско управление с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>176293724 Сдружение "ОГЪН И МОРЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, район р-н Сердика, бул. СЛИВНИЦА 141 - 143, ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Взаимодействие между структурите на гражданското общество и органите на местна власт при формиране, изпълнение и популяризиране на политики, насочени към повишаване на конкурентоспособността и предприемачеството в Община Царево</x:t>
   </x:si>
@@ -6890,74 +6890,74 @@
   <x:si>
     <x:t>BG05SFOP001-2.009-0146</x:t>
   </x:si>
   <x:si>
     <x:t>Превръщането и утвърждаването на гражданския контрол в реален и значим фактор за развитието и модернизацията на община Перущица.</x:t>
   </x:si>
   <x:si>
     <x:t>175732499 СПОРТЕН КЛУБ ПРИОРИТИ СПОРТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1124, район Средец, ул. ЯНТРА No 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0104</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг върху процеса на формиране и контрол при изпълнение на  държавни политики за младежта в периода 2010 - 2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
   </x:si>
   <x:si>
+    <x:t>София-Град,София-Област</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за популяризиране на ЕСИФ в България</x:t>
+  </x:si>
+  <x:si>
     <x:t>София-Град (BG411),София-Област (BG412)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за популяризиране на ЕСИФ в България през периода 2019-2021</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.007-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за периода 2022-2023</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.004-0027</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>176034554 СТОЛИЧНА РЕГИОНАЛНА ЗДРАВНА ИНСПЕКЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, ул.ВРАНЯ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите на Столична РЗИ</x:t>
   </x:si>
   <x:si>
     <x:t>175981664 Съюз за България Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, ж.к. Васил Левски, бл. 8, вx. Б, ет. 3, ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0151</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на ефективни политики за добро управление на местно ниво с помощта на гражданския сектор</x:t>
   </x:si>
   <x:si>
     <x:t>126104039 СЪЮЗ ЗА ВЪЗСТАНОВЯВАНЕ И РАЗВИТИЕ</x:t>
@@ -7025,222 +7025,222 @@
   <x:si>
     <x:t>000695025 Управляващ орган на Оперативна програма "Добро управление"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за УО на ОПДУ за подготовка, изпълнение, наблюдение, контрол, информация и комуникация по ОПДУ</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Фонд "Сигурност на електроенергийната система"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа на особено засегнати от увеличението на цените на енергията МСП чрез мярка, прилагана от Фонд "Сигурност на електроенергийната система" (SAFE)</x:t>
   </x:si>
   <x:si>
     <x:t>176864952 ФОНДАЦИЯ "АДЕЛЕ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. Симеон Велики 59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Увеличаване на гражданското участие в процеса на формиране и контрол на изпълнението на младежки политики в община Шумен“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Шумен, 9700, ул. СИМЕОН ВЕЛИКИ № 59 ет.7 ап.36</x:t>
   </x:si>
   <x:si>
     <x:t>Каспичан</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0063</x:t>
   </x:si>
   <x:si>
     <x:t>РЕШАВАМЕ ЗАЕДНО В ОБЩИНА КАСПИЧАН</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Шумен, 9700, бул. Симеон Велики 59</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831917492 Фондация "Български адвокати за правата на човека"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ген. Гурко, номер 49А, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0143</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на гаранциите за справедлив процес в съдебната система</x:t>
   </x:si>
   <x:si>
     <x:t>177219470 Фондация "Документални"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. Черни връх №33</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие във формулирането на местни политики за насърчаване на споделеното потребление с оглед на целите на Европейския зелен пакт</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 ФОНДАЦИЯ "ЕВРОПЕЙСКИ ИНСТИТУТ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Граждани и бизнес  - партньори в управлението на отпадъци от текстил и обувки</x:t>
   </x:si>
   <x:si>
     <x:t>176230179 ФОНДАЦИЯ "ЕВРОПЕЙСКО РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, ж.к ХЛАДИЛНИКА ул. КИШИНЕВ № 1 ет.2 ап.15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0038</x:t>
   </x:si>
   <x:si>
     <x:t>„Граждански контрол – мониторинг и оценка на приложението и изпълнението на Пътната карта за изпълнение на Актуализираната стратегия за продължаване на реформата в съдебната система"</x:t>
   </x:si>
   <x:si>
     <x:t>176170045 ФОНДАЦИЯ "ЕС О ЕС ПРЕДПРИЕМАЧИ"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Психичното здраве на работното място - политики за превенция на местно ниво</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Ямбол, 8600, ж.к. Златен рог, бл. 30, вх. Д, ет. 3, ап. 94
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0188</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективен диалог за цифровизация и въвеждане на зелени технологии в индустрията</x:t>
   </x:si>
   <x:si>
+    <x:t>България, с.Мало Бучино, 1362, ул. Малобучински път № 53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Психичното здраве на работното място - политики за превенция на местно ниво</x:t>
+  </x:si>
+  <x:si>
     <x:t>175560042 ФОНДАЦИЯ "ЗАЕДНО ЗА ПО-СИГУРНО БЪДЕЩЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1336, 27-МО СОУ СПОРТНА ЗАЛА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0094</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие и създаване на програма за изграждане на капацитет за насърчаване на подпомаганата заетост на хора в неравностойно положение</x:t>
   </x:si>
   <x:si>
     <x:t>176959279 Фондация "ИКОНОМИКА И ПРАВО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дупница, 2600, Иван Шишман, номер 70, бл. 3, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Белица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Участие на гражданите в местните политики за честно и открито партньорство между бизнеса, гражданите и общината</x:t>
   </x:si>
   <x:si>
     <x:t>175670325 ФОНДАЦИЯ "ИНСТИТУТ ЗА ДОБРО УПРАВЛЕНИЕ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. Съборна № 9, ет. 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Консултативните съвети по въпросите на туризма – граждански мониторинг върху тяхното функциониране в условията на Ковид 19</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. Леге 15, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0112</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване и граждански мониторинг на прозрачността на публичната информация и предоставянето на отворени данни - гаранция за повишено гражданско участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. Съборна № 9, ет. 4</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831344929 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПАЗАРНА ИКОНОМИКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1142, бул. ПАТРИАРХ ЕВТИМИЙ № 10 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Върховенство на закона и икономически растеж</x:t>
   </x:si>
   <x:si>
+    <x:t>177007161 Фондация "Институт за право и правосъдие"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация "Институт за право и правосъдие" - ефективен партньор за реформирана съдебна система.</x:t>
+  </x:si>
+  <x:si>
     <x:t>177007161 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПРАВО И ПРАВОСЪДИЕ"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Хасково, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-3.003-0135</x:t>
   </x:si>
   <x:si>
     <x:t>„Българската адвокатура - силна и обновена”</x:t>
   </x:si>
   <x:si>
-    <x:t>177007161 Фондация "Институт за право и правосъдие"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175459748 ФОНДАЦИЯ "ИНСТИТУТ ЗА УСТОЙЧИВО РАЗВИТИЕ НА ПРАВОТО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1164, бул. ХРИСТО СМИРНЕНСКИ № 78 ет.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0207</x:t>
   </x:si>
   <x:si>
     <x:t>„Практиката и нормативната база за ранно детско развитие в Република България в контекста на „Препоръка на Съвета на ЕС за висококачествени системи за образование и грижи в ранна детска възраст“</x:t>
   </x:si>
   <x:si>
     <x:t>176889119 ФОНДАЦИЯ "ИНТЕРАКТИВНА БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, общ. СТОЛИЧНА, ул. МАРИН ДРИНОВ № 13, ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>Блокчейн доверие между гражданите и управлението на Столична Община</x:t>
   </x:si>
   <x:si>
     <x:t>176914914 Фондация "Научноизследователска организация за интеграция и сътрудничество"</x:t>
@@ -7416,143 +7416,143 @@
   <x:si>
     <x:t>България, гр.Ботевград, 2140, ул. "Пенчо Славейков" №5, ап. 8.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0186</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процеса на формулиране, изпълнение и мониторинг на политиката по опазване, стопанисване и развитие на горите в община Ботевград</x:t>
   </x:si>
   <x:si>
     <x:t>204937531 Фондация "Уеб шелф"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Червена вода, 7051, ул. Ивайло № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0094</x:t>
   </x:si>
   <x:si>
     <x:t>Взаимодействието граждани - местна власт в община Сливо поле чрез електронните комуникационни канали</x:t>
   </x:si>
   <x:si>
     <x:t>112511135 ФОНДАЦИЯ "ФОНД ЗА ПРЕВЕНЦИЯ НА ПРЕСТЪПНОСТТА - ИГА"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пазарджик, 4400, ул. Ал. Стамболийски 8 обл.Пазарджик общ.Пазарджик гр/с.Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВЪВЕЖДАНЕ НА СИСТЕМА ЗА ИЗМЕРВАНЕ НА РЕЦИДИВИЗМА В БЪЛГАРИЯ ЧРЕЗ АКТИВНО ГРАЖДАНСКО УЧАСТИЕ“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул  "АЛ.СТАМБОЛИЙСКИ" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0157</x:t>
   </x:si>
   <x:si>
     <x:t>"ГРАЖДАНСКО УЧАСТИЕ В ЗАКОНОДАТЕЛНОТО И ИНСТИТУЦИОНАЛНО РАЗВИТИЕ НА ПРОБАЦИЯТА В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пазарджик, 4400, ул. Ал. Стамболийски 8 обл.Пазарджик общ.Пазарджик гр/с.Пазарджик</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175465788 Фондация "Фондация за прозрачни регламенти"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. Цар Борис, номер 168, бизнес център Андромеда, ет. 1, офис 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Доверие и партньорство за добро управление</x:t>
   </x:si>
   <x:si>
     <x:t>176237298 ФОНДАЦИЯ "ХиД ДЖЕНДЪР ПЕРСПЕКТИВИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, ул. СВ. КЛИМЕНТ ОХРИДСКИ № 1, офис 1 ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Гражданско участие за по-добра съдебна система"</x:t>
   </x:si>
   <x:si>
     <x:t>121314973 ФОНДАЦИЯ "ХОРИЗОНТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1734, ж.к. СТУДЕНТСКИ ГРАД, бл. 55, вx. Г, ет. 6, ап. Читалня</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0210</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие при мониторинг  на уеб достъпността на дигиталните публични ресурси в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>130151016 ФОНДАЦИЯ "ЦЕНТЪР ЗА МОДЕРНИЗИРАНЕ НА ПОЛИТИКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ж.к. ДИАНАБАД, бл. 23, вx. Б, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0128</x:t>
   </x:si>
   <x:si>
     <x:t>Добро законодателство за по-добра регулаторна и бизнес среда</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1113, ж.к. ДИАНАБАД  бл. 23 вх.Б ап.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданска инициатива за укрепване на интегритета на съдебната система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно гражданско участие при формулиране, изпълнение и мониторинг на местни политики</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданска платформа за проследяване и оценка развитието на Съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0126</x:t>
   </x:si>
   <x:si>
     <x:t>РАЗВИТИЕ НА КОНСТИТУЦИОННИЯ МОДЕЛ НА СЪДЕБНАТА СИСТЕМА – ОПИТ И ПЕРСПЕКТИВИ</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1113, ж.к. ДИАНАБАД  бл. 23 вх.Б ап.31</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>176163798 ФОНДАЦИЯ "ЦЕНТЪР ЗА ОЦЕНКА НА ВЪЗДЕЙСТВИЕТО НА ЗАКОНОДАТЕЛСТВОТО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. ВЛАДАЙСКА № 10 ет.2 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0162</x:t>
   </x:si>
   <x:si>
     <x:t>УЧАСТИЕ НА ЗАИНТЕРЕСОВАНИТЕ СТРАНИ В НАЦИОНАЛНИТЕ ПОЛИТИКИ ПО НЕДИСКРИМИНАЦИЯ, РАВЕНСТВО И ЗАЩИТА НА ОСНОВНИТЕ ПРАВА</x:t>
   </x:si>
   <x:si>
     <x:t>122087578 ФОНДАЦИЯ "ЦЕНТЪР НАДЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Княз Борис I"№ 166, 2 ет., ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство по отношение на пострадалите от престъпления</x:t>
   </x:si>
   <x:si>
     <x:t>176475748 ФОНДАЦИЯ "ЮСТИЦИЯ"</x:t>
@@ -7818,72 +7818,72 @@
   <x:si>
     <x:t>България, с.Ягодово, 3537, Георги Трайков № 5</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0057</x:t>
   </x:si>
   <x:si>
     <x:t>"Обединена устойчива земя" запознаване и анализ на Глобалните цели за устойчиво развитие на ООН до 2030г. в Община Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>176848802 ФОНДАЦИЯ СИНЕРГИА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Бачо Киро" № 45, ет. 3, обл.София-град, общ.Столична, гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Изследване на възможностите за достъп до информация от незрящи хора и хора със зрителни увреждания, предоставена  от: публични,  образователни и институции, свързани с пазара на труда</x:t>
   </x:si>
   <x:si>
+    <x:t>177015877 Фондация Смарт АгроСтарт</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1407, ул. Флора Кънева 17А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Заедно за българското село!" - Информиране на широката общественост, събиране на данни за обществените нагласи и разработване на бази данни с цел подпомагане на процесите по формулиране, изпълнение и мониторинг на политиките и законодателството в сектор "Земеделие и развитие на селските райони" с оглед подобряване на гражданското участие в тези процеси.</x:t>
+  </x:si>
+  <x:si>
     <x:t>177015877 ФОНДАЦИЯ СМАРТ АГРОСТАРТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, ул.Флора Кънева 17А обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0099</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно за българското село: Преодоляване на предизвикателствата, свързани с необходимостта от своевременно подобряване на националното законодателство в сферата на земеделието и развитието на селските райони чрез правилно адаптиране на нормативната база за прилагане на политиките в сектора</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"Заедно за българското село!" - Информиране на широката общественост, събиране на данни за обществените нагласи и разработване на бази данни с цел подпомагане на процесите по формулиране, изпълнение и мониторинг на политиките и законодателството в сектор "Земеделие и развитие на селските райони" с оглед подобряване на гражданското участие в тези процеси.</x:t>
   </x:si>
   <x:si>
     <x:t>205862455 Фондация ХАЛО 2019</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. Стара планина, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански бюджети</x:t>
   </x:si>
   <x:si>
     <x:t>175358795 Фондация Център за имиграция и интеграция</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1408, бул. България 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Приближаване на електронните услуги до гражданите</x:t>
   </x:si>
@@ -7987,66 +7987,66 @@
   <x:si>
     <x:t>Насърчаване на гражданско участие във формулирането, изпълнението и мониторинга на анти-дискриминационни и интеграционни политики</x:t>
   </x:si>
   <x:si>
     <x:t>175019624 ЦЕНТЪР ЗА МЛАДЕЖКИ ДЕЙНОСТИ "СОФИЯ"-ЦМДС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1229, ж.к.Връбница-1   бл. 505 вх. Г  ап. 75 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на законодателството в спорта и неговото приложение на местно ниво</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0110</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на капацитета на участниците в извънсъдебните споразумения по медиация</x:t>
   </x:si>
   <x:si>
     <x:t>131311388 ЦЕНТЪР ЗА МЛАДЕЖКИ ДЕЙНОСТИ" НАДЕЖДА " - ЦМДН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1231, жк."Свобода", ул." Дилянка", офис 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване и развитие на медиацията в Р.България</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1231, кв."Свобода" ул." Дилянка" 20 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0115</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг на изпълнението на местните политики в сектор туризъм в област Хасково</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Усъвършенстване и развитие на медиацията в Р.България</x:t>
   </x:si>
   <x:si>
     <x:t>128003551 ЦЕНТЪР ЗА ОБРАЗОВАТЕЛНИ ПРОГРАМИ И СОЦИАЛНИ ИНИЦИАТИВИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. ИСКЪР, номер 1 А, офис 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0158</x:t>
   </x:si>
   <x:si>
     <x:t>Активните граждани променят местните политики</x:t>
   </x:si>
   <x:si>
     <x:t>176163798 ЦЕНТЪР ЗА ОЦЕНКА НА ВЪЗДЕЙСТВИЕТО НА ЗАКОНОДАТЕЛСТВОТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. Владайска 10   ет. 2 ап. 3 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0173</x:t>
   </x:si>
   <x:si>
     <x:t>РЕГУЛАТОРНАТА РЕФОРМА В БЪЛГАРИЯ – ПЕТ ГОДИНИ НА ЗАСТОЙ ИЛИ РАЗВИТИЕ?</x:t>
   </x:si>
@@ -9476,151 +9476,151 @@
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>26439.11</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E37" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F37" s="3" t="s">
+      <x:c r="G37" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="G37" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H37" s="3" t="s">
+      <x:c r="I37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="I37" s="3" t="s">
+      <x:c r="J37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>6</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>63972.38</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>18</x:v>
       </x:c>
@@ -9670,172 +9670,172 @@
       </x:c>
       <x:c r="N40" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>7032707.12</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>7032707.12</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>7032707.11</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.12</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.12</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.11</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
@@ -10002,166 +10002,166 @@
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>62</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="G49" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>0</x:v>
+        <x:v>770128.82</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>0</x:v>
+        <x:v>770128.82</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>0</x:v>
+        <x:v>770128.81</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>18</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>770128.82</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>770128.82</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>770128.81</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
@@ -10293,721 +10293,721 @@
       <x:c r="B54" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>937002.71</x:v>
+        <x:v>1000716.61</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>937002.71</x:v>
+        <x:v>1000716.61</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>937002.73</x:v>
+        <x:v>1000716.6</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.76</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.76</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.77</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>34</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>1000716.61</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>1000716.61</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>1000716.6</x:v>
+        <x:v>126492.34</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>18</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>126492.35</x:v>
+        <x:v>937002.71</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>126492.35</x:v>
+        <x:v>937002.71</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>126492.34</x:v>
+        <x:v>937002.73</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>3502798.76</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>3502798.76</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>3502798.77</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>357359.84</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>357359.84</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>357359.85</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G60" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>4337240.56</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>4337240.56</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>4337240.58</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>392497.42</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>392497.42</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>392497.43</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>453128.6</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>453128.6</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>453128.57</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>1516424.12</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1516424.12</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>1516424.1</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>48</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>453128.6</x:v>
+        <x:v>357359.84</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>453128.6</x:v>
+        <x:v>357359.84</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>453128.57</x:v>
+        <x:v>357359.85</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G65" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H65" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="G65" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H65" s="3" t="s">
+      <x:c r="I65" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="I65" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J65" s="4">
-        <x:v>713155.63</x:v>
+        <x:v>392497.42</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>713155.63</x:v>
+        <x:v>392497.42</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>713155.68</x:v>
+        <x:v>392497.43</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>181792</x:v>
+        <x:v>713155.63</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>181792</x:v>
+        <x:v>713155.63</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>181792</x:v>
+        <x:v>713155.68</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>87</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>593525.95</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>593525.95</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>593525.96</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>593525.95</x:v>
+        <x:v>1516424.12</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>593525.95</x:v>
+        <x:v>1516424.12</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>593525.96</x:v>
+        <x:v>1516424.1</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
@@ -11033,216 +11033,216 @@
       </x:c>
       <x:c r="N69" s="5">
         <x:v>92</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>3253975.34</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>3253975.34</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>3253975.35</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>4588579.02</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>4588579.02</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>4588579.01</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="G72" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H72" s="3" t="s">
+      <x:c r="I72" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="I72" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J72" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.88</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.88</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.93</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>38</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>1895717.88</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>1895717.88</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>1895717.93</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>97</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
@@ -11295,51 +11295,51 @@
       <x:c r="G75" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
@@ -11624,51 +11624,51 @@
       <x:c r="G82" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
@@ -12343,292 +12343,292 @@
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>29755.94</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E98" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F98" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E98" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F98" s="3" t="s">
+      <x:c r="G98" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H98" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="G98" s="3" t="s">
+      <x:c r="I98" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="H98" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J98" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>52008.51</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>76428.53</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>76428.53</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>76428.54</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>76428.53</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>76428.53</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>76428.54</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
       <x:c r="K103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>65839.31</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>18</x:v>
       </x:c>
@@ -12831,392 +12831,392 @@
       <x:c r="B108" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>438979.84</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>438979.84</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>438979.83</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="G109" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H109" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="G109" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H109" s="3" t="s">
+      <x:c r="I109" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="I109" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J109" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>184130.31</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>184130.31</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>184130.32</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G110" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="G110" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H110" s="3" t="s">
+      <x:c r="I110" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="I110" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J110" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.35</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>18</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I111" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="I111" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J111" s="4">
-        <x:v>184130.31</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>184130.31</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>184130.32</x:v>
+        <x:v>283193.63</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G112" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H112" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="I112" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="G112" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J112" s="4">
-        <x:v>3525911.6</x:v>
+        <x:v>438979.84</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>3525911.6</x:v>
+        <x:v>438979.84</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>3525911.61</x:v>
+        <x:v>438979.83</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G113" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H113" s="3" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="I113" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="G113" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J113" s="4">
-        <x:v>227251.76</x:v>
+        <x:v>3525911.6</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>227251.76</x:v>
+        <x:v>3525911.6</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>227251.75</x:v>
+        <x:v>3525911.61</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="I114" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="I114" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J114" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>2499214.35</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>85</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>227251.76</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>227251.76</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>283193.63</x:v>
+        <x:v>227251.75</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
@@ -13410,471 +13410,471 @@
       <x:c r="G120" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="G121" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H121" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="G121" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H121" s="3" t="s">
+      <x:c r="I121" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="I121" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J121" s="4">
-        <x:v>95178.3</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>95178.3</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>95178.29</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>97632.54</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>97632.54</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>97632.53</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>97632.54</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>97632.54</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>97632.53</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>92964.27</x:v>
+        <x:v>98931.31</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>92964.27</x:v>
+        <x:v>98931.31</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>92964.28</x:v>
+        <x:v>98931.3</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>95178.3</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>95178.3</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>95178.29</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>98931.31</x:v>
+        <x:v>100942.4</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>98931.31</x:v>
+        <x:v>100942.4</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>98931.3</x:v>
+        <x:v>100942.39</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>100942.4</x:v>
+        <x:v>92964.27</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>100942.4</x:v>
+        <x:v>92964.27</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>100942.39</x:v>
+        <x:v>92964.28</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.32</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.32</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.31</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>97682.32</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>97682.32</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>97682.31</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
@@ -13927,51 +13927,51 @@
       <x:c r="G131" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N131" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
@@ -14194,110 +14194,110 @@
       <x:c r="B137" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>1212543.44</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.44</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
@@ -14335,107 +14335,107 @@
       <x:c r="B140" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>40409.09</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>40409.09</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>40409.1</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.09</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.09</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.1</x:v>
       </x:c>
       <x:c r="N141" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
@@ -14458,98 +14458,98 @@
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
       <x:c r="K143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
         <x:v>100349.33</x:v>
       </x:c>
       <x:c r="N143" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
       <x:c r="K144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -14608,371 +14608,371 @@
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>240493.96</x:v>
+        <x:v>599531.7</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>240493.96</x:v>
+        <x:v>599531.7</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>240493.98</x:v>
+        <x:v>599531.71</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>599531.7</x:v>
+        <x:v>240493.96</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>599531.7</x:v>
+        <x:v>240493.96</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>599531.71</x:v>
+        <x:v>240493.98</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="N148" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>17555.03</x:v>
+        <x:v>17792.95</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>17555.03</x:v>
+        <x:v>17792.95</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>17555.02</x:v>
+        <x:v>17792.96</x:v>
       </x:c>
       <x:c r="N149" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>17792.95</x:v>
+        <x:v>17555.03</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>17792.95</x:v>
+        <x:v>17555.03</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>17792.96</x:v>
+        <x:v>17555.02</x:v>
       </x:c>
       <x:c r="N152" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
       <x:c r="K153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -15008,1038 +15008,1038 @@
       <x:c r="G154" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N154" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
       <x:c r="K155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>25364.62</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
       <x:c r="K156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>23481.42</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
       <x:c r="K157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>23929.34</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="K158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="N158" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="N159" s="5">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="G160" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H160" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="G160" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H160" s="3" t="s">
+      <x:c r="I160" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="I160" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J160" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="I161" s="3" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
       <x:c r="J161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N161" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="G162" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H162" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="G162" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H162" s="3" t="s">
+      <x:c r="I162" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="I162" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J162" s="4">
-        <x:v>74905.93</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>74905.93</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>74905.95</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="I163" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="I163" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>38465.91</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>38465.91</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>38465.92</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="G164" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="G164" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H164" s="3" t="s">
+      <x:c r="I164" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="I164" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J164" s="4">
-        <x:v>0</x:v>
+        <x:v>57478.89</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>0</x:v>
+        <x:v>57478.89</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>0</x:v>
+        <x:v>57478.88</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>33</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>74905.93</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>74905.93</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>74905.95</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>52</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>57478.89</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>57478.89</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>57478.88</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>17</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="G167" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H167" s="3" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="I167" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="G167" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J167" s="4">
-        <x:v>779621.47</x:v>
+        <x:v>302562.1</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>779621.47</x:v>
+        <x:v>302562.1</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>779621.46</x:v>
+        <x:v>302562.07</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>38465.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>38465.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>38465.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>17</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>302562.1</x:v>
+        <x:v>779621.47</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>302562.1</x:v>
+        <x:v>779621.47</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>302562.07</x:v>
+        <x:v>779621.46</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
         <x:v>2790402.39</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N171" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
       <x:c r="K172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
         <x:v>76909.11</x:v>
       </x:c>
       <x:c r="N172" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="K173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="N173" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
       <x:c r="K174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
         <x:v>48909.24</x:v>
       </x:c>
       <x:c r="N174" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="J175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
@@ -16379,134 +16379,134 @@
       </x:c>
       <x:c r="J183" s="4">
         <x:v>97804.81</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>97804.81</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
         <x:v>97804.82</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="G184" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H184" s="3" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="I184" s="3" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="G184" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J184" s="4">
-        <x:v>502781.37</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>502781.37</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>502781.36</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.37</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.37</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.36</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
@@ -16629,119 +16629,119 @@
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H189" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="H189" s="3" t="s">
+      <x:c r="I189" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="I189" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J189" s="4">
-        <x:v>380451.6</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>380451.6</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>380451.61</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="G190" s="3" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.6</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.6</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.61</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
@@ -16779,110 +16779,110 @@
       <x:c r="B192" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.32</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.32</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.31</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>520563.32</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>520563.32</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>520563.31</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
@@ -16920,107 +16920,107 @@
       <x:c r="B195" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>88065.89</x:v>
+        <x:v>90665.08</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>88065.89</x:v>
+        <x:v>90665.08</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>88065.88</x:v>
+        <x:v>90665.07</x:v>
       </x:c>
       <x:c r="N195" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>90665.08</x:v>
+        <x:v>88065.89</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>90665.08</x:v>
+        <x:v>88065.89</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>90665.07</x:v>
+        <x:v>88065.88</x:v>
       </x:c>
       <x:c r="N196" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
@@ -17108,110 +17108,110 @@
       <x:c r="B199" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>101667.94</x:v>
+        <x:v>101880</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>101667.94</x:v>
+        <x:v>101880</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>101667.98</x:v>
+        <x:v>101880.01</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>101880</x:v>
+        <x:v>101667.94</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>101880</x:v>
+        <x:v>101667.94</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>101880.01</x:v>
+        <x:v>101667.98</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
@@ -17510,225 +17510,225 @@
       </x:c>
       <x:c r="K207" s="4">
         <x:v>30525.59</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
         <x:v>30525.6</x:v>
       </x:c>
       <x:c r="N207" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1914878.96</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1914878.96</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>392152.05</x:v>
+        <x:v>1914878.76</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D209" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E209" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F209" s="3" t="s">
         <x:v>706</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>707</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="I209" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="I209" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J209" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>1850720.29</x:v>
+        <x:v>392152.05</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="I210" s="3" t="s">
         <x:v>711</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>712</x:v>
       </x:c>
       <x:c r="J210" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="K210" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
         <x:v>342515.46</x:v>
       </x:c>
       <x:c r="N210" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J211" s="4">
-        <x:v>1914878.96</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>1914878.96</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>1917945.03</x:v>
+        <x:v>1850720.29</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
@@ -17842,51 +17842,51 @@
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
         <x:v>21071.65</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="J215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
       <x:c r="K215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -17936,145 +17936,145 @@
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
         <x:v>792206.9</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="J217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="K217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="N217" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="G218" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H218" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="K218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="N218" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
       <x:c r="K219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -18124,98 +18124,98 @@
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
         <x:v>47888.58</x:v>
       </x:c>
       <x:c r="N220" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="J221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -18641,57 +18641,57 @@
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>44912.3</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="J232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
       <x:c r="K232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
         <x:v>795271.11</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>36</x:v>
       </x:c>
@@ -18729,204 +18729,204 @@
       </x:c>
       <x:c r="J233" s="4">
         <x:v>798023.78</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>798023.78</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>798023.79</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="G234" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H234" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="G234" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H234" s="3" t="s">
+      <x:c r="I234" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="I234" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J234" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="N234" s="5">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="J235" s="4">
-        <x:v>0</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>0</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>0</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
-        <x:v>807</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>807</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
       <x:c r="K237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
         <x:v>1333057.42</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>51</x:v>
       </x:c>
@@ -18956,95 +18956,95 @@
       <x:c r="G238" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="J238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>3874061.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>3874061.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>3874061.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>77</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
@@ -19070,172 +19070,172 @@
       </x:c>
       <x:c r="N240" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="J241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N241" s="5">
-        <x:v>33</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="G242" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H242" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="G242" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H242" s="3" t="s">
+      <x:c r="I242" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="I242" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J242" s="4">
-        <x:v>26742664.18</x:v>
+        <x:v>3874061.65</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>26742664.18</x:v>
+        <x:v>3874061.65</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>26742664.17</x:v>
+        <x:v>3874061.62</x:v>
       </x:c>
       <x:c r="N242" s="5">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="J243" s="4">
-        <x:v>0</x:v>
+        <x:v>26742664.18</x:v>
       </x:c>
       <x:c r="K243" s="4">
-        <x:v>0</x:v>
+        <x:v>26742664.18</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
-        <x:v>0</x:v>
+        <x:v>26742664.17</x:v>
       </x:c>
       <x:c r="N243" s="5">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
@@ -19270,113 +19270,113 @@
       <x:c r="B245" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.9</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.9</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.89</x:v>
       </x:c>
       <x:c r="N245" s="5">
-        <x:v>46</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J246" s="4">
-        <x:v>70305.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K246" s="4">
-        <x:v>70305.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
-        <x:v>70305.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N246" s="5">
-        <x:v>18</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
@@ -19387,184 +19387,184 @@
       </x:c>
       <x:c r="J247" s="4">
         <x:v>58411.91</x:v>
       </x:c>
       <x:c r="K247" s="4">
         <x:v>58411.91</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
         <x:v>58411.88</x:v>
       </x:c>
       <x:c r="N247" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
-        <x:v>845</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="G248" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H248" s="3" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="I248" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="G248" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J248" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.68</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.68</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.69</x:v>
       </x:c>
       <x:c r="N248" s="5">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="J249" s="4">
-        <x:v>79147.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K249" s="4">
-        <x:v>79147.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
-        <x:v>79147.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N249" s="5">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="J250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
@@ -19646,1100 +19646,1100 @@
       <x:c r="B253" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>218268.61</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>218268.61</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>218268.63</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J254" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.61</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.61</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.63</x:v>
       </x:c>
       <x:c r="N254" s="5">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>861</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
-        <x:v>862</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
-        <x:v>868</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>1263126.88</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>1263126.88</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>1263126.87</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>870</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>1263126.88</x:v>
+        <x:v>147734.02</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>1263126.88</x:v>
+        <x:v>147734.02</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>1263126.87</x:v>
+        <x:v>147733.99</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>147734.02</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>147734.02</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>147733.99</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>82830.94</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>82830.94</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>82830.93</x:v>
       </x:c>
       <x:c r="N259" s="5">
-        <x:v>33</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>0</x:v>
+        <x:v>407515.41</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>0</x:v>
+        <x:v>407515.41</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>0</x:v>
+        <x:v>407515.4</x:v>
       </x:c>
       <x:c r="N260" s="5">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="J261" s="4">
-        <x:v>238474.66</x:v>
+        <x:v>120022.79</x:v>
       </x:c>
       <x:c r="K261" s="4">
-        <x:v>238474.66</x:v>
+        <x:v>120022.79</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
-        <x:v>238474.65</x:v>
+        <x:v>120022.81</x:v>
       </x:c>
       <x:c r="N261" s="5">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="J262" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.98</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.98</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.99</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="J263" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>82830.94</x:v>
+        <x:v>164530.31</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>82830.94</x:v>
+        <x:v>164530.31</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>82830.93</x:v>
+        <x:v>164530.32</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>407515.41</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>407515.41</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>407515.4</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>22</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>114264.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>114264.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>114264.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>30</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>898</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>164530.31</x:v>
+        <x:v>673624.54</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>164530.31</x:v>
+        <x:v>673624.54</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>164530.32</x:v>
+        <x:v>673624.56</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>33</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>673624.54</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>673624.54</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>673624.56</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="N268" s="5">
-        <x:v>67</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>238474.66</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>238474.66</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>238474.65</x:v>
       </x:c>
       <x:c r="N269" s="5">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>120022.79</x:v>
+        <x:v>114264.04</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>120022.79</x:v>
+        <x:v>114264.04</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>120022.81</x:v>
+        <x:v>114264.03</x:v>
       </x:c>
       <x:c r="N270" s="5">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="J272" s="4">
-        <x:v>150822.98</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="K272" s="4">
-        <x:v>150822.98</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>150822.99</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.27</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.27</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.29</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N274" s="5">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>915</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="J275" s="4">
-        <x:v>67157.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K275" s="4">
-        <x:v>67157.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
-        <x:v>67157.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N275" s="5">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
@@ -20812,445 +20812,445 @@
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>1764775.2</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>1764775.2</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>1764775.21</x:v>
+        <x:v>834151.59</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>1764775.2</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>1764775.2</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>834151.59</x:v>
+        <x:v>1764775.21</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>930</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
-        <x:v>931</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>937</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="J280" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="K280" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
-        <x:v>257728.16</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="N280" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>938</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>217650.56</x:v>
       </x:c>
       <x:c r="N281" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="J282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="K282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>1526205.93</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>1526205.93</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>1526205.92</x:v>
       </x:c>
       <x:c r="N283" s="5">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J284" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="K284" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
-        <x:v>836852.33</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="N284" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>930</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="J285" s="4">
-        <x:v>1526205.93</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="K285" s="4">
-        <x:v>1526205.93</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
-        <x:v>1526205.92</x:v>
+        <x:v>836852.33</x:v>
       </x:c>
       <x:c r="N285" s="5">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="J286" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>217650.56</x:v>
+        <x:v>257728.16</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
@@ -21461,51 +21461,51 @@
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
         <x:v>29202.91</x:v>
       </x:c>
       <x:c r="N291" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="J292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
       <x:c r="K292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -21596,145 +21596,145 @@
       </x:c>
       <x:c r="J294" s="4">
         <x:v>2384944.15</x:v>
       </x:c>
       <x:c r="K294" s="4">
         <x:v>2384944.15</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
         <x:v>2384944.15</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
-        <x:v>985</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>986</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
-        <x:v>990</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>1491095.41</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>1491095.41</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>1491095.39</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="N295" s="5">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
-        <x:v>991</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>992</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.41</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.41</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.39</x:v>
       </x:c>
       <x:c r="N296" s="5">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
-        <x:v>991</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="J297" s="4">
         <x:v>2064180.09</x:v>
       </x:c>
@@ -21846,310 +21846,310 @@
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="J300" s="4">
-        <x:v>3869750.89</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>3869750.89</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>3869750.91</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="N300" s="5">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
-        <x:v>1004</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="I301" s="3" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="J301" s="4">
         <x:v>3728536.51</x:v>
       </x:c>
       <x:c r="K301" s="4">
         <x:v>3728536.51</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>3728536.5</x:v>
       </x:c>
       <x:c r="N301" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1011</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J302" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.89</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.89</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.91</x:v>
       </x:c>
       <x:c r="N302" s="5">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="G304" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H304" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="G304" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H304" s="3" t="s">
+      <x:c r="I304" s="3" t="s">
         <x:v>1021</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1022</x:v>
       </x:c>
       <x:c r="J304" s="4">
         <x:v>769134.51</x:v>
       </x:c>
       <x:c r="K304" s="4">
         <x:v>769134.51</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
         <x:v>769134.52</x:v>
       </x:c>
       <x:c r="N304" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
@@ -22231,63 +22231,63 @@
       <x:c r="B308" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.96</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.96</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.94</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
@@ -22325,251 +22325,251 @@
       <x:c r="B310" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="J310" s="4">
-        <x:v>2397796.96</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="K310" s="4">
-        <x:v>2397796.96</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
-        <x:v>2397796.94</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="N310" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>1199518.63</x:v>
+        <x:v>26638.82</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>1199518.63</x:v>
+        <x:v>26638.82</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>1199518.64</x:v>
+        <x:v>26638.81</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>43</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="I313" s="3" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1054</x:v>
       </x:c>
       <x:c r="J313" s="4">
         <x:v>22064.08</x:v>
       </x:c>
       <x:c r="K313" s="4">
         <x:v>22064.08</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
         <x:v>22064.09</x:v>
       </x:c>
       <x:c r="N313" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J314" s="4">
-        <x:v>26638.82</x:v>
+        <x:v>1199518.63</x:v>
       </x:c>
       <x:c r="K314" s="4">
-        <x:v>26638.82</x:v>
+        <x:v>1199518.63</x:v>
       </x:c>
       <x:c r="L314" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M314" s="4">
-        <x:v>26638.81</x:v>
+        <x:v>1199518.64</x:v>
       </x:c>
       <x:c r="N314" s="5">
-        <x:v>18</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
@@ -22748,110 +22748,110 @@
       <x:c r="B319" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="J319" s="4">
-        <x:v>297389.53</x:v>
+        <x:v>4812824.85</x:v>
       </x:c>
       <x:c r="K319" s="4">
-        <x:v>297389.53</x:v>
+        <x:v>4812824.85</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M319" s="4">
-        <x:v>297389.52</x:v>
+        <x:v>4812824.82</x:v>
       </x:c>
       <x:c r="N319" s="5">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>297389.53</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>297389.53</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>297389.52</x:v>
       </x:c>
       <x:c r="N320" s="5">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
@@ -22889,63 +22889,63 @@
       <x:c r="B322" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="J322" s="4">
-        <x:v>4812824.85</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="K322" s="4">
-        <x:v>4812824.85</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M322" s="4">
-        <x:v>4812824.82</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="N322" s="5">
-        <x:v>83</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
@@ -23012,709 +23012,709 @@
       </x:c>
       <x:c r="L324" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M324" s="4">
         <x:v>30325.89</x:v>
       </x:c>
       <x:c r="N324" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="J325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N325" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="J326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N326" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
       <x:c r="K327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
       <x:c r="L327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M327" s="4">
         <x:v>62575.85</x:v>
       </x:c>
       <x:c r="N327" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
       <x:c r="K328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
       <x:c r="L328" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M328" s="4">
         <x:v>59544.38</x:v>
       </x:c>
       <x:c r="N328" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H329" s="3" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="I329" s="3" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="J329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
       <x:c r="K329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
       <x:c r="L329" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M329" s="4">
         <x:v>49763.09</x:v>
       </x:c>
       <x:c r="N329" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="J330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
       <x:c r="K330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
         <x:v>38356.83</x:v>
       </x:c>
       <x:c r="N330" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="J331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="K331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="N331" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="J332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
       <x:c r="K332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
       <x:c r="L332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M332" s="4">
         <x:v>28489.29</x:v>
       </x:c>
       <x:c r="N332" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="J333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
       <x:c r="K333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
         <x:v>25088</x:v>
       </x:c>
       <x:c r="N333" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="J334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
       <x:c r="K334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
         <x:v>20694.33</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="J335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N335" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="J336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
       <x:c r="K336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
         <x:v>38886.93</x:v>
       </x:c>
       <x:c r="N336" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="J337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
       <x:c r="K337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
         <x:v>83181.5</x:v>
       </x:c>
       <x:c r="N337" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="J338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
       <x:c r="K338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
       <x:c r="L338" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M338" s="4">
         <x:v>62859.64</x:v>
       </x:c>
       <x:c r="N338" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="J339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
       <x:c r="K339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
       <x:c r="L339" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -23829,157 +23829,157 @@
       <x:c r="B342" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="J342" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.23</x:v>
       </x:c>
       <x:c r="K342" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.23</x:v>
       </x:c>
       <x:c r="L342" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M342" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.24</x:v>
       </x:c>
       <x:c r="N342" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
-        <x:v>1165</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="G343" s="3" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="H343" s="3" t="s">
-        <x:v>1171</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="I343" s="3" t="s">
-        <x:v>1172</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="J343" s="4">
         <x:v>180855.49</x:v>
       </x:c>
       <x:c r="K343" s="4">
         <x:v>180855.49</x:v>
       </x:c>
       <x:c r="L343" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M343" s="4">
         <x:v>180855.48</x:v>
       </x:c>
       <x:c r="N343" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O343" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B344" s="3" t="s">
-        <x:v>1173</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
-        <x:v>1174</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="G344" s="3" t="s">
-        <x:v>1175</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="J344" s="4">
-        <x:v>122515.23</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="K344" s="4">
-        <x:v>122515.23</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M344" s="4">
-        <x:v>122515.24</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="N344" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
@@ -24090,157 +24090,157 @@
       </x:c>
       <x:c r="K347" s="4">
         <x:v>225432.96</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
         <x:v>225432.91</x:v>
       </x:c>
       <x:c r="N347" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
-        <x:v>1160</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>254898.42</x:v>
+        <x:v>225651.23</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>254898.42</x:v>
+        <x:v>225651.23</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>254898.44</x:v>
+        <x:v>225627.48</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>225651.23</x:v>
+        <x:v>254898.42</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>225651.23</x:v>
+        <x:v>254898.42</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>225627.48</x:v>
+        <x:v>254898.44</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="J350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
       <x:c r="K350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
       <x:c r="N350" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -24290,245 +24290,245 @@
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
-        <x:v>1203</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="J352" s="4">
-        <x:v>110483.49</x:v>
+        <x:v>144694.94</x:v>
       </x:c>
       <x:c r="K352" s="4">
-        <x:v>110483.49</x:v>
+        <x:v>144694.94</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
-        <x:v>110483.48</x:v>
+        <x:v>144694.93</x:v>
       </x:c>
       <x:c r="N352" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
-        <x:v>1210</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="J353" s="4">
-        <x:v>144694.94</x:v>
+        <x:v>110483.49</x:v>
       </x:c>
       <x:c r="K353" s="4">
-        <x:v>144694.94</x:v>
+        <x:v>110483.49</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
-        <x:v>144694.93</x:v>
+        <x:v>110483.48</x:v>
       </x:c>
       <x:c r="N353" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.98</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.98</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.99</x:v>
       </x:c>
       <x:c r="N354" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="J355" s="4">
-        <x:v>113253.98</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>113253.98</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>113253.99</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="N355" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1213</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1217</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="J356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="K356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="N356" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
@@ -24666,145 +24666,145 @@
       </x:c>
       <x:c r="O359" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="H360" s="3" t="s">
         <x:v>1237</x:v>
       </x:c>
-      <x:c r="H360" s="3" t="s">
+      <x:c r="I360" s="3" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="I360" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J360" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.76</x:v>
       </x:c>
       <x:c r="K360" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.76</x:v>
       </x:c>
       <x:c r="L360" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M360" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.72</x:v>
       </x:c>
       <x:c r="N360" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="G361" s="3" t="s">
         <x:v>1240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1067</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="J361" s="4">
-        <x:v>151485.76</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="K361" s="4">
-        <x:v>151485.76</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
-        <x:v>151485.72</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="N361" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="G362" s="3" t="s">
         <x:v>1240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1237</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="J362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="K362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="N362" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -24863,110 +24863,110 @@
       <x:c r="B364" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>117382.33</x:v>
+        <x:v>137053.4</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>117382.33</x:v>
+        <x:v>137053.4</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>117382.38</x:v>
+        <x:v>137053.39</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>137053.4</x:v>
+        <x:v>117382.33</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>137053.4</x:v>
+        <x:v>117382.33</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>137053.39</x:v>
+        <x:v>117382.38</x:v>
       </x:c>
       <x:c r="N365" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
@@ -25004,392 +25004,392 @@
       <x:c r="B367" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>189094.18</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>189094.18</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>189094.16</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.18</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.18</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.16</x:v>
       </x:c>
       <x:c r="N368" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="J369" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.65</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.65</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.63</x:v>
       </x:c>
       <x:c r="N369" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
-        <x:v>1271</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
-        <x:v>1275</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="J370" s="4">
         <x:v>117944.82</x:v>
       </x:c>
       <x:c r="K370" s="4">
         <x:v>117944.82</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
         <x:v>117944.82</x:v>
       </x:c>
       <x:c r="N370" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1279</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>111491.65</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>111491.65</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>111491.63</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="N371" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="J372" s="4">
-        <x:v>99864.59</x:v>
+        <x:v>124860.64</x:v>
       </x:c>
       <x:c r="K372" s="4">
-        <x:v>99864.59</x:v>
+        <x:v>124860.64</x:v>
       </x:c>
       <x:c r="L372" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M372" s="4">
-        <x:v>99864.58</x:v>
+        <x:v>124860.63</x:v>
       </x:c>
       <x:c r="N372" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="G373" s="3" t="s">
         <x:v>1289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1285</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="J373" s="4">
-        <x:v>125032.27</x:v>
+        <x:v>99864.59</x:v>
       </x:c>
       <x:c r="K373" s="4">
-        <x:v>125032.27</x:v>
+        <x:v>99864.59</x:v>
       </x:c>
       <x:c r="L373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M373" s="4">
-        <x:v>125032.26</x:v>
+        <x:v>99864.58</x:v>
       </x:c>
       <x:c r="N373" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1283</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
-        <x:v>1293</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="J374" s="4">
-        <x:v>124860.64</x:v>
+        <x:v>125032.27</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>124860.64</x:v>
+        <x:v>125032.27</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>124860.63</x:v>
+        <x:v>125032.26</x:v>
       </x:c>
       <x:c r="N374" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
@@ -25521,768 +25521,768 @@
       <x:c r="B378" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="J378" s="4">
-        <x:v>181550.55</x:v>
+        <x:v>145532.22</x:v>
       </x:c>
       <x:c r="K378" s="4">
-        <x:v>181550.55</x:v>
+        <x:v>145532.22</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
-        <x:v>181550.57</x:v>
+        <x:v>145532.2</x:v>
       </x:c>
       <x:c r="N378" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
-        <x:v>1313</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="J379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="K379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="N379" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
-        <x:v>1314</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>145532.22</x:v>
+        <x:v>181550.55</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>145532.22</x:v>
+        <x:v>181550.55</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>145532.2</x:v>
+        <x:v>181550.57</x:v>
       </x:c>
       <x:c r="N380" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
-        <x:v>1319</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
-        <x:v>1320</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="J381" s="4">
-        <x:v>133059.78</x:v>
+        <x:v>184370.88</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>133059.78</x:v>
+        <x:v>184370.88</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>133059.75</x:v>
+        <x:v>184370.89</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
-        <x:v>1322</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="J382" s="4">
         <x:v>134670.33</x:v>
       </x:c>
       <x:c r="K382" s="4">
         <x:v>134670.33</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
         <x:v>134670.32</x:v>
       </x:c>
       <x:c r="N382" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
-        <x:v>1322</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="J383" s="4">
-        <x:v>184370.88</x:v>
+        <x:v>133059.78</x:v>
       </x:c>
       <x:c r="K383" s="4">
-        <x:v>184370.88</x:v>
+        <x:v>133059.78</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
-        <x:v>184370.89</x:v>
+        <x:v>133059.75</x:v>
       </x:c>
       <x:c r="N383" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="J384" s="4">
-        <x:v>189205.39</x:v>
+        <x:v>220241.13</x:v>
       </x:c>
       <x:c r="K384" s="4">
-        <x:v>189205.39</x:v>
+        <x:v>220241.13</x:v>
       </x:c>
       <x:c r="L384" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
-        <x:v>189205.4</x:v>
+        <x:v>220241.12</x:v>
       </x:c>
       <x:c r="N384" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="H385" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="I385" s="3" t="s">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="J385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="K385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="N385" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
-        <x:v>1336</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="J386" s="4">
-        <x:v>220241.13</x:v>
+        <x:v>189205.39</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>220241.13</x:v>
+        <x:v>189205.39</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>220241.12</x:v>
+        <x:v>189205.4</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="J387" s="4">
-        <x:v>149782.96</x:v>
+        <x:v>130622.9</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>149782.96</x:v>
+        <x:v>130622.9</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>149782.97</x:v>
+        <x:v>130622.91</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
-        <x:v>1346</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
-        <x:v>1347</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="J388" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>149782.96</x:v>
       </x:c>
       <x:c r="K388" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>149782.96</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>149782.97</x:v>
       </x:c>
       <x:c r="N388" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="J389" s="4">
-        <x:v>130622.9</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="K389" s="4">
-        <x:v>130622.9</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="L389" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M389" s="4">
-        <x:v>130622.91</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="N389" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="G390" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="H390" s="3" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="I390" s="3" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="J390" s="4">
-        <x:v>136360.42</x:v>
+        <x:v>142850.11</x:v>
       </x:c>
       <x:c r="K390" s="4">
-        <x:v>136360.42</x:v>
+        <x:v>142850.11</x:v>
       </x:c>
       <x:c r="L390" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M390" s="4">
-        <x:v>136360.43</x:v>
+        <x:v>142850.13</x:v>
       </x:c>
       <x:c r="N390" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="G391" s="3" t="s">
-        <x:v>1353</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="H391" s="3" t="s">
-        <x:v>1357</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="I391" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="J391" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>136360.42</x:v>
       </x:c>
       <x:c r="K391" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>136360.42</x:v>
       </x:c>
       <x:c r="L391" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M391" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>136360.43</x:v>
       </x:c>
       <x:c r="N391" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="G392" s="3" t="s">
-        <x:v>1359</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="J392" s="4">
-        <x:v>142850.11</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="K392" s="4">
-        <x:v>142850.11</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="L392" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M392" s="4">
-        <x:v>142850.13</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="N392" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="J393" s="4">
-        <x:v>250333.94</x:v>
+        <x:v>255054.71</x:v>
       </x:c>
       <x:c r="K393" s="4">
-        <x:v>250333.94</x:v>
+        <x:v>255054.71</x:v>
       </x:c>
       <x:c r="L393" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
-        <x:v>250333.91</x:v>
+        <x:v>255054.7</x:v>
       </x:c>
       <x:c r="N393" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
@@ -26311,72 +26311,72 @@
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="J395" s="4">
-        <x:v>255054.71</x:v>
+        <x:v>250333.94</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>255054.71</x:v>
+        <x:v>250333.94</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>255054.7</x:v>
+        <x:v>250333.91</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
@@ -26402,122 +26402,122 @@
       </x:c>
       <x:c r="N396" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
-        <x:v>1372</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
-        <x:v>1376</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
-        <x:v>1377</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="J397" s="4">
-        <x:v>150819.09</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>150819.09</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>150819.1</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1378</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
-        <x:v>1376</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.09</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.09</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.1</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
@@ -26552,254 +26552,254 @@
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.28</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.28</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.29</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>1389</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
-        <x:v>1390</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
-        <x:v>1391</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="J401" s="4">
-        <x:v>122377.28</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>122377.28</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>122377.29</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="J402" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="K402" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="N402" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
-        <x:v>1396</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="H403" s="3" t="s">
-        <x:v>1397</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="I403" s="3" t="s">
-        <x:v>1398</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="J403" s="4">
         <x:v>126862.56</x:v>
       </x:c>
       <x:c r="K403" s="4">
         <x:v>126862.56</x:v>
       </x:c>
       <x:c r="L403" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M403" s="4">
         <x:v>126862.57</x:v>
       </x:c>
       <x:c r="N403" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
-        <x:v>1399</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
@@ -26837,439 +26837,439 @@
       <x:c r="B406" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="J406" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>134500.54</x:v>
       </x:c>
       <x:c r="K406" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>134500.54</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>134500.52</x:v>
       </x:c>
       <x:c r="N406" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="H407" s="3" t="s">
         <x:v>1411</x:v>
       </x:c>
-      <x:c r="H407" s="3" t="s">
+      <x:c r="I407" s="3" t="s">
         <x:v>1412</x:v>
       </x:c>
-      <x:c r="I407" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J407" s="4">
-        <x:v>134500.54</x:v>
+        <x:v>187625.22</x:v>
       </x:c>
       <x:c r="K407" s="4">
-        <x:v>134500.54</x:v>
+        <x:v>187625.22</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M407" s="4">
-        <x:v>134500.52</x:v>
+        <x:v>187625.23</x:v>
       </x:c>
       <x:c r="N407" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
-        <x:v>1411</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="I408" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="J408" s="4">
-        <x:v>187625.22</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="K408" s="4">
-        <x:v>187625.22</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M408" s="4">
-        <x:v>187625.23</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="N408" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E409" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F409" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G409" s="3" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="J409" s="4">
-        <x:v>127540.74</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="K409" s="4">
-        <x:v>127540.74</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
-        <x:v>127540.76</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="N409" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="G410" s="3" t="s">
         <x:v>1421</x:v>
       </x:c>
-      <x:c r="G410" s="3" t="s">
+      <x:c r="H410" s="3" t="s">
         <x:v>1422</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1423</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="J410" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="K410" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="N410" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="G411" s="3" t="s">
         <x:v>1421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1418</x:v>
       </x:c>
       <x:c r="H411" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="I411" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="J411" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>127540.74</x:v>
       </x:c>
       <x:c r="K411" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>127540.74</x:v>
       </x:c>
       <x:c r="L411" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M411" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>127540.76</x:v>
       </x:c>
       <x:c r="N411" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="G412" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="H412" s="3" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="I412" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="J412" s="4">
-        <x:v>149565.45</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="K412" s="4">
-        <x:v>149565.45</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="L412" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M412" s="4">
-        <x:v>149565.42</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="N412" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B413" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E413" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F413" s="3" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="G413" s="3" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="H413" s="3" t="s">
         <x:v>1431</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1432</x:v>
       </x:c>
       <x:c r="I413" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="J413" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>124660.01</x:v>
       </x:c>
       <x:c r="K413" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>124660.01</x:v>
       </x:c>
       <x:c r="L413" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M413" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>124660</x:v>
       </x:c>
       <x:c r="N413" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O413" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G414" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="H414" s="3" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="I414" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="J414" s="4">
-        <x:v>124660.01</x:v>
+        <x:v>149565.45</x:v>
       </x:c>
       <x:c r="K414" s="4">
-        <x:v>124660.01</x:v>
+        <x:v>149565.45</x:v>
       </x:c>
       <x:c r="L414" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M414" s="4">
-        <x:v>124660</x:v>
+        <x:v>149565.42</x:v>
       </x:c>
       <x:c r="N414" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B415" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
@@ -27295,122 +27295,122 @@
       </x:c>
       <x:c r="N415" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="G416" s="3" t="s">
         <x:v>1439</x:v>
       </x:c>
-      <x:c r="G416" s="3" t="s">
+      <x:c r="H416" s="3" t="s">
         <x:v>1440</x:v>
       </x:c>
-      <x:c r="H416" s="3" t="s">
+      <x:c r="I416" s="3" t="s">
         <x:v>1441</x:v>
       </x:c>
-      <x:c r="I416" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J416" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.21</x:v>
       </x:c>
       <x:c r="K416" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.21</x:v>
       </x:c>
       <x:c r="L416" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M416" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.2</x:v>
       </x:c>
       <x:c r="N416" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="G417" s="3" t="s">
-        <x:v>1440</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="H417" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="I417" s="3" t="s">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="J417" s="4">
-        <x:v>131827.21</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="K417" s="4">
-        <x:v>131827.21</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="L417" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M417" s="4">
-        <x:v>131827.2</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="N417" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="G418" s="3" t="s">
@@ -27721,51 +27721,51 @@
       </x:c>
       <x:c r="O424" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
-        <x:v>1386</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="I425" s="3" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="J425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
       <x:c r="K425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
       <x:c r="L425" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
       <x:c r="N425" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -27806,507 +27806,507 @@
       </x:c>
       <x:c r="L426" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M426" s="4">
         <x:v>29782.1</x:v>
       </x:c>
       <x:c r="N426" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="G427" s="3" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="H427" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="J427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
       <x:c r="K427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
       <x:c r="L427" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M427" s="4">
         <x:v>25345.77</x:v>
       </x:c>
       <x:c r="N427" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="J428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
       <x:c r="K428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
       <x:c r="L428" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M428" s="4">
         <x:v>25787.52</x:v>
       </x:c>
       <x:c r="N428" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="H429" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="I429" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="J429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
       <x:c r="K429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
       <x:c r="L429" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M429" s="4">
         <x:v>23437.86</x:v>
       </x:c>
       <x:c r="N429" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="J430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="K430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="L430" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="N430" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="G431" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H431" s="3" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="I431" s="3" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="J431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="K431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="L431" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="N431" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="G432" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H432" s="3" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="I432" s="3" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="J432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
       <x:c r="K432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
       <x:c r="L432" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M432" s="4">
         <x:v>40535.55</x:v>
       </x:c>
       <x:c r="N432" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="G433" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H433" s="3" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="J433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N433" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="G434" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H434" s="3" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="I434" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="J434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
       <x:c r="K434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
       <x:c r="L434" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M434" s="4">
         <x:v>68234.88</x:v>
       </x:c>
       <x:c r="N434" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="G435" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="H435" s="3" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="J435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
       <x:c r="K435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
       <x:c r="L435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M435" s="4">
         <x:v>16176.23</x:v>
       </x:c>
       <x:c r="N435" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="G436" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H436" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="I436" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="J436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N436" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
@@ -28323,98 +28323,98 @@
       </x:c>
       <x:c r="L437" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M437" s="4">
         <x:v>40851.4</x:v>
       </x:c>
       <x:c r="N437" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="J438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
       <x:c r="K438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
       <x:c r="L438" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M438" s="4">
         <x:v>84115.73</x:v>
       </x:c>
       <x:c r="N438" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="J439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
       <x:c r="K439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
       <x:c r="L439" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -28826,51 +28826,51 @@
       <x:c r="G448" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H448" s="3" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="J448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N448" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="G449" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H449" s="3" t="s">
@@ -29187,110 +29187,110 @@
       <x:c r="B456" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="J456" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.87</x:v>
       </x:c>
       <x:c r="K456" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.87</x:v>
       </x:c>
       <x:c r="L456" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M456" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.84</x:v>
       </x:c>
       <x:c r="N456" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="G457" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H457" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="I457" s="3" t="s">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="J457" s="4">
-        <x:v>35827.87</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="K457" s="4">
-        <x:v>35827.87</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="L457" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M457" s="4">
-        <x:v>35827.84</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="N457" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F458" s="3" t="s">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="G458" s="3" t="s">
@@ -29648,119 +29648,119 @@
       </x:c>
       <x:c r="O465" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="G466" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H466" s="3" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="J466" s="4">
-        <x:v>30508.85</x:v>
+        <x:v>45589.27</x:v>
       </x:c>
       <x:c r="K466" s="4">
-        <x:v>30508.85</x:v>
+        <x:v>45589.27</x:v>
       </x:c>
       <x:c r="L466" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M466" s="4">
-        <x:v>30508.87</x:v>
+        <x:v>45589.24</x:v>
       </x:c>
       <x:c r="N466" s="5">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
         <x:v>1647</x:v>
       </x:c>
       <x:c r="G467" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="H467" s="3" t="s">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="I467" s="3" t="s">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="J467" s="4">
-        <x:v>45589.27</x:v>
+        <x:v>30508.85</x:v>
       </x:c>
       <x:c r="K467" s="4">
-        <x:v>45589.27</x:v>
+        <x:v>30508.85</x:v>
       </x:c>
       <x:c r="L467" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M467" s="4">
-        <x:v>45589.24</x:v>
+        <x:v>30508.87</x:v>
       </x:c>
       <x:c r="N467" s="5">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O467" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B468" s="3" t="s">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="C468" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D468" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E468" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F468" s="3" t="s">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="G468" s="3" t="s">
@@ -30001,51 +30001,51 @@
       <x:c r="G473" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="I473" s="3" t="s">
         <x:v>1673</x:v>
       </x:c>
       <x:c r="J473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N473" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O473" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B474" s="3" t="s">
         <x:v>1674</x:v>
       </x:c>
       <x:c r="C474" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D474" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E474" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F474" s="3" t="s">
         <x:v>1675</x:v>
       </x:c>
       <x:c r="G474" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H474" s="3" t="s">
@@ -30259,51 +30259,51 @@
       </x:c>
       <x:c r="O478" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B479" s="3" t="s">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E479" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F479" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="G479" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H479" s="3" t="s">
         <x:v>1695</x:v>
       </x:c>
       <x:c r="I479" s="3" t="s">
         <x:v>1696</x:v>
       </x:c>
       <x:c r="J479" s="4">
         <x:v>19542.63</x:v>
       </x:c>
       <x:c r="K479" s="4">
         <x:v>19542.63</x:v>
       </x:c>
       <x:c r="L479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M479" s="4">
         <x:v>19542.65</x:v>
       </x:c>
       <x:c r="N479" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O479" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -30391,225 +30391,225 @@
       </x:c>
       <x:c r="L481" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M481" s="4">
         <x:v>45760.42</x:v>
       </x:c>
       <x:c r="N481" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C482" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D482" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E482" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F482" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="G482" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="H482" s="3" t="s">
-        <x:v>1707</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="I482" s="3" t="s">
-        <x:v>1708</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="J482" s="4">
-        <x:v>46489.01</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="K482" s="4">
-        <x:v>46489.01</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="L482" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M482" s="4">
-        <x:v>46488.99</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="N482" s="5">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E483" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F483" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="G483" s="3" t="s">
-        <x:v>1709</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H483" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="I483" s="3" t="s">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="J483" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46489.01</x:v>
       </x:c>
       <x:c r="K483" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46489.01</x:v>
       </x:c>
       <x:c r="L483" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M483" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46488.99</x:v>
       </x:c>
       <x:c r="N483" s="5">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="G484" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H484" s="3" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="I484" s="3" t="s">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="J484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N484" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="J485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N485" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="G486" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H486" s="3" t="s">
@@ -30682,75 +30682,75 @@
       </x:c>
       <x:c r="O487" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:15">
       <x:c r="A488" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B488" s="3" t="s">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="C488" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D488" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E488" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F488" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="G488" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H488" s="3" t="s">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="I488" s="3" t="s">
         <x:v>1731</x:v>
       </x:c>
       <x:c r="J488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N488" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="G489" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H489" s="3" t="s">
@@ -30817,125 +30817,125 @@
       </x:c>
       <x:c r="M490" s="4">
         <x:v>30176.37</x:v>
       </x:c>
       <x:c r="N490" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="G491" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="H491" s="3" t="s">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="I491" s="3" t="s">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="J491" s="4">
-        <x:v>30636.2</x:v>
+        <x:v>43777.82</x:v>
       </x:c>
       <x:c r="K491" s="4">
-        <x:v>30636.2</x:v>
+        <x:v>43777.82</x:v>
       </x:c>
       <x:c r="L491" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M491" s="4">
-        <x:v>30636.23</x:v>
+        <x:v>43777.83</x:v>
       </x:c>
       <x:c r="N491" s="5">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O491" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B492" s="3" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="C492" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D492" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E492" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F492" s="3" t="s">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="G492" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H492" s="3" t="s">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="I492" s="3" t="s">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="J492" s="4">
-        <x:v>43777.82</x:v>
+        <x:v>30636.2</x:v>
       </x:c>
       <x:c r="K492" s="4">
-        <x:v>43777.82</x:v>
+        <x:v>30636.2</x:v>
       </x:c>
       <x:c r="L492" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M492" s="4">
-        <x:v>43777.83</x:v>
+        <x:v>30636.23</x:v>
       </x:c>
       <x:c r="N492" s="5">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O492" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B493" s="3" t="s">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E493" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F493" s="3" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="G493" s="3" t="s">
@@ -30973,110 +30973,110 @@
       <x:c r="B494" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C494" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D494" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E494" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F494" s="3" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="G494" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H494" s="3" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="I494" s="3" t="s">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="J494" s="4">
-        <x:v>29937.38</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="K494" s="4">
-        <x:v>29937.38</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="L494" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M494" s="4">
-        <x:v>29937.37</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="N494" s="5">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O494" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B495" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E495" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F495" s="3" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="G495" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H495" s="3" t="s">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="I495" s="3" t="s">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="J495" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.38</x:v>
       </x:c>
       <x:c r="K495" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.38</x:v>
       </x:c>
       <x:c r="L495" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M495" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.37</x:v>
       </x:c>
       <x:c r="N495" s="5">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O495" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B496" s="3" t="s">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="C496" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D496" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E496" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F496" s="3" t="s">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="G496" s="3" t="s">
@@ -31866,110 +31866,110 @@
       <x:c r="B513" s="3" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E513" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F513" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="G513" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H513" s="3" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="I513" s="3" t="s">
         <x:v>1826</x:v>
       </x:c>
       <x:c r="J513" s="4">
-        <x:v>44089.33</x:v>
+        <x:v>38370.61</x:v>
       </x:c>
       <x:c r="K513" s="4">
-        <x:v>44089.33</x:v>
+        <x:v>38370.61</x:v>
       </x:c>
       <x:c r="L513" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M513" s="4">
-        <x:v>44089.34</x:v>
+        <x:v>38370.65</x:v>
       </x:c>
       <x:c r="N513" s="5">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O513" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="3" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="C514" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D514" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E514" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F514" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="G514" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H514" s="3" t="s">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="I514" s="3" t="s">
         <x:v>1828</x:v>
       </x:c>
       <x:c r="J514" s="4">
-        <x:v>38370.61</x:v>
+        <x:v>44089.33</x:v>
       </x:c>
       <x:c r="K514" s="4">
-        <x:v>38370.61</x:v>
+        <x:v>44089.33</x:v>
       </x:c>
       <x:c r="L514" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M514" s="4">
-        <x:v>38370.65</x:v>
+        <x:v>44089.34</x:v>
       </x:c>
       <x:c r="N514" s="5">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O514" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B515" s="3" t="s">
         <x:v>1829</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E515" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F515" s="3" t="s">
         <x:v>1830</x:v>
       </x:c>
       <x:c r="G515" s="3" t="s">
@@ -31998,98 +31998,98 @@
       </x:c>
       <x:c r="O515" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:15">
       <x:c r="A516" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B516" s="3" t="s">
         <x:v>1833</x:v>
       </x:c>
       <x:c r="C516" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D516" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E516" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F516" s="3" t="s">
         <x:v>1834</x:v>
       </x:c>
       <x:c r="G516" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="H516" s="3" t="s">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="I516" s="3" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="J516" s="4">
         <x:v>46003.36</x:v>
       </x:c>
       <x:c r="K516" s="4">
         <x:v>46003.36</x:v>
       </x:c>
       <x:c r="L516" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M516" s="4">
         <x:v>46003.38</x:v>
       </x:c>
       <x:c r="N516" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O516" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:15">
       <x:c r="A517" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B517" s="3" t="s">
         <x:v>1837</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E517" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F517" s="3" t="s">
         <x:v>1838</x:v>
       </x:c>
       <x:c r="G517" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="H517" s="3" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="I517" s="3" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="J517" s="4">
         <x:v>20309.95</x:v>
       </x:c>
       <x:c r="K517" s="4">
         <x:v>20309.95</x:v>
       </x:c>
       <x:c r="L517" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M517" s="4">
         <x:v>20309.96</x:v>
       </x:c>
       <x:c r="N517" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O517" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32133,125 +32133,125 @@
       </x:c>
       <x:c r="M518" s="4">
         <x:v>44886.9</x:v>
       </x:c>
       <x:c r="N518" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O518" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B519" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G519" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H519" s="3" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="I519" s="3" t="s">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="J519" s="4">
-        <x:v>18233.5</x:v>
+        <x:v>48593.2</x:v>
       </x:c>
       <x:c r="K519" s="4">
-        <x:v>18233.5</x:v>
+        <x:v>48593.2</x:v>
       </x:c>
       <x:c r="L519" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M519" s="4">
-        <x:v>18233.49</x:v>
+        <x:v>48593.18</x:v>
       </x:c>
       <x:c r="N519" s="5">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G520" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H520" s="3" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="I520" s="3" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="J520" s="4">
-        <x:v>48593.2</x:v>
+        <x:v>18233.5</x:v>
       </x:c>
       <x:c r="K520" s="4">
-        <x:v>48593.2</x:v>
+        <x:v>18233.5</x:v>
       </x:c>
       <x:c r="L520" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M520" s="4">
-        <x:v>48593.18</x:v>
+        <x:v>18233.49</x:v>
       </x:c>
       <x:c r="N520" s="5">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O520" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B521" s="3" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="G521" s="3" t="s">
@@ -32421,213 +32421,213 @@
       </x:c>
       <x:c r="O524" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:15">
       <x:c r="A525" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B525" s="3" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E525" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F525" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="G525" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H525" s="3" t="s">
         <x:v>1869</x:v>
       </x:c>
       <x:c r="I525" s="3" t="s">
         <x:v>1870</x:v>
       </x:c>
       <x:c r="J525" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="K525" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="L525" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M525" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="N525" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O525" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:15">
       <x:c r="A526" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B526" s="3" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="C526" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D526" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E526" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F526" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="G526" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H526" s="3" t="s">
         <x:v>1871</x:v>
       </x:c>
       <x:c r="I526" s="3" t="s">
         <x:v>1872</x:v>
       </x:c>
       <x:c r="J526" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="K526" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="L526" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M526" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="N526" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O526" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B527" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E527" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F527" s="3" t="s">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="G527" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H527" s="3" t="s">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="I527" s="3" t="s">
         <x:v>1876</x:v>
       </x:c>
       <x:c r="J527" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.68</x:v>
       </x:c>
       <x:c r="K527" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.68</x:v>
       </x:c>
       <x:c r="L527" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M527" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.69</x:v>
       </x:c>
       <x:c r="N527" s="5">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O527" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B528" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="C528" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D528" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E528" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F528" s="3" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="G528" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H528" s="3" t="s">
         <x:v>1878</x:v>
       </x:c>
       <x:c r="I528" s="3" t="s">
         <x:v>1879</x:v>
       </x:c>
       <x:c r="J528" s="4">
-        <x:v>40175.68</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="K528" s="4">
-        <x:v>40175.68</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="L528" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M528" s="4">
-        <x:v>40175.69</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="N528" s="5">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O528" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B529" s="3" t="s">
         <x:v>1880</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E529" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F529" s="3" t="s">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G529" s="3" t="s">
@@ -34231,51 +34231,51 @@
       <x:c r="G563" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H563" s="3" t="s">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="I563" s="3" t="s">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="J563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N563" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O563" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:15">
       <x:c r="A564" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B564" s="3" t="s">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="C564" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D564" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E564" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F564" s="3" t="s">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="G564" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H564" s="3" t="s">
@@ -34301,98 +34301,98 @@
       </x:c>
       <x:c r="O564" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:15">
       <x:c r="A565" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B565" s="3" t="s">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E565" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F565" s="3" t="s">
         <x:v>2028</x:v>
       </x:c>
       <x:c r="G565" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H565" s="3" t="s">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="I565" s="3" t="s">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="J565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
       <x:c r="K565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
       <x:c r="L565" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
       <x:c r="N565" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O565" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:15">
       <x:c r="A566" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B566" s="3" t="s">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="C566" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D566" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E566" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F566" s="3" t="s">
         <x:v>2031</x:v>
       </x:c>
       <x:c r="G566" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H566" s="3" t="s">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="I566" s="3" t="s">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="J566" s="4">
         <x:v>48846.74</x:v>
       </x:c>
       <x:c r="K566" s="4">
         <x:v>48846.74</x:v>
       </x:c>
       <x:c r="L566" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M566" s="4">
         <x:v>48846.73</x:v>
       </x:c>
       <x:c r="N566" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O566" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -34724,51 +34724,51 @@
       </x:c>
       <x:c r="O573" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:15">
       <x:c r="A574" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B574" s="3" t="s">
         <x:v>2062</x:v>
       </x:c>
       <x:c r="C574" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D574" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E574" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F574" s="3" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="G574" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="H574" s="3" t="s">
         <x:v>2064</x:v>
       </x:c>
       <x:c r="I574" s="3" t="s">
         <x:v>2065</x:v>
       </x:c>
       <x:c r="J574" s="4">
         <x:v>50500.41</x:v>
       </x:c>
       <x:c r="K574" s="4">
         <x:v>50500.41</x:v>
       </x:c>
       <x:c r="L574" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M574" s="4">
         <x:v>50500.42</x:v>
       </x:c>
       <x:c r="N574" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O574" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -35453,98 +35453,98 @@
       <x:c r="G589" s="3" t="s">
         <x:v>2125</x:v>
       </x:c>
       <x:c r="H589" s="3" t="s">
         <x:v>2126</x:v>
       </x:c>
       <x:c r="I589" s="3" t="s">
         <x:v>2127</x:v>
       </x:c>
       <x:c r="J589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N589" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O589" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:15">
       <x:c r="A590" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B590" s="3" t="s">
         <x:v>2128</x:v>
       </x:c>
       <x:c r="C590" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D590" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E590" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F590" s="3" t="s">
         <x:v>2129</x:v>
       </x:c>
       <x:c r="G590" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H590" s="3" t="s">
         <x:v>2130</x:v>
       </x:c>
       <x:c r="I590" s="3" t="s">
         <x:v>2131</x:v>
       </x:c>
       <x:c r="J590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N590" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O590" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:15">
       <x:c r="A591" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B591" s="3" t="s">
         <x:v>2132</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E591" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F591" s="3" t="s">
         <x:v>2133</x:v>
       </x:c>
       <x:c r="G591" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H591" s="3" t="s">
@@ -35829,51 +35829,51 @@
       <x:c r="G597" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H597" s="3" t="s">
         <x:v>2160</x:v>
       </x:c>
       <x:c r="I597" s="3" t="s">
         <x:v>2161</x:v>
       </x:c>
       <x:c r="J597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N597" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O597" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:15">
       <x:c r="A598" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B598" s="3" t="s">
         <x:v>2162</x:v>
       </x:c>
       <x:c r="C598" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D598" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E598" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F598" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="G598" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H598" s="3" t="s">
@@ -36886,51 +36886,51 @@
       </x:c>
       <x:c r="O619" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:15">
       <x:c r="A620" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B620" s="3" t="s">
         <x:v>2256</x:v>
       </x:c>
       <x:c r="C620" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D620" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E620" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F620" s="3" t="s">
         <x:v>2257</x:v>
       </x:c>
       <x:c r="G620" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="H620" s="3" t="s">
         <x:v>2258</x:v>
       </x:c>
       <x:c r="I620" s="3" t="s">
         <x:v>2259</x:v>
       </x:c>
       <x:c r="J620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="K620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="L620" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="N620" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O620" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -37130,174 +37130,174 @@
       <x:c r="B625" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E625" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F625" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G625" s="3" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="H625" s="3" t="s">
         <x:v>2278</x:v>
       </x:c>
       <x:c r="I625" s="3" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="J625" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="K625" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="L625" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M625" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="N625" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O625" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:15">
       <x:c r="A626" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B626" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C626" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D626" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E626" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F626" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G626" s="3" t="s">
-        <x:v>2277</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="H626" s="3" t="s">
-        <x:v>2280</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="I626" s="3" t="s">
-        <x:v>2281</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="J626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="K626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="L626" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="N626" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O626" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:15">
       <x:c r="A627" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B627" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E627" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F627" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G627" s="3" t="s">
-        <x:v>2282</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="H627" s="3" t="s">
         <x:v>2283</x:v>
       </x:c>
       <x:c r="I627" s="3" t="s">
         <x:v>2284</x:v>
       </x:c>
       <x:c r="J627" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="K627" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="L627" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M627" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="N627" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O627" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:15">
       <x:c r="A628" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B628" s="3" t="s">
         <x:v>2285</x:v>
       </x:c>
       <x:c r="C628" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D628" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E628" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F628" s="3" t="s">
         <x:v>2286</x:v>
       </x:c>
       <x:c r="G628" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H628" s="3" t="s">
         <x:v>2287</x:v>
       </x:c>
       <x:c r="I628" s="3" t="s">
         <x:v>2288</x:v>
       </x:c>
       <x:c r="J628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
       <x:c r="K628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
       <x:c r="L628" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -37474,51 +37474,51 @@
       <x:c r="G632" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H632" s="3" t="s">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="I632" s="3" t="s">
         <x:v>2306</x:v>
       </x:c>
       <x:c r="J632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N632" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O632" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:15">
       <x:c r="A633" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B633" s="3" t="s">
         <x:v>2307</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E633" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F633" s="3" t="s">
         <x:v>2308</x:v>
       </x:c>
       <x:c r="G633" s="3" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="H633" s="3" t="s">
@@ -37541,98 +37541,98 @@
       </x:c>
       <x:c r="N633" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O633" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:15">
       <x:c r="A634" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B634" s="3" t="s">
         <x:v>2311</x:v>
       </x:c>
       <x:c r="C634" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D634" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E634" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F634" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G634" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H634" s="3" t="s">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="I634" s="3" t="s">
         <x:v>2313</x:v>
       </x:c>
       <x:c r="J634" s="4">
         <x:v>4098118.1</x:v>
       </x:c>
       <x:c r="K634" s="4">
         <x:v>4098118.1</x:v>
       </x:c>
       <x:c r="L634" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M634" s="4">
         <x:v>4098118.06</x:v>
       </x:c>
       <x:c r="N634" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O634" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:15">
       <x:c r="A635" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B635" s="3" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E635" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F635" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G635" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H635" s="3" t="s">
         <x:v>2315</x:v>
       </x:c>
       <x:c r="I635" s="3" t="s">
         <x:v>2316</x:v>
       </x:c>
       <x:c r="J635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
       <x:c r="K635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
       <x:c r="L635" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M635" s="4">
         <x:v>6867076.24</x:v>
       </x:c>
       <x:c r="N635" s="5">
         <x:v>59</x:v>
       </x:c>
@@ -37685,169 +37685,169 @@
       </x:c>
       <x:c r="O636" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:15">
       <x:c r="A637" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B637" s="3" t="s">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E637" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F637" s="3" t="s">
         <x:v>2322</x:v>
       </x:c>
       <x:c r="G637" s="3" t="s">
+        <x:v>1707</x:v>
+      </x:c>
+      <x:c r="H637" s="3" t="s">
         <x:v>2323</x:v>
       </x:c>
-      <x:c r="H637" s="3" t="s">
+      <x:c r="I637" s="3" t="s">
         <x:v>2324</x:v>
       </x:c>
-      <x:c r="I637" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J637" s="4">
-        <x:v>39272</x:v>
+        <x:v>27167.07</x:v>
       </x:c>
       <x:c r="K637" s="4">
-        <x:v>39272</x:v>
+        <x:v>27167.07</x:v>
       </x:c>
       <x:c r="L637" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M637" s="4">
-        <x:v>39271.98</x:v>
+        <x:v>27167.08</x:v>
       </x:c>
       <x:c r="N637" s="5">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O637" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:15">
       <x:c r="A638" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B638" s="3" t="s">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="C638" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D638" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E638" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F638" s="3" t="s">
+        <x:v>2325</x:v>
+      </x:c>
+      <x:c r="G638" s="3" t="s">
         <x:v>2326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1709</x:v>
       </x:c>
       <x:c r="H638" s="3" t="s">
         <x:v>2327</x:v>
       </x:c>
       <x:c r="I638" s="3" t="s">
         <x:v>2328</x:v>
       </x:c>
       <x:c r="J638" s="4">
-        <x:v>27167.07</x:v>
+        <x:v>39272</x:v>
       </x:c>
       <x:c r="K638" s="4">
-        <x:v>27167.07</x:v>
+        <x:v>39272</x:v>
       </x:c>
       <x:c r="L638" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M638" s="4">
-        <x:v>27167.08</x:v>
+        <x:v>39271.98</x:v>
       </x:c>
       <x:c r="N638" s="5">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O638" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:15">
       <x:c r="A639" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B639" s="3" t="s">
         <x:v>2329</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E639" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F639" s="3" t="s">
         <x:v>2330</x:v>
       </x:c>
       <x:c r="G639" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H639" s="3" t="s">
         <x:v>2331</x:v>
       </x:c>
       <x:c r="I639" s="3" t="s">
         <x:v>2332</x:v>
       </x:c>
       <x:c r="J639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N639" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O639" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:15">
       <x:c r="A640" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B640" s="3" t="s">
         <x:v>2333</x:v>
       </x:c>
       <x:c r="C640" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D640" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E640" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F640" s="3" t="s">
         <x:v>2334</x:v>
       </x:c>
       <x:c r="G640" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H640" s="3" t="s">
@@ -37976,113 +37976,113 @@
       <x:c r="B643" s="3" t="s">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E643" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F643" s="3" t="s">
         <x:v>2346</x:v>
       </x:c>
       <x:c r="G643" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H643" s="3" t="s">
         <x:v>2347</x:v>
       </x:c>
       <x:c r="I643" s="3" t="s">
         <x:v>2348</x:v>
       </x:c>
       <x:c r="J643" s="4">
-        <x:v>25610.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K643" s="4">
-        <x:v>25610.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L643" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M643" s="4">
-        <x:v>25610.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N643" s="5">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O643" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:15">
       <x:c r="A644" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B644" s="3" t="s">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="C644" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D644" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E644" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F644" s="3" t="s">
         <x:v>2349</x:v>
       </x:c>
       <x:c r="G644" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H644" s="3" t="s">
         <x:v>2350</x:v>
       </x:c>
       <x:c r="I644" s="3" t="s">
         <x:v>2351</x:v>
       </x:c>
       <x:c r="J644" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.43</x:v>
       </x:c>
       <x:c r="K644" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.43</x:v>
       </x:c>
       <x:c r="L644" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M644" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.45</x:v>
       </x:c>
       <x:c r="N644" s="5">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O644" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:15">
       <x:c r="A645" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B645" s="3" t="s">
         <x:v>2352</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E645" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F645" s="3" t="s">
         <x:v>2353</x:v>
       </x:c>
       <x:c r="G645" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H645" s="3" t="s">
@@ -38164,110 +38164,110 @@
       <x:c r="B647" s="3" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E647" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F647" s="3" t="s">
         <x:v>2362</x:v>
       </x:c>
       <x:c r="G647" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H647" s="3" t="s">
         <x:v>2363</x:v>
       </x:c>
       <x:c r="I647" s="3" t="s">
         <x:v>2364</x:v>
       </x:c>
       <x:c r="J647" s="4">
-        <x:v>41555.19</x:v>
+        <x:v>30590.54</x:v>
       </x:c>
       <x:c r="K647" s="4">
-        <x:v>41555.19</x:v>
+        <x:v>30590.54</x:v>
       </x:c>
       <x:c r="L647" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M647" s="4">
-        <x:v>41555.21</x:v>
+        <x:v>30590.52</x:v>
       </x:c>
       <x:c r="N647" s="5">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O647" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:15">
       <x:c r="A648" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B648" s="3" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="C648" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D648" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E648" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F648" s="3" t="s">
         <x:v>2365</x:v>
       </x:c>
       <x:c r="G648" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H648" s="3" t="s">
         <x:v>2366</x:v>
       </x:c>
       <x:c r="I648" s="3" t="s">
         <x:v>2367</x:v>
       </x:c>
       <x:c r="J648" s="4">
-        <x:v>30590.54</x:v>
+        <x:v>41555.19</x:v>
       </x:c>
       <x:c r="K648" s="4">
-        <x:v>30590.54</x:v>
+        <x:v>41555.19</x:v>
       </x:c>
       <x:c r="L648" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M648" s="4">
-        <x:v>30590.52</x:v>
+        <x:v>41555.21</x:v>
       </x:c>
       <x:c r="N648" s="5">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O648" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:15">
       <x:c r="A649" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B649" s="3" t="s">
         <x:v>2368</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E649" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F649" s="3" t="s">
         <x:v>2369</x:v>
       </x:c>
       <x:c r="G649" s="3" t="s">
@@ -38305,110 +38305,110 @@
       <x:c r="B650" s="3" t="s">
         <x:v>2372</x:v>
       </x:c>
       <x:c r="C650" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D650" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E650" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F650" s="3" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="G650" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H650" s="3" t="s">
         <x:v>2374</x:v>
       </x:c>
       <x:c r="I650" s="3" t="s">
         <x:v>2375</x:v>
       </x:c>
       <x:c r="J650" s="4">
-        <x:v>50607.64</x:v>
+        <x:v>40704.51</x:v>
       </x:c>
       <x:c r="K650" s="4">
-        <x:v>50607.64</x:v>
+        <x:v>40704.51</x:v>
       </x:c>
       <x:c r="L650" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M650" s="4">
-        <x:v>50607.68</x:v>
+        <x:v>40704.49</x:v>
       </x:c>
       <x:c r="N650" s="5">
-        <x:v>17</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O650" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:15">
       <x:c r="A651" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B651" s="3" t="s">
         <x:v>2376</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E651" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F651" s="3" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="G651" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H651" s="3" t="s">
         <x:v>2377</x:v>
       </x:c>
       <x:c r="I651" s="3" t="s">
         <x:v>2378</x:v>
       </x:c>
       <x:c r="J651" s="4">
-        <x:v>40704.51</x:v>
+        <x:v>50607.64</x:v>
       </x:c>
       <x:c r="K651" s="4">
-        <x:v>40704.51</x:v>
+        <x:v>50607.64</x:v>
       </x:c>
       <x:c r="L651" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M651" s="4">
-        <x:v>40704.49</x:v>
+        <x:v>50607.68</x:v>
       </x:c>
       <x:c r="N651" s="5">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O651" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:15">
       <x:c r="A652" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B652" s="3" t="s">
         <x:v>2379</x:v>
       </x:c>
       <x:c r="C652" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D652" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E652" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F652" s="3" t="s">
         <x:v>2380</x:v>
       </x:c>
       <x:c r="G652" s="3" t="s">
@@ -39198,110 +39198,110 @@
       <x:c r="B669" s="3" t="s">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E669" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F669" s="3" t="s">
         <x:v>2452</x:v>
       </x:c>
       <x:c r="G669" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H669" s="3" t="s">
         <x:v>2453</x:v>
       </x:c>
       <x:c r="I669" s="3" t="s">
         <x:v>2454</x:v>
       </x:c>
       <x:c r="J669" s="4">
-        <x:v>37731.32</x:v>
+        <x:v>28825.31</x:v>
       </x:c>
       <x:c r="K669" s="4">
-        <x:v>37731.32</x:v>
+        <x:v>28825.31</x:v>
       </x:c>
       <x:c r="L669" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M669" s="4">
-        <x:v>37731.31</x:v>
+        <x:v>28825.3</x:v>
       </x:c>
       <x:c r="N669" s="5">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O669" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:15">
       <x:c r="A670" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B670" s="3" t="s">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="C670" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D670" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E670" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F670" s="3" t="s">
         <x:v>2455</x:v>
       </x:c>
       <x:c r="G670" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H670" s="3" t="s">
         <x:v>2456</x:v>
       </x:c>
       <x:c r="I670" s="3" t="s">
         <x:v>2457</x:v>
       </x:c>
       <x:c r="J670" s="4">
-        <x:v>28825.31</x:v>
+        <x:v>37731.32</x:v>
       </x:c>
       <x:c r="K670" s="4">
-        <x:v>28825.31</x:v>
+        <x:v>37731.32</x:v>
       </x:c>
       <x:c r="L670" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M670" s="4">
-        <x:v>28825.3</x:v>
+        <x:v>37731.31</x:v>
       </x:c>
       <x:c r="N670" s="5">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O670" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:15">
       <x:c r="A671" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B671" s="3" t="s">
         <x:v>2458</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E671" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F671" s="3" t="s">
         <x:v>2459</x:v>
       </x:c>
       <x:c r="G671" s="3" t="s">
@@ -39330,51 +39330,51 @@
       </x:c>
       <x:c r="O671" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:15">
       <x:c r="A672" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B672" s="3" t="s">
         <x:v>2462</x:v>
       </x:c>
       <x:c r="C672" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D672" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E672" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F672" s="3" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="G672" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="H672" s="3" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="I672" s="3" t="s">
         <x:v>2465</x:v>
       </x:c>
       <x:c r="J672" s="4">
         <x:v>50669.32</x:v>
       </x:c>
       <x:c r="K672" s="4">
         <x:v>50669.32</x:v>
       </x:c>
       <x:c r="L672" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M672" s="4">
         <x:v>50669.33</x:v>
       </x:c>
       <x:c r="N672" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O672" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -39468,216 +39468,216 @@
       </x:c>
       <x:c r="N674" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O674" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:15">
       <x:c r="A675" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B675" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E675" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F675" s="3" t="s">
-        <x:v>2471</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="G675" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H675" s="3" t="s">
-        <x:v>2474</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="I675" s="3" t="s">
-        <x:v>2475</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="J675" s="4">
-        <x:v>45405.16</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="K675" s="4">
-        <x:v>45405.16</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="L675" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M675" s="4">
-        <x:v>45405.18</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="N675" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O675" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:15">
       <x:c r="A676" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B676" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C676" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D676" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E676" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F676" s="3" t="s">
-        <x:v>2476</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="G676" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H676" s="3" t="s">
         <x:v>2477</x:v>
       </x:c>
       <x:c r="I676" s="3" t="s">
         <x:v>2478</x:v>
       </x:c>
       <x:c r="J676" s="4">
-        <x:v>37941.2</x:v>
+        <x:v>28069.81</x:v>
       </x:c>
       <x:c r="K676" s="4">
-        <x:v>37941.2</x:v>
+        <x:v>28069.81</x:v>
       </x:c>
       <x:c r="L676" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M676" s="4">
-        <x:v>37941.21</x:v>
+        <x:v>28069.78</x:v>
       </x:c>
       <x:c r="N676" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O676" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:15">
       <x:c r="A677" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B677" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E677" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F677" s="3" t="s">
-        <x:v>2476</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="G677" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H677" s="3" t="s">
         <x:v>2479</x:v>
       </x:c>
       <x:c r="I677" s="3" t="s">
         <x:v>2480</x:v>
       </x:c>
       <x:c r="J677" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>37941.2</x:v>
       </x:c>
       <x:c r="K677" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>37941.2</x:v>
       </x:c>
       <x:c r="L677" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M677" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>37941.21</x:v>
       </x:c>
       <x:c r="N677" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O677" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:15">
       <x:c r="A678" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B678" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C678" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D678" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E678" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F678" s="3" t="s">
-        <x:v>2476</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="G678" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H678" s="3" t="s">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="I678" s="3" t="s">
         <x:v>2482</x:v>
       </x:c>
       <x:c r="J678" s="4">
-        <x:v>28069.81</x:v>
+        <x:v>45405.16</x:v>
       </x:c>
       <x:c r="K678" s="4">
-        <x:v>28069.81</x:v>
+        <x:v>45405.16</x:v>
       </x:c>
       <x:c r="L678" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M678" s="4">
-        <x:v>28069.78</x:v>
+        <x:v>45405.18</x:v>
       </x:c>
       <x:c r="N678" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O678" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:15">
       <x:c r="A679" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B679" s="3" t="s">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E679" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F679" s="3" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="G679" s="3" t="s">
@@ -40106,51 +40106,51 @@
       <x:c r="G688" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H688" s="3" t="s">
         <x:v>2521</x:v>
       </x:c>
       <x:c r="I688" s="3" t="s">
         <x:v>2522</x:v>
       </x:c>
       <x:c r="J688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N688" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O688" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:15">
       <x:c r="A689" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B689" s="3" t="s">
         <x:v>2523</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E689" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F689" s="3" t="s">
         <x:v>2524</x:v>
       </x:c>
       <x:c r="G689" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H689" s="3" t="s">
@@ -40599,51 +40599,51 @@
       </x:c>
       <x:c r="O698" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:15">
       <x:c r="A699" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B699" s="3" t="s">
         <x:v>2564</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E699" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F699" s="3" t="s">
         <x:v>2565</x:v>
       </x:c>
       <x:c r="G699" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="H699" s="3" t="s">
         <x:v>2566</x:v>
       </x:c>
       <x:c r="I699" s="3" t="s">
         <x:v>2567</x:v>
       </x:c>
       <x:c r="J699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
       <x:c r="K699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
       <x:c r="L699" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M699" s="4">
         <x:v>28175.69</x:v>
       </x:c>
       <x:c r="N699" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O699" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40843,136 +40843,136 @@
       <x:c r="B704" s="3" t="s">
         <x:v>2586</x:v>
       </x:c>
       <x:c r="C704" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D704" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E704" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F704" s="3" t="s">
         <x:v>2587</x:v>
       </x:c>
       <x:c r="G704" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H704" s="3" t="s">
         <x:v>2588</x:v>
       </x:c>
       <x:c r="I704" s="3" t="s">
         <x:v>2589</x:v>
       </x:c>
       <x:c r="J704" s="4">
-        <x:v>30575.56</x:v>
+        <x:v>44009.96</x:v>
       </x:c>
       <x:c r="K704" s="4">
-        <x:v>30575.56</x:v>
+        <x:v>44009.96</x:v>
       </x:c>
       <x:c r="L704" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M704" s="4">
-        <x:v>30575.54</x:v>
+        <x:v>44009.95</x:v>
       </x:c>
       <x:c r="N704" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O704" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:15">
       <x:c r="A705" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B705" s="3" t="s">
         <x:v>2590</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E705" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F705" s="3" t="s">
         <x:v>2591</x:v>
       </x:c>
       <x:c r="G705" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H705" s="3" t="s">
         <x:v>2592</x:v>
       </x:c>
       <x:c r="I705" s="3" t="s">
         <x:v>2593</x:v>
       </x:c>
       <x:c r="J705" s="4">
-        <x:v>44009.96</x:v>
+        <x:v>30575.56</x:v>
       </x:c>
       <x:c r="K705" s="4">
-        <x:v>44009.96</x:v>
+        <x:v>30575.56</x:v>
       </x:c>
       <x:c r="L705" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M705" s="4">
-        <x:v>44009.95</x:v>
+        <x:v>30575.54</x:v>
       </x:c>
       <x:c r="N705" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O705" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:15">
       <x:c r="A706" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B706" s="3" t="s">
         <x:v>2594</x:v>
       </x:c>
       <x:c r="C706" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D706" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E706" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F706" s="3" t="s">
         <x:v>2595</x:v>
       </x:c>
       <x:c r="G706" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="H706" s="3" t="s">
         <x:v>2596</x:v>
       </x:c>
       <x:c r="I706" s="3" t="s">
         <x:v>2597</x:v>
       </x:c>
       <x:c r="J706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
       <x:c r="K706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
       <x:c r="L706" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
       <x:c r="N706" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O706" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -41492,116 +41492,116 @@
       </x:c>
       <x:c r="O717" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:15">
       <x:c r="A718" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B718" s="3" t="s">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C718" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D718" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E718" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F718" s="3" t="s">
         <x:v>2642</x:v>
       </x:c>
       <x:c r="G718" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H718" s="3" t="s">
         <x:v>2643</x:v>
       </x:c>
       <x:c r="I718" s="3" t="s">
         <x:v>2644</x:v>
       </x:c>
       <x:c r="J718" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.33</x:v>
       </x:c>
       <x:c r="K718" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.33</x:v>
       </x:c>
       <x:c r="L718" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M718" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.32</x:v>
       </x:c>
       <x:c r="N718" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O718" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:15">
       <x:c r="A719" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B719" s="3" t="s">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E719" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F719" s="3" t="s">
         <x:v>2645</x:v>
       </x:c>
       <x:c r="G719" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="H719" s="3" t="s">
         <x:v>2646</x:v>
       </x:c>
       <x:c r="I719" s="3" t="s">
         <x:v>2647</x:v>
       </x:c>
       <x:c r="J719" s="4">
-        <x:v>48203.33</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="K719" s="4">
-        <x:v>48203.33</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="L719" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M719" s="4">
-        <x:v>48203.32</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="N719" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O719" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:15">
       <x:c r="A720" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B720" s="3" t="s">
         <x:v>2648</x:v>
       </x:c>
       <x:c r="C720" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D720" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E720" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F720" s="3" t="s">