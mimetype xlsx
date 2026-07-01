--- v2 (2026-07-01)
+++ v3 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949b6ea4fe11417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f33f9d0add6d4678ab31dbe0d8b64b11.psmdcp" Id="Re72db3823ffa4037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b063cc4f54302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8a850352e7c4235812e62000cd5810c.psmdcp" Id="Rf538a343e18143f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>