--- v3 (2026-07-01)
+++ v4 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b063cc4f54302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8a850352e7c4235812e62000cd5810c.psmdcp" Id="Rf538a343e18143f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a04ffbdb694abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e25a1609bafd42b79071894a85c8419e.psmdcp" Id="R40919f39fa3d41e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>