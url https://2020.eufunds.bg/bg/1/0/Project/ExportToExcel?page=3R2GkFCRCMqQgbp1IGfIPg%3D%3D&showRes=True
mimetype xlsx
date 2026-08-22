--- v2 (2026-07-01)
+++ v3 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra705727f57d94136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f17e3feae0b743ce89e45622f7595679.psmdcp" Id="R189a67ab7cfd41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd3c5e96e2a4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2e48573aa43402ca03618fd43f14fa2.psmdcp" Id="Rd461ab2464b14848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -314,105 +314,105 @@
   <x:si>
     <x:t>България, гр.София, 1505, гр. София, ул. Русалка 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на инструментариум за гражданско участие във формулирането, изпълнението и мониторинга на анти-дискриминационни политики в България</x:t>
   </x:si>
   <x:si>
     <x:t>205392048 АВТОМОБИЛНА ФЕДЕРАЦИЯ НА БЪЛГАРИЯ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, бул. „Тодор Каблешков“, номер 55А, ет. 2, ап. офис 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0176</x:t>
   </x:si>
   <x:si>
     <x:t>„По-високо гражданско участие – повече сигурност и отговорност на местно ниво“</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 АГЕНЦИЯ  "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
+    <x:t>Държавна агенция / държавна комисия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на професионалните умения и компетентността на служителите в териториалните звена на Агенция „Пътна инфраструктура“ в Северна България</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите в АПИ за използване на пространствени данни и геопространствени технологии</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
-    <x:t>Държавна агенция / държавна комисия</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на професионалните умения и компетентността на служителите в териториалните звена на Агенция „Пътна инфраструктура“ в Южна България</x:t>
   </x:si>
   <x:si>
     <x:t>000627597 АГЕНЦИЯ "МИТНИЦИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. Г.С. РАКОВСКИ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Надграждане на основните системи на Агенция "Митници" за предоставяне на данни и услуги – БИМИС (фаза 2)"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на основните системи на Агенция „Митници“ за предоставяне на данни и услуги към външни системи - БИМИС 2020 (фаза 1)“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1202, ул. Г.С. РАКОВСКИ, номер 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.025-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на основните системи на Агенция "Митници" за предоставяне на данни и услуги – БИМИС (фаза 3)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>„Надграждане на основните системи на Агенция „Митници“ за предоставяне на данни и услуги към външни системи - БИМИС 2020 (фаза 1)“</x:t>
   </x:si>
   <x:si>
     <x:t>175076479 АГЕНЦИЯ ЗА ДЪРЖАВНА ФИНАНСОВА ИНСПЕКЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. ЛЕГЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"РАЗКРИВАНЕ НА НАРУШЕНИЯ, НЕРЕДНОСТИ И ИЗМАМИ ПРИ ИЗВЪРШВАНЕ НА ФИНАНСОВИ ИНСПЕКЦИИ ОТ ОРГАНИТЕ НА АДФИ"
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"УСТАНОВЯВАНЕ НА СПЕЦИФИЧНИ РИСКОВЕ ОТ ЗЛОУПОТРЕБИ ПРИ ИЗПОЛЗВАНЕТО НА ФИНАНСОВИ СРЕДСТВА И РЕАЛИЗИРАНЕТО НА ИНФРАСТРУКТУРНИ ПРОЕКТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>175076479 Агенция за държавна финансова инспекция</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. „Леге“ № 2</x:t>
@@ -429,280 +429,280 @@
   <x:si>
     <x:t>България, гр.Видин, 3700, ул. "Христо Ботев" 77</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Активизиране на гражданския сектор за по-открито и отговорно управление на местните институции за насърчаване на заетостта в област Видин</x:t>
   </x:si>
   <x:si>
     <x:t>105025752 АГЕНЦИЯ ЗА РЕГИОНАЛНО РАЗВИТИЕ И БИЗНЕС ЦЕНТЪР-ВИДИН Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0102</x:t>
   </x:si>
   <x:si>
     <x:t>Правосъдие и обществено доверие</x:t>
   </x:si>
   <x:si>
     <x:t>131282355 АГЕНЦИЯ ПО ВПИСВАНИЯТА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1111, ул. ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на имотния регистър за интеграция с кадастралния регистър и предоставяне на допълнителни е-услуги</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1111, ул.ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване квалификацията на служителите от администрацията на Агенция по вписванията, чрез усъвършенстване на знанията и практическите им умения при използване, администриране, управление и дизайн на системни и комуникационни програмни продукти</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на Търговския регистър за интеграция с платформата за обмен на данни между Търговските регистри в ЕС, вграждане на регистъра на юридическите лица с нестопанска цел, интеграция с имотния регистър, единна входна точка и прехвърляне на централния регистър на особените залози</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1111, ул. ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>130362903 АГЕНЦИЯ ПО ГЕОДЕЗИЯ, КАРТОГРАФИЯ И КАДАСТЪР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО, ул. МУСАЛА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на Агенция по геодезия, картография и кадастър</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на кадастрални данни в цифров вид и развитие на електронните административни услуги на АГКК</x:t>
   </x:si>
   <x:si>
     <x:t>131236380 Агенция по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. "Леге"4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служители на Агенция по обществени поръчки, във връзка с изпълнение на дейности по ЕСИФ</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Подкрепа за прилагането на ефективна политика в областта на обществените поръчки и развитие на административния капацитет на Агенцията по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, София, ул. Леге 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служителите от специализираната администрация,   изпълняващи дейности по ЕСИФ и повишаване на професионализма на служителите на Агенцията по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. Леге № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на част от възнагражденията на служители от Агенцията по обществени поръчки, изпълняващи дейности по ЕСИФ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. "Леге" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Преглед и оценка на системата на обществените поръчки в България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Леге"4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за прилагането на ефективна политика в областта на обществените поръчки и развитие на административния капацитет на Агенцията по обществени поръчки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131236380 АГЕНЦИЯ ПО ОБЩЕСТВЕНИ ПОРЪЧКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. ЛЕГЕ № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, внедряване и поддръжка на единна национална електронна уеб-базирана платформа: Централизирана автоматизирана информационна система "Електронни обществени поръчки" (ЦАИС ЕОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695025 Администрация на Министерския съвет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМС / министерство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1594, бул. "Дондуков" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на единни правила за провеждане на функционални анализи по хоризонтални и секторни политики</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ</x:t>
   </x:si>
   <x:si>
-    <x:t>АМС / министерство</x:t>
+    <x:t>България, гр.София, 1594, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на финансиране на възнаграждения за служители от Централното координационно звено, изпълняващи дейности по ЕСИФ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процесите, свързани с предоставянето, достъпа и повторното използване на информацията от обществения сектор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Бул. "Дондуков" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процеса по реализиране на политики в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на принципа на споделените услуги в организацията и работата на централната администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По-високо качество на административното обслужване чрез въвеждане на по-високи стандарти и подобряване на системата за обратна връзка от потребителите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на ефективността на подбора на служители в държавната администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Администрацията и гражданско общество – партньорство в управлението</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Усъвършенстване на концесионната политика</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1594, бул. ДОНДУКОВ № 1</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1594, бул. "ДОНДУКОВ" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на капацитет за извършване на оценка на въздействието в държавната администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.001-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ (ДИРЕКЦИЯ "ДОБРО УПРАВЛЕНИЕ")</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Дондуков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Оценки и анализи по ОПДУ</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 АДМИНИСТРАЦИЯ НА МИНИСТЕРСКИЯ СЪВЕТ (ЦЕНТРАЛНО КООРДИНАЦИОННО ЗВЕНО)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността и ефикасността на Централното координационно звено</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността и ефикасността на ЦКЗ 2019-2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Администрация на Министерския съвет.</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1194, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Трансформация на модела на административно обслужване</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG05SFOP001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>131436477 Администрация на Омбудсмана на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. Георг Вашингтон №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Eлектронна система за управление работата на администрацията на омбудсмана</x:t>
   </x:si>
   <x:si>
     <x:t>129001232 Академия на Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
@@ -992,93 +992,93 @@
   <x:si>
     <x:t>България, гр.София, 1058, ул. "Искър" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0037</x:t>
   </x:si>
   <x:si>
     <x:t>СМАРТ - СтиМулиране на производствА със зелен хоРизонТ</x:t>
   </x:si>
   <x:si>
     <x:t>176467598 БЪЛГАРСКА ФЕДЕРАЦИЯ ПО КУНГ ФУ И ТАЙ ЧИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ж.к. Гео Милев, ул. Христо Максимов, номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0169</x:t>
   </x:si>
   <x:si>
     <x:t>По-ефективни политики на местно ниво чрез консултативни форми на гражданско участие за имплементиране на социалните функции на спорта кунг фу за преодоляване на екстремални ситуации, повишаване двигателната активност и развитие духа на жителите на община от четвърто йерархично ниво съгласно Националната концепция за пространствено развитие (НКПР) на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>175092070 БЪЛГАРСКИ ИНСТИТУТ ПО МЕТРОЛОГИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>Специализирана териториална администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1797, гр. София, бул. "Д-р Г. М. Димитров" № 52 Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Ловеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на йонизиращите лъчения</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. 6-ти СЕПТЕМВРИ № 21</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност и проследимост на еталоните за разход на флуид“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0011</x:t>
   </x:si>
   <x:si>
     <x:t>“Повишаване на компетентността на персонала на БИМ, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на магнитни измервания и измервания на структура на повърхност“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0012</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" №21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения в Български институт по метрология (БИМ) за осъществяване на контрол на електронни системи с фискална памет (ЕСФП) и метрологичен контрол на средства за измервания (СИ), управлявани със софтуер</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения в администрацията на Български институт по метрология (БИМ) за привеждане на внедрените системи за управление към новите изисквания на стандарт БДС ISO/IEC 17025:2018 „Общи изисквания за компетентността на лаборатории за изпитване и калибриране“</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Повишаване на компетентността на персонала на Български институт по метрология, свързана с осигуряване на международна еквивалентност на еталоните и проследимостта на измерванията в областта на йонизиращите лъчения</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175092070 БЪЛГАРСКИ ИНСТИТУТ ПО МЕТРОЛОГИЯ
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на специализираните знания и умения на служителите в териториалните звена на БИМ</x:t>
   </x:si>
   <x:si>
     <x:t>176281871 Български Младежки Форум</x:t>
   </x:si>
   <x:si>
     <x:t>Ружинци</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0198</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг и подобрение на процедурите по формиране на младежки политики в община Ружинци</x:t>
   </x:si>
   <x:si>
     <x:t>131310628 Българско сдружение за личностна алтернатива</x:t>
@@ -1101,116 +1101,116 @@
   <x:si>
     <x:t>Политиката за нас, чрез нас!</x:t>
   </x:si>
   <x:si>
     <x:t>176987823 ВИА ХУМАНИКА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. "Кирил и Методий" 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0181</x:t>
   </x:si>
   <x:si>
     <x:t>Активен граждански сектор за по-добро административно обслужване по насърчаване на заетостта в област Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>121513231 Висш съдебен съвет</x:t>
   </x:si>
   <x:si>
     <x:t>Съдебна система</x:t>
   </x:si>
   <x:si>
     <x:t>Висш съдебен съвет</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на програмно бюджетиране в органите на съдебната власт</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. Екзарх Йосиф № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Доразвитие и централизиране на порталите в СП за достъп на граждани до информация, е-услуги и е-правосъдие</x:t>
   </x:si>
   <x:si>
+    <x:t>121513231 ВИСШ СЪДЕБЕН СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф" 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на реално обществено участие в правораздаването чрез института на съдебните заседатели</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на система за наблюдение и регулиране на натовареността на магистратите и съдебната администрация, създаване на стандарт за условията на труд в органите на съдебната власт и повишаване на ефективността на работата им</x:t>
   </x:si>
   <x:si>
-    <x:t>121513231 ВИСШ СЪДЕБЕН СЪВЕТ</x:t>
-[...2 lines deleted...]
-    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
+    <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване в съдебната система на софтуер за ускорено създаване и възпроизвеждане на актове и други документи чрез диктовка и автоматично конвертиране на гласов запис в текст (voice-to-text) и съпътстващи системи за обработка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф", № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на процедурите по атестация и формиране на възнагражденията на съдебните служители в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на модел за оптимизация на съдебната карта на българските съдилища и прокуратури и разработване на Единна информационна система на съдилищата</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на процедурите по атестация и дисциплинарната практика в съдебната система</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.004-0001</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>176946602 ВОБ - ВЯРА, ОБРАЗОВАНИЕ И БЪДЕЩЕ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Цар Калоян, номер 8, ет. 3, ап. офис 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на изпълнение и мониторинг на местната политика за нулеви отпадъци</x:t>
   </x:si>
   <x:si>
     <x:t>121267370 ВЪРХОВЕН АДМИНИСТРАТИВЕН СЪД</x:t>
   </x:si>
   <x:si>
     <x:t>Съд</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. АЛ. СТАМБОЛИЙСКИ № 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Оценка на ефективността на съдебния контрол върху актове на администрацията. Мерки за преодоляване на нарушеното право на справедлив процес.</x:t>
@@ -1230,120 +1230,120 @@
   <x:si>
     <x:t>129010029 ГД"Изпълнение на наказанията"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, бул."Ген.Н. Столетов" 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0054</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване на професионалните компетентности на надзорно-охранителния състав в местата за лишаване от свобода“</x:t>
   </x:si>
   <x:si>
     <x:t>121805755 ГЛАВНА ДИРЕКЦИЯ "ГРАЖДАНСКА ВЪЗДУХОПЛАВАТЕЛНА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ДЯКОН ИГНАТИЙ № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания  и умения на служителите в Главна Дирекция "Гражданска въздухоплавателна администрация "</x:t>
   </x:si>
   <x:si>
+    <x:t>129010029 Главна дирекция "Изпълнение на наказанията"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1309, Бул. "Ген.Н.Столетов" 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване с нови успешно въведени чужди практики в областта на социалната дейност и възпитателната работа с правонарушители (ГДИН - 4)</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010029 Главна Дирекция "Изпълнение на наказанията"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0055</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на компетенциите на психолозите от системата на ГДИН “</x:t>
   </x:si>
   <x:si>
-    <x:t>129010029 Главна дирекция "Изпълнение на наказанията"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за надграждане на умения за анализ и оценка на информация при работа с високорискови правонарушители и подпомагане на тяхната ресоциализация (ГДИН - 1)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на професионалните компетентности на служителите в териториалните служби на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за подобряване на уменията им по практическо прилагане на електронното наблюдение на правонарушители (ГДИН-6)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.019-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните служби на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване и използване на нови методи и модели за работа с отделен случай (ГДИН - 2)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0059</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за запознаване със съвременните тенденции в пенитенциарната социална работа (ГДИН - 3)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0060</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на професионалните компетентности на служителите в териториалните звена на Главна дирекция "Изпълнение на наказанията" чрез реализиране на специализирани обучения за работа с внедрената система за електронно наблюдение на правонарушители  (ГДИН-5)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0063</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>129010011 Главна дирекция "Охрана" към Министерство на правосъдието</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1309, гр.София, ул. „М-р Г. Векилски 2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите в Главна дирекция „Охрана”</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1309, гр. София, ул. „М-р Г. Векилски 2“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на специализираните умения на младши изпълнителския състав от териториалните звена "Охрана" в ГД "Охрана", при управление на специални автомобили (СА) в изпълнение на дейностите по конвоиране, призоваване, принудително довеждане и задържане на лица</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Подобряване на специализираните знания и умения на служителите в Главна дирекция „Охрана”</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. "Пиротска" № 171 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за служителите от териториалните звена на Главна дирекция „Пожарна безопасност и защита на населението“ - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, Гр. София, улица "Пиротска" № 171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0042</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Повишаване квалификацията на водачите на противопожарни автомобили за работа в усложнена оперативна обстановка“
 </x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция „Пожарна безопасност и защита на населението” – МВР</x:t>
@@ -1381,205 +1381,205 @@
   <x:si>
     <x:t>127577575 Демократично Сдружение  Искам да Знам Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. " Христо Ботев ", номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Гаранциите за върховенство на закона - път към по-независима и прозрачна съдебна власт</x:t>
   </x:si>
   <x:si>
     <x:t>127577575 ДЕМОКРАТИЧНО СДРУЖЕНИЕ ИСКАМ ДА ЗНАМ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. "Христо Ботев" 13 ет. 2 обл.Шумен общ.Шумен гр/с.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0209</x:t>
   </x:si>
   <x:si>
     <x:t>"ЗА" открито и прозрачно партньорско управление в област Шумен</x:t>
   </x:si>
   <x:si>
+    <x:t>131198150 ДИПЛОМАТИЧЕСКИ ИНСТИТУТ КЪМ МИНИСТЪРА НА ВЪНШНИТЕ РАБОТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на обучения на служители от централната администрация за придобиване на ключови умения и компетентности в контекста на ЕС</x:t>
+  </x:si>
+  <x:si>
     <x:t>131198150 Дипломатически институт към министъра на външните работи</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1113, ул. "Александър Жендов" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.015-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за служители от държавната администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>131198150 ДИПЛОМАТИЧЕСКИ ИНСТИТУТ КЪМ МИНИСТЪРА НА ВЪНШНИТЕ РАБОТИ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.029-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на електронни административни услуги и внедряване на допълнителни функционалности в автоматизирани информационни системи в МВР</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"- МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. 6-ти септември 29</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Обучение Cisco Networking и програмно осигуряване за служители от териториалните структури на Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0046</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Специализирано обучение на служителите от териториалните структури на Дирекция "Комуникационни и информационни системи"-МВР за повишаване на професионализма и експертизата им при техническата поддръжка на системите за ранно предупреждение и оповестяване на органите на изпълнителната власт и на населението за осигуряване на надеждна защита при бедствия
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение Cisco Networking и програмно осигуряване за служители от териториалните структури на Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"
 Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.022-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на единна, ефективна система за управление на ресурси в системата на Министерството на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>101157692 Дирекция "Национален парк Рила"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул. "Бистрица" №12В, П.К. 56</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0039</x:t>
   </x:si>
   <x:si>
     <x:t>УСЪВЪРШЕНСТВАНЕ НА ЗНАНИЯТА И УМЕНИЯТА НА СЛУЖИТЕЛИТЕ НА Д „НП РИЛА“</x:t>
   </x:si>
   <x:si>
     <x:t>107061359 Дирекция "Национален парк Централен Балкан"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул.“Бодра смяна“ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на административния капацитет на Д "НП Централен Балкан"</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция „Защита на финансовите интереси на Европейския съюз“ (АФКОС) в Министерството на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане ефективното изпълнение на дейността на дирекция АФКОС в работата ѝ по Европейските структурни и инвестиционни фондове</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция „Защита на финансовите интереси на Европейския съюз“ (АФКОС) на Министерството на вътрешните работи (МВР) – Дирекция АФКОС</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Обезпечаване и подпомагане дейността на дирекция АФКОС при работата ѝ по ЕСИФ"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. "Шести септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване на финансови средства за възстановяване на 50 % от разходи за възнаграждения и свързани с тях други разходи за сметка на работодателя/осигурителя,  за отработеното време на служителите от Дирекция АФКОС по ЕСИФ"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010698 Дирекция „Комуникационни и информационни системи”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специализирани обучения на служители на ДКИС-МВР за конфигуриране и администриране на телефонни централи тип MiVoice MX-ONE минимум V.6.3, MiVoice Office 400, Unify Open Scape 4000 Basic и сървърни приложения за IP телефонни централи чрез Linux OS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирано обучение за служителите за безопасна работа на височина и боравене с лични предпазни средства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение за изграждане и усъвършенстване на умения за работа като специалисти по техническа поддръжка на радиокомуникационно оборудване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирано обучение на служителите за работа със системите за мониторинг, ранно предупреждение и оповестяване за повишаване сигурността на гражданското общество</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение Cisco Networking и програмно осигуряване</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0032</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>101157692 Дирекция „Национален парк Рила“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0037</x:t>
   </x:si>
   <x:si>
     <x:t>КОМПЕТЕНТНИ И МОТИВИРАНИ СЛУЖИТЕЛИ НА ДИРЕКЦИЯ "НАЦИОНАЛЕН ПАРК РИЛА"</x:t>
   </x:si>
   <x:si>
     <x:t>130008993 ДИРЕКЦИЯ ЗА НАЦИОНАЛЕН СТРОИТЕЛЕН КОНТРОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ХРИСТО БОТЕВ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на Дирекция за национален строителен контрол</x:t>
   </x:si>
   <x:si>
     <x:t>175544209 Дирекция на природен парк "Беласица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Коларово, 2880, ул. ”Беласица” № 14</x:t>
@@ -1606,139 +1606,139 @@
     <x:t>119607289 ДИРЕКЦИЯ НА ПРИРОДЕН ПАРК "СИНИТЕ КАМЪНИ" - СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ул. ЦАР СИМЕОН, номер 1Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за увеличаване на специализираните знания, подобряване на уменията и повишаване на експертния капацитет на служителите на ДПП "Сините камъни"</x:t>
   </x:si>
   <x:si>
     <x:t>000697600 Държавна агенция "Архиви", Министерски съвет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на специализираните знания и умения на служителите от териториалните структури на Държавна агенция "Архиви" в областта на архивната методика и практика”</x:t>
   </x:si>
   <x:si>
     <x:t>177098809 Държавна агенция "Електронно управление"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Йосиф В. Гурко" №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на дирекция „Комуникационна и информационна инфраструктура“ в Държавна агенция „Електронно управление“ за осигуряване по-ефективно изпълнение на функциите  на дирекцията, свързани с  изграждане, развиване и поддържане на споделените ресурси на електронното управление в държавната администрация.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Ген. Й. В. Гурко" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Техническа помощ за ДАЕУ за изпълнение на функции по управление на средства от ЕСИФ чрез подкрепа за възстановяване на разходи за възнаграждения 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, УЛ. ГУРКО, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.027-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Планиране, координация и контрол при развитието и обновяването на информационните ресурси в администрацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на специализираните знания и умения на служители в ДАЕУ в областта на архитектурата на е-управлението“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.005-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за ДАЕУ за изпълнение на функции по управление на средства от ЕСИФ чрез подкрепа за възстановяване на разходи за хоризонтални дейности</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, УЛ. ГУРКО, номер 6</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Разработване на публични регистри за бюджетен и проектен контрол на електронното управление и на портал за достъп до ресурси за разработка на софтуерни системи за електронно управление</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Реализиране на ЦАИС "Гражданска регистрация" и ЦАИС "Адресен регистър"
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Национален портал за пространствени данни (INSPIRE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите в ДАЕУ</x:t>
+  </x:si>
+  <x:si>
     <x:t>177098809 ДЪРЖАВНА АГЕНЦИЯ "ЕЛЕКТРОННО УПРАВЛЕНИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ГУРКО  № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Инвентаризация на информационно-комуникационната инфраструктура за нуждите на електронното управление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на служителите в ДАЕУ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на публични регистри за бюджетен и проектен контрол на електронното управление и на портал за достъп до ресурси за разработка на софтуерни системи за електронно управление</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000697600 Държавна агенция „Архиви”
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Московска” № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Разработка и внедряване на система за е-архивиране”</x:t>
   </x:si>
   <x:si>
     <x:t>177098809 Държавна агенция „Електронно управление“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. „Ген. Й. В. Гурко“ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Национална геопространствена платформа (НГП)</x:t>
@@ -1871,233 +1871,233 @@
   <x:si>
     <x:t>205179235 ЗЕЛЕНА ИНДУСТРИЯ, ИНОВАЦИИ И ТЕХНОЛОГИЧЕН ТРАНСФЕР Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9010, Приморски парк 536, номер 271, ап. S-203</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на изпълнение на политики на местно ниво за адаптиране към Зелената сделка</x:t>
   </x:si>
   <x:si>
     <x:t>121410441 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "АВТОМОБИЛНА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Ген. Й. Гурко № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите, извършващи пътен контрол и служителите, извършващи контрол върху тази дейност в Изпълнителна агенция "Автомобилна администрация"</x:t>
   </x:si>
   <x:si>
+    <x:t>121410441 Изпълнителна агенция "Автомобилна администрация"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, улица "Ген. Й. Гурко", № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на поддържаните от Изпълнителна агенция „Автомобилна администрация“ регистри за периодичните прегледи за проверка на техническата изправност на ППС и обучението и изпитите за придобиване на правоспособност за управление на МПС. Изграждане на нов модел на контролната дейност, основан на оценка на риска</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите, извършващи практически изпити за придобиване на правоспособност за управление на МПС и служителите, извършващи контрол върху тази дейност в Изпълнителна агенция "Автомобилна администрация"</x:t>
   </x:si>
   <x:si>
-    <x:t>121410441 Изпълнителна агенция "Автомобилна администрация"</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>121797867 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "МОРСКА АДМИНИСТРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "ДЯКОН ИГНАТИЙ"  № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители от териториалните звена на Изпълнителна агенция "Морска администрация"</x:t>
   </x:si>
   <x:si>
     <x:t>175618225 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИЯ СЪЮЗ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. СЛАВЯНСКА № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за възнаграждения на Одитния орган по Европейските структурни и инвестиционни фондове</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане изпълнението на функциите на Одитния орган по Европейските структурни и инвестиционни фондове</x:t>
-  </x:si>
-[...11 lines deleted...]
-    <x:t>Осигуряване на средства за възнаграждения на Одитния орган по Европейските структурни и инвестиционни фондове за периода от 01.03.2019 г. до 31.12.2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175618225 Изпълнителна агенция "Одит на средствата от европейския съюз"
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1040, 
 ул. " Славянска" № 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>Територията на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане изпълнението на функциите на Одитния орган по Европейските структурни и инвестиционни фондове за периода от 01.01.2019 г. до 31.12.2021 г.</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">175618225 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИЯ СЪЮЗ"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. "Славянска" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на средства за възнаграждения на Одитния орган по Европейските структурни и инвестиционни фондове за периода от 01.03.2019 г. до 31.12.2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>175618225 Изпълнителна агенция "Одит на средствата от ЕС"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Славянска" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>177057545 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "СЕРТИФИКАЦИОНЕН ОДИТ НА СРЕДСТВАТА ОТ ЕВРОПЕЙСКИТЕ ЗЕМЕДЕЛСКИ ФОНДОВЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, БУЛ. ВИТОША, номер 15, ет. 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.006-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване на средства за възнаграждения и дейности на ИА СОСЕЗФ във връзка с изпълнение на  одитни функции по Европейския земеделски фонд за развитие на селските райони (ЕЗФРСР) за периода от 01.01.2022 г. до 31.12.2023 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.005-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за възнаграждения на част от служителите на ИА СОСЕЗФ, ангажирани с одитни функции по Европейският земеделски фонд за развитие на селските райони за периода от 01.05.2020 г. до 31.12.2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.006-0007</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>121410441 Изпълнителна агенция „Автомобилна администрация”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Гурко" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0072</x:t>
   </x:si>
   <x:si>
     <x:t>„Специализирано обучение на инспекторския състав с контролни функции, осъществяващи надзор на пунктовете за извършване на периодични технически прегледи на ППС“</x:t>
   </x:si>
   <x:si>
     <x:t>121410441 Изпълнителна агенция „Автомобилна администрация” (ИААА)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, гр.София, ул. „Гурко" № 5,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„„Специализирано обучение на инспекторите за контрол на специфични превози на товари“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Гурко» № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0070</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Специализирано обучение на инспекторския състав относно контролните уреди за регистриране на данните за движението при автомобилен транспорт“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, гр.София, ул. „Гурко" № 5,</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>121486802 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ГОРИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, бул. ХРИСТО БОТЕВ № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване капацитета на служителите на ИАГ за изпълнение на контролните функции по управление на горите</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО ул. ЦАР БОРИС III № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на специализирани обучения за увеличаване на специализираните знания, подобряване на уменията и повишаване на експертния капацитет на служителите в Изпълнителна агенция по околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. "Цар Борис III" № 136</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Специализирани обучения за Регионалните лаборатории на Главна дирекция Лабораторно-аналитична дейност към ИАОС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0068</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Повишаване на знанията и уменията на служителите на регионалните лаборатории на Главна дирекция "Лабораторно-аналитична дейност" към ИАОС
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирани обучения за Регионалните лаборатории на Главна дирекция Лабораторно-аналитична дейност към ИАОС</x:t>
+  </x:si>
+  <x:si>
     <x:t>130209583 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО СОРТОИЗПИТВАНЕ,  АПРОБАЦИЯ И СЕМЕКОНТРОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. ЦАРИГРАДСКО ШОСЕ  № 125 бл. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за подобряване професионалната компетентност на служителите от главна дирекция "Сортоизпитване, апробация и семеконтрол" на Изпълнителна агенция по сортоизпитване, апробация и семеконтрол</x:t>
   </x:si>
   <x:si>
     <x:t>131225544 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ТРАНСПЛАНТАЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Братя Миладинови" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0044</x:t>
   </x:si>
   <x:si>
     <x:t>ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ТРАНСПЛАНТАЦИЯ - КОМПЕТЕНТНА И ЕФЕКТИВНА ДЪРЖАВНА АДМИНИСТРАЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>176992966 ИЗСЛЕДОВАТЕЛСКИ ИНСТИТУТ НИОП</x:t>
@@ -2144,87 +2144,87 @@
   <x:si>
     <x:t>България, гр.София, 1000, ул. Алабин 22, офис 211</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданското общество – субектът на местните културни политики</x:t>
   </x:si>
   <x:si>
     <x:t>175459748 ИНСТИТУТ ЗА УСТОЙЧИВО РАЗВИТИЕ НА ПРАВОТО Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1164, Христо Смирненски, номер 78, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0174</x:t>
   </x:si>
   <x:si>
     <x:t>"Правата си аз вече знам и мога да се справя сам"</x:t>
   </x:si>
   <x:si>
     <x:t>130403691 ИНСТИТУТ ПО ПУБЛИЧНА АДМИНИСТРАЦИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. "Аксаков" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.014-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Общата рамка за оценка (CAF) в българската администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130403691 Институт по публична администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Аксаков 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Работим за хората" - укрепване капацитета на институциите за посрещане на предизвикателствата на съвременните публични политики.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Аксаков № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Общата рамка за оценка (CAF) в администрациите</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. Сердика № 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.017-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитална трансформация в обучението - дигитална компетентност и учене</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>"Работим за хората" - укрепване капацитета на институциите за посрещане на предизвикателствата на съвременните публични политики.</x:t>
   </x:si>
   <x:si>
     <x:t>827234868 Клуб "Отворено общество" - Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7012, ул. "Борисова" 78, бл. "Борис" I</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Областна администрация - Русе през погледа на гражданското общество</x:t>
   </x:si>
   <x:si>
     <x:t>831228084 Клуб „Икономика 2000”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1527, ул. "Стара планина" № 74, ет.0, район Оборище</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на система за мониторинг на актуализираната Стратегия за продължаване на реформата в съдебната система 2014-2020 г.</x:t>
   </x:si>
@@ -2439,520 +2439,520 @@
   <x:si>
     <x:t>Активни граждани за добро управление на община Ботевград. Онлайн платформа "Диалози за бъдещето на Ботевград"</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 МИНИСТЕРСТВО НА  ЕЛЕКТРОННОТО УПРАВЛЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и прилагане на Референтна архитектура за оперативна съвместимост (РАОС)</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Шести септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Финансова подкрепа за дирекция АФКОС – МВР при провеждане на политиката за борба с измамите</x:t>
   </x:si>
   <x:si>
+    <x:t>000695235 Министерство на вътрешните работи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, "6-ти септември" 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на технологична  среда за предоставяне на данни в реално време от Централизирания регистър на МПС на АИС на ИААА, НАП, общинските администрации и АПИ; рефакториране на АИС КОС; реализиране на АИС ЧОД и разработване на нови електронни административни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие на пилотната система за електронна идентификация и внедряване в продуктивен режим</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за възнаграждения на служителите от дирекция АФКОС при работата им по ЕСИФ</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Развитие на пилотната система за електронна идентификация и внедряване в продуктивен режим</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ 
 Институт по психология</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване експертния капацитет на служителите на МВР за превенция на агресивни прояви в обществото, корупция и радикализация</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ
 Институт по психология
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. „Шести септември“ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Справяне в кризисни ситуации</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 Министерство на електронното управление</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на хоризонталните и централни системи на електронното управление във връзка с прилагане на Единния модел за заявяване, заплащане и предоставяне на електронни административни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за Министерството на електронното управление за изпълнение на функции по управление на средства от ЕСИФ чрез възстановяване на разходи за възнаграждения</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.013-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Облачни е-услуги за администрацията</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", номер 6</x:t>
-[...5 lines deleted...]
-    <x:t>Подкрепа за Министерството на електронното управление за изпълнение на функции по управление на средства от ЕСИФ чрез възстановяване на разходи за възнаграждения</x:t>
+    <x:t>България, гр.София, 1000, ул. "Ген. Гурко", № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане и развитие на Държавен хибриден частен облак за нуждите на електронното управление</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и внедряване на пилотна система за дистанционно електронно гласуване</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-1.004-0001</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>176789460 Министерство на енергетиката на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Триадица" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа на правителството на България/Министерство на енергетиката и осем въглеродно интензивни области (Варна, Хасково, Бургас, Ловеч, Габрово, Търговище, Сливен и Ямбол) в подготовката на териториални планове за справедлив преход за областите</x:t>
   </x:si>
   <x:si>
     <x:t>000695317 Министерство на здравеопазването</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доизграждане на националната здравна информационна система (НЗИС) – етап 1 и етап 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, площад "Света Неделя" 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване ефективността на провежданата политика по опазване на общественото здраве</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831909905 МИНИСТЕРСТВО НА ЗЕМЕДЕЛИЕТО, ХРАНИТЕ И ГОРИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ХРИСТО БОТЕВ № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Усъвършенстване на специализираните знания и умения на служителите в МЗХГ</x:t>
   </x:si>
   <x:si>
+    <x:t>831909905 Министерство на земеделието, храните и горите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, гр. София, бул. "Христо Ботев" №55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирани обучения на служителите на Областни Дирекции “Земеделие”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на експертния капацитет на служителите в МЗХГ чрез специализирани обучения</x:t>
   </x:si>
   <x:si>
-    <x:t>831909905 Министерство на земеделието, храните и горите</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000695160 МИНИСТЕРСТВО НА КУЛТУРАТА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, бул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на архива на недвижимите културни ценности от световно и национално значение,  изграждане на специализирана информационна система, електронен регистър и публичен портал</x:t>
   </x:si>
   <x:si>
     <x:t>175745920 МИНИСТЕРСТВО НА МЛАДЕЖТА И СПОРТА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. ВАСИЛ ЛЕВСКИ  № 75</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Обучения за служители на ММС</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за служители на ММС</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.005-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Националната структурата за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Национална стратегия за адаптация към изменението на климата и План за действие</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.005-0010</x:t>
-[...2 lines deleted...]
-    <x:t>Националната структурата за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
+    <x:t>BG05SFOP001-4.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Националната структура за управление на изпълнението на НПРД - НСУИ на НПРД</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Министерство на околната среда и водите</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, бул. "Кн.Мария Луиза" 22 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Е - Натура 2000 - развитие на Единната информационна система за НАТУРА 2000</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на Национална стратегия за околна среда и План за действие към нея</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.006-0002</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695349 МИНИСТЕРСТВО НА ПРАВОСЪДИЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. СЛАВЯНСКА № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.001-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективен достъп до правосъдие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на средства за видеоконферентни връзки и тяхното използване във фазите на досъдебно и съдебно производство, включително и при трансгранично сътрудничество в правораздаването</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695349 Министерство на правосъдието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. „Славянска" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализиране  на  Национален регистър на пълномощните</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Редизайн на АИС в МП и ВРБ с цел преминаване към използване и обмен само на електронни документи и електронно съдържание в сектора от органите на изпълнителната власт. Обучение на служителите за работа с АИС и електронни документи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Усъвършенстване модела на съдебните експертизи</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Мoдернизиране на пенитенциарната система в България</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Развиване на потенциала на човешкия ресурс на съдебната власт, чрез изграждане на ефективен модел за придобиване на юридическа правоспособност</x:t>
   </x:si>
   <x:si>
-    <x:t>000695349 Министерство на правосъдието</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1040, ул. „Славянска” 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Инвентаризация и анализ на състоянието на информационната и комуникационната инфраструктура, информационните системи, услуги и регистри в сектор "Правосъдие"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1040, ул. „Славянска" 1</x:t>
-[...17 lines deleted...]
-    <x:t>Изграждане на средства за видеоконферентни връзки и тяхното използване във фазите на досъдебно и съдебно производство, включително и при трансгранично сътрудничество в правораздаването</x:t>
+    <x:t>BG05SFOP001-3.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Технологични,обучителни и организационни средства за изпълнение на разработени вътрешни правила и политики за ползване на информационните ресурси в органите на изпълнителната власт в сектор "Правосъдие",в съответствие със ЗЕУ,НОИОСИС и съобразно залегналите правила и стандарти в Стратегията за развитие на електронното управление в Република България 2014-2020 и Пътната карта за нейното изпълнение.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. "Славянска" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване гаранциите за справедлив процес в изпълнителните производства чрез изграждане
 на информационна система</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализиране  на Централизирана автоматизирана информационна система „Съдебен статус“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова концепция за наказателна политика</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доразвитие и централизиране на порталите в органите на изпълнителната власт от Сектор "Правосъдие" за достъп на гражданите и бизнеса  до информация, е-услуги и е-правосъдие.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и внедряване на електронна информационна система за единна входна точка за запори</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-1.002-0020</x:t>
-[...38 lines deleted...]
-    <x:t>Усъвършенстване модела на съдебните експертизи</x:t>
+    <x:t>BG05SFOP001-3.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Насърчаване използването на медиацията като алтернативен способ за решаване на спорове</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831661388 МИНИСТЕРСТВО НА РЕГИОНАЛНОТО РАЗВИТИЕ И БЛАГОУСТРОЙСТВОТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, Ул. „Св. Св. Кирил и Методий“ № 17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.019-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за управление на собствеността, включително единен регистър на държавната и общинската собственост</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 Министерство на регионалното развитие и благоустройството</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1202, ул. "Св.Св. Кирил и Методий" 17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Единен публичен регистър по устройствено планиране на територията, инвестиционно проектиране и разрешаване на строителството и информационна система за неговото обслужване.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1202, ул. "Св. Св. Кирил и Методий" 17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Инициативи за прилагане на 12-те принципа за добро управление от Стратегията за иновации и добро управление на местно ниво на Съвета на Европа</x:t>
   </x:si>
   <x:si>
-    <x:t>831661388 МИНИСТЕРСТВО НА РЕГИОНАЛНОТО РАЗВИТИЕ И БЛАГОУСТРОЙСТВОТО</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695388 Министерство на транспорта, информационните технологии и съобщенията</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Дякон Игнатий № 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ГИС базирана електронна платформа „Единна информационна точка“</x:t>
   </x:si>
   <x:si>
     <x:t>176789478 Министерство на туризма</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Съборна" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа по линия на сближаването за справяне с миграционните предизвикателства, породени от военната агресия от страна на Руската федерация в Украйна, за бежанците, пристигнали в Република България, чрез мярка, прилагана от Министерството на туризма</x:t>
   </x:si>
   <x:si>
     <x:t>000695406 МИНИСТЕРСТВО НА ФИНАНСИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансиране на възнагражденията на служителите на Сертифциращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Повишаване на ефективността и осигуряване на работата на Сертифициращия орган при сертифициране на разходите по ЕСИФ в периода 2016-2018 г.“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.002-0005</x:t>
-[...2 lines deleted...]
-    <x:t>Финансиране на възнагражденията на служителите на Сертифциращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България</x:t>
+    <x:t>BG05SFOP001-4.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа на работата на Националния орган по държавните помощи във връзка с управлението на средствата от ЕСИФ и подобряване на ефективността при прилагане на правилата по държавните помощи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1040, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Финансиране на възнагражденията на служителите на Сертифициращия орган по Европейски фонд за регионално развитие, Европейски социален фонд и Кохезионен фонд в България“</x:t>
   </x:si>
   <x:si>
     <x:t>000695406 Министерство на финансите</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на ефективността и ефикасността на ЦКЗ 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" № 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване ефективността в работата на националния орган за наблюдение и координация на държавните помощи при прилагането на режима по държавните помощи, в програмирането,  управлението и контрола на средства от ЕСИФ“</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1040, ул."Г.С.Раковски" № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Повишаване на ефективността и осигуряване на работата на Сертифициращия орган при сертифициране на разходите по ЕСИФ в периода 2019-2021 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ, № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансова подкрепа за дирекция "Национален фонд" за изпълнение на функциите на Сертифициращ и Счетоводен орган по ЕСИФ в периода 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Усъвършенстване на системите за финансово управление и контрол и функцията по вътрешен одит в публичния сектор</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1040, ул. "Г. С. Раковски" 102</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>000695406 Министерство на финансите, дирекция "Държавни помощи и реален сектор"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Ул. "Г.С. Раковски" №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно прилагане на правилата на ЕС за държавните помощи при предоставяне на услуги от общ икономически интерес (УОИИ)</x:t>
   </x:si>
   <x:si>
     <x:t>176686574 МЛАДЕЖКИ ИНИЦИАТИВИ ЗА РАЗВИТИЕ И ДИАЛОГ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, ж.к. Възрожденци, бл. 26, вx. Б, ет. 6, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0123</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на конкурентоспособността и предприемачеството в община Кърджали</x:t>
@@ -3008,254 +3008,254 @@
   <x:si>
     <x:t>176976531 НАЦИОНАЛЕН ИНСТИТУТ ЗА КУЛТУРНО НАСЛЕДСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул.Кръстьо Асенов 6 обл.Благоевград общ.Благоевград гр/с.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0220</x:t>
   </x:si>
   <x:si>
     <x:t>Независимият мониторинг върху прозрачността и ефективността на процеса на формулиране и изпълнение на политики и законодателство на местно ниво продължава – повече обхванати общини, различни изследвани политики</x:t>
   </x:si>
   <x:si>
     <x:t>131177220 Национален институт на правосъдието</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Екзарх Йосиф, 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Правосъдие през 21 век – развиване на професионална компетентност и интегритет на магистратите и съдебните служители</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Качествено професионално обучение за повишаване ефективността на правосъдието</x:t>
+  </x:si>
+  <x:si>
     <x:t>131177220 НАЦИОНАЛЕН ИНСТИТУТ НА ПРАВОСЪДИЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>НИП – модерна институция за съдебно обучение</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.002-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1000, ул. "Екзарх Йосиф" № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Иновативни продукти и услуги в обучението, предоставяно от НИП</x:t>
   </x:si>
   <x:si>
     <x:t>175387843 Национален институт по обществени поръчки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, гр.Монтана, общ.Монтана, обл.Монтана, п.к. 3400, ул.“Свети Климент Охридски“ № 5А, ет.5, офис 510</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективна съдебна реформа чрез ефективно наказателно правосъдие при разходването на европейски и публични средства</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Нормативни решения на местно ниво за оптимизиране на интеграционните политики</x:t>
   </x:si>
   <x:si>
+    <x:t>121082521 НАЦИОНАЛЕН ОСИГУРИТЕЛЕН ИНСТИТУТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1303, бул. АЛ. СТАМБОЛИЙСКИ № 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие и въвеждане на Институционалната архитектура на НОИ за приоритетни процеси, свързани с пенсиите, и предоставяне на електронни административни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1303, бул. "Ал. Стамболийски", № 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.020-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие и въвеждане на Aрхитектурата на НОИ за процесите, свързани с парични обезщетения, помощи и гарантирани вземания</x:t>
+  </x:si>
+  <x:si>
     <x:t>121082521 Национален осигурителен институт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1303, бул. Александър Стамболийски 62-64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране на национално решение за електронен обмен на социалноосигурителна информация EESSI</x:t>
   </x:si>
   <x:si>
-    <x:t>121082521 НАЦИОНАЛЕН ОСИГУРИТЕЛЕН ИНСТИТУТ</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695146 Национален статистически институт</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1038, ул. "Панайот Волов" 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на статистическа база и на информационна система за мониторинг на европейски и национални стратегии и регионална политика“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695146 НАЦИОНАЛЕН СТАТИСТИЧЕСКИ ИНСТИТУТ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1038, ул. ПАНАЙОТ ВОЛОВ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Привеждане на информационните активи на НСИ в съответствие с изискванията на Евростат и миграция към ХЧО</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Реализиране на ЦАИС „Единна входна точка“ за подаване на годишни финансови отчети и статистика в машинно-четим формат и интеграция с НАП, НСИ, АВ (ТР)</x:t>
   </x:si>
   <x:si>
-    <x:t>000695146 НАЦИОНАЛЕН СТАТИСТИЧЕСКИ ИНСТИТУТ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>176478160 НАЦИОНАЛЕН СЪВЕТ ПО ЦЕНИ И РЕИМБУРСИРАНЕ НА ЛЕКАРСТВЕНИТЕ ПРОДУКТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1431, бул. АКАД. ИВАН ЕВСТАТИЕВ ГЕШОВ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирани обучения за подобряване знанията и уменията на служителите от администрацията на Национален съвет по цени и реимбурсиране на лекарствени продукти (НСЦРЛП)</x:t>
   </x:si>
   <x:si>
     <x:t>176677828 НАЦИОНАЛЕН ЦЕНТЪР ЗА БОРБА С БЕДСТВИЯ И АВАРИИ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. НИКОЛА МУШАНОВ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0168</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на системата за дигитални административни услуги в община Дряново за подобряване на административната и регулаторната среда чрез партньорско управление с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>831604711 НАЦИОНАЛЕН ЦЕНТЪР ЗА ИНФОРМАЦИЯ И ДОКУМЕНТАЦИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1125, бул. Г. М. ДИМИТРОВ, номер 52А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване, надграждане и обединяване на електронни регистри на Националния център за информация и документация (НАЦИД) в областта на висшето образование</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1125, бул. Д-р Г. М. ДИМИТРОВ № 52А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на специализираните знания и умения на служителите в Националния център за информация и документация</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1125, бул. Г. М. ДИМИТРОВ № 52А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване, надграждане и интеграция на информационни системи и регистри на НАЦИД, за подобряване на процеса по предоставяне на административни и справочни услуги</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1125, бул. Д-р Г. М. ДИМИТРОВ № 52А</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000662801 Национален център по радиобиология и радиационна защита  (НЦРРЗ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. "Св. Георги Софийски" № 3, сграда № 7 в двора на ВМА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите от Национален център по радиобиология и радиационна защита - НЦРРЗ с териториална компетентност в области София-град, София област, Перник, Благоевград и Кюстендил при провеждането на Държавен здравно- радиационен контрол.</x:t>
   </x:si>
   <x:si>
     <x:t>131063188 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРИХОДИТЕ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ № 52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане на основните системи на НАП за предоставяне на данни и услуги към вътрешни и външни системи</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ, номер 52</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Електронният документ в административните производства по ДОПК/АПК. Теоретически и практически аспекти.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.019-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на професионалната компетентност на служителите от териториалните структури на НАП, чрез провеждане на специализиранo обучениe за прилагане на Национални счетоводни стандарти /НСС/</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0004</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>131063188 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРИХОДИТЕ Държавна агенция</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. “Княз Александър Дондуков” № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0021</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на знанията и уменията на служители на НАП, чрез участие в специализирани обучения “</x:t>
   </x:si>
   <x:si>
     <x:t>130273618 НАЦИОНАЛНА АГЕНЦИЯ ЗА ПРОФЕСИОНАЛНО ОБРАЗОВАНИЕ И ОБУЧЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. ЦАРИГРАДСКО ШОСЕ № 125 бл. 5 ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на ефективността в работата на служителите от дирекция „Професионална квалификация и лицензиране“ в НАПОО чрез надграждане на специализираните знания, умения и компетентности</x:t>
   </x:si>
   <x:si>
     <x:t>000703301 НАЦИОНАЛНА СИНДИКАЛНА ФЕДЕРАЦИЯ "МЕТАЛ-ЕЛЕКТРО“</x:t>
@@ -3269,72 +3269,72 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Сътрудничество за прилагане на зелени политики</x:t>
   </x:si>
   <x:si>
     <x:t>175018757 НАЦИОНАЛНО БЮРО ЗА ПРАВНА ПОМОЩ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1421, Развигор №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегически реформи в Национално бюро за правна помощ</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 НАЦИОНАЛНО СДРУЖЕНИЕ НА ОБЩИНИТЕ В РЕПУБЛИКА БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ул. ГОЛАШ № 23</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на модели за оптимални административни структури на общините</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на знанията, уменията и квалификацията на общинските служители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване капацитета на общинските служители за предоставяне на качествени публични услуги</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОГРЕС- Подкрепа за развитие на общините, градовете и регионите за европейско сближаване</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Повишаване на знанията, уменията и квалификацията на общинските служители</x:t>
   </x:si>
   <x:si>
     <x:t>176947444 НИЕ - НЕЗАВИСИМИ, ИНОВАТИВНИ, ЕДИННИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, ул. Румена войвода, бл. 7, вx. Г, ап. 84</x:t>
   </x:si>
   <x:si>
     <x:t>Невестино</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Открито и отговорно управление в партньорство с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>120547138 НОВИ ХОРИЗОНТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" 3 А обл.Смолян общ.Смолян гр/с.Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>Смолян (BG424)</x:t>
   </x:si>
@@ -3540,888 +3540,888 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0143</x:t>
   </x:si>
   <x:si>
     <x:t>По-активно и ефективно гражданско участие в областните съвети  и комисии за координация и прилагане на политиките на областно ниво</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център Стара Загора”</x:t>
   </x:si>
   <x:si>
+    <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. "ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград (BG413)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на функционирането на Областен информационен център - Благоевград през периода 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Благоевград през периода 2019-2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев - Македончето" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център в Община Благоевград</x:t>
   </x:si>
   <x:si>
-    <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. "Александровска" 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0016</x:t>
   </x:si>
   <x:si>
     <x:t>"Ефективно функциониране на Областен информационен център - Бургас 2022 - 2023 г."</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0025</x:t>
   </x:si>
   <x:si>
     <x:t>"Ефективно функциониране на Областен информационен център - Бургас 2019-2021 г."</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на Областен информационен център - Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
   </x:si>
   <x:si>
+    <x:t>Варна (BG331)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на ОИЦ - Варна 2019-2021г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Варна</x:t>
   </x:si>
   <x:si>
-    <x:t>Варна (BG331)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0020</x:t>
   </x:si>
   <x:si>
     <x:t>ОИЦ-Варна 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. Майка България №2</x:t>
   </x:si>
   <x:si>
     <x:t>Велико Търново (BG321)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0021</x:t>
   </x:si>
   <x:si>
     <x:t>ОИЦ - Велико Търново - в подкрепа на европейското развитие на област Велико Търново</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Ефективно функциониране на Областен информационен център – Велико Търново“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Велико Търново</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
-[...5 lines deleted...]
-    <x:t>„Ефективно функциониране на Областен информационен център – Велико Търново“</x:t>
+    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Видин (BG311)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Областен информационен център - Видин"</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 Община Видин</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Областен информационен център - Видин</x:t>
   </x:si>
   <x:si>
-    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>България, гр.Видин, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0022</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Враца (BG313)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Враца през периода  2019 - 2021 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул."Стефанаки Савов", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на функционирането на Областен информационен център - Враца през периода 2022 - 2023 г.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на ОИЦ Враца</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 ОБЩИНА ГАБРОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Габрово, 5300, Пл. Възраждане 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Габрово (BG322)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване функционирането на ОИЦ-Габрово през периода 2022 -2023 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Габрово, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на ОИЦ-Габрово“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Габрово, 5300, Пл. Възраждане 3</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0021</x:t>
   </x:si>
   <x:si>
     <x:t>"Осигуряване функционирането на ОИЦ-Габрово през периода 2019-2021г."</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 община град Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0017</x:t>
   </x:si>
   <x:si>
     <x:t>ФУНКЦИОНИРАНЕ НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР-ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Добрич</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие на Областен информационен център-Добрич</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Добрич, 9300, ул. "България" 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич (BG332)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Областен информационен център - Добрич 2022-2023 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ № 12</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000235920 Община Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. "България" 41</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>"Областен информационен център Кърджали - в подкрепа на гражданите"</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ № 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кърджали (BG425)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Областен информационен център в град Кърджали -  заедно с информираните граждани"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
   </x:si>
   <x:si>
-    <x:t>Кърджали (BG425)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Областен информационен център в гр. Кърджали – продължаваме заедно”</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ № 41</x:t>
-[...5 lines deleted...]
-    <x:t>"Областен информационен център в град Кърджали -  заедно с информираните граждани"</x:t>
+    <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кюстендил, 2500, пл.ВЕЛБЪЖД № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център - Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кюстендил, 2500, пл. ВЕЛБЪЖД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кюстендил (BG415)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център – Кюстендил през периода 2022 – 2023 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 Община Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл.  "Веблъжд" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Кюстендил (BG415)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на ОИЦ - Кюстендил през периода 2019-2021г.</x:t>
   </x:si>
   <x:si>
-    <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Ловеч, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ловеч (BG315)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Ловеч през периода 2022-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000291591 Община Ловеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Ловеч, 5500, ул. Търговска №22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център Ловеч 2019-2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. ТЪРГОВСКА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център – Ловеч“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Ловеч, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000320872 ОБЩИНА МОНТАНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, ул. ИЗВОРА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен Информационен Център - Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Монтана (2022 - 2023)</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Община Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. "България", №2</x:t>
   </x:si>
   <x:si>
+    <x:t>Пазарджик (BG423)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център Пазарджик 2019-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център Пазарджик 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център Пазарджик.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Перник, 2300, пл. СВ. ИВАН РИЛСКИ 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на Областен информационен център - Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перник (BG414)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Функциониране на Областен информационен център - Перник през периода 2022-2023 г.“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ №1А</x:t>
   </x:si>
   <x:si>
-    <x:t>Перник (BG414)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Перник през периода 2019-2021 г.“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000413974 ОБЩИНА ПЛЕВЕН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2, ET. 4,  СТАЯ №83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен (BG314)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОСИГУРЯВАНЕ ФУНКЦИОНИРАНЕТО НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР ПЛЕВЕН, КАТО ЧАСТ ОТ НАЦИОНАЛНАТА МРЕЖА ОТ 27 ОБЛАСТНИ ИНФОРМАЦИОННИ ЦЕНТЪРА ПРЕЗ ПЕРИОДА 2019-2021 Г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИГУРЯВАНЕ НА ФУНКЦИОНИРАНЕТО НА ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР - ПЛЕВЕН, КАТО ЧАСТ ОТ НАЦИОНАЛНАТА МРЕЖА ОТ ОБЛАСТНИ ИНФОРМАЦИОННИ ЦЕНТРОВЕ (2022-2023)</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Продължаване функционирането на Областен информационен център - Плевен, като част от Националната мрежа от 27 областни информационни центрове</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000471504 ОБЩИНА ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пловдив (BG421)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Пловдив през периода 2022 - 2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно функциониране на областен информационен център в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на ОИЦ - Пловдив през периода 2019 - 2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000505910 ОБЩИНА РАЗГРАД</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Разград, 7200, ул. БЕЛИ ЛОМ, номер 37А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разград (BG324)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно функциониране на Областен информационен център - Разград през периода 2022 - 2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ № 37А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център – Разград през периода 2019 - 2021 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Разград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Разград</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Разград, 7200, ул. БЕЛИ ЛОМ, номер 37А</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000530632 ОБЩИНА РУСЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eфективно функциониране на Областен информационен център - Русе.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Русе, 7000, пл. СВОБОДА, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно функциониране на Областен информационен център - Русе  2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно функциониране на Областен информационен център - Русе  2019-2021</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Русе, 7000, пл. СВОБОДА, номер 6</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000565537 ОБЩИНА СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ № 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Функциониране на Областен информационен център - Силистра</x:t>
   </x:si>
   <x:si>
+    <x:t>Силистра (BG325)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0005</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
   </x:si>
   <x:si>
-    <x:t>Силистра (BG325)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0015</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.004-0005</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000590654 ОБЩИНА СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, бул. "Цар Освободител" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Областен информационен център Сливен</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сливен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0022</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Сливен (BG342)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0010</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЛАСТЕН ИНФОРМАЦИОНЕН ЦЕНТЪР СЛИВЕН</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Смолян за периода  2019-2021г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на ОИЦ - Смолян за периода 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Посоката е ОИЦ - Смолян, възможностите много</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000818022 ОБЩИНА СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Осигуряване функционирането на Областен информационен център Стара Загора през периода 2022-2023”</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 ОБЩИНА ТЪРГОВИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Търговище, 7700, пл. СВОБОДА</x:t>
   </x:si>
   <x:si>
+    <x:t>Търговище</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване функционирането на  Областен информационен център - Търговище“</x:t>
+  </x:si>
+  <x:si>
     <x:t>Търговище (BG334)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център Търговище (2022-2023 )</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Търговище  2019-2021 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>Търговище</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково (BG422)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Областен информационен център - Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Хасково, 6300, ул. ПЛ. ОБЩИНСКИ N1</x:t>
   </x:si>
   <x:si>
     <x:t>Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>Областен информационен център - Хасково</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шумен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Шумен</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ, номер 17</x:t>
   </x:si>
   <x:si>
     <x:t>Шумен (BG333)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0023</x:t>
   </x:si>
   <x:si>
-    <x:t>Осигуряване функционирането на Областен информационен център - Шумен</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0014</x:t>
   </x:si>
   <x:si>
-    <x:t>Шумен</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000970496 ОБЩИНА ЯМБОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. Г.С.РАКОВСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Ямбол</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Ямбол, 8600, ул. Г.С.РАКОВСКИ, номер 7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ямбол (BG343)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2022-2023 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2019-2021 г.</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Осигуряване функционирането на Областен информационен център - Ямбол през периода 2022-2023 г.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000818022 ОБЩИНА ­ СТАРА ЗАГОРА
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, бул. Цар Симеон Велики 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Осигуряване функционирането на Областен информационен център Стара Загора през периода 2019-2021”
 </x:t>
   </x:si>
   <x:si>
     <x:t>176293724 ОГЪН И МОРЕ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. СЛИВНИЦА   141 - 143 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0164</x:t>
   </x:si>
   <x:si>
@@ -4859,68 +4859,68 @@
   <x:si>
     <x:t>Формулиране на интегрирана политика за пространствено развитие на крайбрежните територии на река Дунав в сътрудничество между власти и граждани</x:t>
   </x:si>
   <x:si>
     <x:t>102093591 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЕКОЛОЗИТЕ ОТ ОБЩИНИТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, бул. ШИПЧЕНСКИ ПРОХОД № 61 бл. 262Б вх.А ет.3 ап.8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0072</x:t>
   </x:si>
   <x:si>
     <x:t>„Ефективната медиация в областта на екологичните спорове, адекватен способ за граждански контрол и подпомагане реформата в съдебната система - надграждане“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективната медиация в областта на екологичните спорове, адекватен способ за граждански контрол и подпомагане реформата в съдебната система.</x:t>
   </x:si>
   <x:si>
     <x:t>131066056 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ПАРКОВЕТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1303, ул. "Хан Аспарух" № 26, ет.1, ап.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданските организации - в помощ на администрацията при прилагане на политиките за опазване на защитените територии и вековните дървета</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1303, ул. АНТИМ  1-ВИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0109</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в управлението на Натура 2000 и подобряване на управлението на мрежата от защитени зони</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1303, ул. "Хан Аспарух" № 26, ет.1, ап.1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>130940271 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЮРИСТИ ЗА РАЗВИТИЕ НА ПРАВОТО В ОБЩЕСТВЕН ИНТЕРЕС И ХАРМОНИЗИРАНЕ НА БЪЛГАРСКОТО И ЕВРОПЕЙСКОТО ПРАВО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ОВЧА КУПЕЛ № 10 бл. 602 вх.К ет.2 ап.212</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0127</x:t>
   </x:si>
   <x:si>
     <x:t>Обществените консултации – печеливш избор за всички</x:t>
   </x:si>
   <x:si>
     <x:t>103768530 СДРУЖЕНИЕ "АСОЦИАЦИЯ ЧОВЕШКИ ПРАВА - СТЪПКА ПО СТЪПКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул.Баба Тонка, номер 14, вx. Б, ап. 64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0036</x:t>
   </x:si>
   <x:si>
     <x:t>"Представителни сдружения на потребителите – перспективи за гражданско участие и ефективна потребителска защита"</x:t>
   </x:si>
   <x:si>
     <x:t>131560390 СДРУЖЕНИЕ "БАБЕЛ БЪЛГАРИЯ" Сдружение</x:t>
@@ -4976,72 +4976,72 @@
   <x:si>
     <x:t>България, с.Борино, 4824, ул."Родопи", номер 35</x:t>
   </x:si>
   <x:si>
     <x:t>с.Борино</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0121</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие в процесите за модернизация на правораздаването.</x:t>
   </x:si>
   <x:si>
     <x:t>176584466 Сдружение "Бокая"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кула, 3800, улица "Арда" №8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Модел за активно гражданското участие във формулирането, управлението и мониторинга на местната политика за развитие на спорта на територията на общините Видин, Враца и Монтана</x:t>
   </x:si>
   <x:si>
+    <x:t>105565474 Сдружение "България в Европа"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, бл. 14, вx. В, ап. 18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АКТИВНО ГРАЖДАНСТВО ЗА ЧИСТ ВЪЗДУХ“</x:t>
+  </x:si>
+  <x:si>
     <x:t>105565474 СДРУЖЕНИЕ "БЪЛГАРИЯ В ЕВРОПА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, ж.к. ХРИСТО БОТЕВ бл. 14 вх.В ап.18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0167</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в местните политики по управление на отпадъците</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>„АКТИВНО ГРАЖДАНСТВО ЗА ЧИСТ ВЪЗДУХ“</x:t>
   </x:si>
   <x:si>
     <x:t>177077989 СДРУЖЕНИЕ "БЪЛГАРИЯ ЛЕЙБЪР РАЙТС УОЧ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Столична община, район Триадица, пл. Македония 1.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Парламент на Работеща България</x:t>
   </x:si>
   <x:si>
     <x:t>176004372 СДРУЖЕНИЕ "БЪЛГАРСКА АСОЦИАЦИЯ ЗА ЛЕКАРСТВЕНА ИНФОРМАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ул. ХУБЧА 16 офис 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на предложения за подобряване на гражданското участие в процесите на ценообразуване и реимбурсиране на лекарства, формиране и отчитане на публичните/бюджетните средства за здравеопазване в областта на лекарствата</x:t>
   </x:si>
@@ -5173,65 +5173,65 @@
     <x:t>BG05SFOP001-2.009-0031</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подобряване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политиката и законодателството свързано с опазването на околната среда
 </x:t>
   </x:si>
   <x:si>
     <x:t>176391894 СДРУЖЕНИЕ "ГРАЖДАНСКА ИНИЦИАТИВА ЗА ОБЩЕСТВЕНО РАЗВИТИЕ И ИНТЕГРАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ивайловград, 6570, ул. КНЯЗ БОРИС I № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Три пъти мери, веднъж режи: застъпническа инициатива за регламентация на участието на родители, учители и ученици в процеса на изготвяне и апробиране на учебно съдържание</x:t>
   </x:si>
   <x:si>
     <x:t>127577575 СДРУЖЕНИЕ "ДЕМОКРАТИЧНО СДРУЖЕНИЕ ИСКАМ ДА ЗНАМ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. ХРИСТО БОТЕВ № 13 ет.2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eлектронна платформа за активен диалог, граждански мониторинг и обществена подкрепа на реформата в съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Прозрачен, достъпен и независим съд с високо обществено доверие</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0080</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176439136 СДРУЖЕНИЕ "ДИАБЕТ-2012"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. БРАТЯ МИЛАДИНОВИ № 1 ет.3 ап.7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Коалиция за гражданско участие на болни от диабет и техните семейства в разработването и изпълнение на политики и законодателство</x:t>
   </x:si>
   <x:si>
     <x:t>119623521 СДРУЖЕНИЕ "ДИАБЕТИК"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Нова Загора, 8900, площад СВОБОДА № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Инициативи за овластяване на пациентите с диабет за формиране на политики за превенция, ранна диагностика и навременно лечение на диабета</x:t>
   </x:si>
   <x:si>
     <x:t>104100277 Сдружение "Дунавски център за обучение и развитие"</x:t>
@@ -5269,108 +5269,108 @@
   <x:si>
     <x:t>“Участието на младите хора в процеса на формулиране на политиките по опазване на околната среда – гарант за устойчиво бъдеще!”</x:t>
   </x:si>
   <x:si>
     <x:t>176728240 СДРУЖЕНИЕ "ЕКСПЕРТЕН ПУЛ - БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ бл. 23А ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0158</x:t>
   </x:si>
   <x:si>
     <x:t>„Нови политики за устойчив високопланински туризъм“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ, бл. 23, вх. А, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0225</x:t>
   </x:si>
   <x:si>
     <x:t>Колективното финансиране (crowdfunding) в България – регулации и перспективи</x:t>
   </x:si>
   <x:si>
+    <x:t>176768879 Сдружение "ЗА ПО-ДОБРО БЪДЕЩЕ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ж.к. Овча купел, бл. 417, вх. В, ет. 1, ап. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Смели деца с лъвски сърца: инициатива за гражданско участие във формулирането на публични здравни политики за палиативни грижи за деца</x:t>
+  </x:si>
+  <x:si>
     <x:t>176768879 Сдружение "За по-добро бъдеще"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ж.к. Света Троица, бл. 366, вх.А, ет.2, ап.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0133</x:t>
   </x:si>
   <x:si>
     <x:t>АГОРА: Активни граждани за отговорни решения на администрацията</x:t>
   </x:si>
   <x:si>
-    <x:t>176768879 Сдружение "ЗА ПО-ДОБРО БЪДЕЩЕ"</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>176131042 Сдружение "За Равен старт"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна баня, 2040, ул."Търговска" №119, бл6</x:t>
   </x:si>
   <x:si>
     <x:t>с.Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Активни граждани на Община Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>107596358 СДРУЖЕНИЕ "ИНИЦИАТИВА ЗА РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Габрово, 5300, бул. Трети март 47 В</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на гражданското участие в процесите на изпълнение и мониторинг на политики и законодателство, свързани с подобряването на екологичната отговорност на администрациите</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Габрово, 5300, ул. НИКОЛА РЯЗКОВ № 13 ап.15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0160</x:t>
   </x:si>
   <x:si>
     <x:t>Решения за по-широко гражданско участие в политиката по предоставяне на социални услуги</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Повишаване на гражданското участие в процесите на изпълнение и мониторинг на политики и законодателство, свързани с подобряването на екологичната отговорност на администрациите</x:t>
   </x:si>
   <x:si>
     <x:t>175408102 Сдружение "Инициативи за местно и регионално развитие /ИМРР/"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, гр. Айтос, ул. "Велека" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0099</x:t>
   </x:si>
   <x:si>
     <x:t>НАПРЕД – НАсърчаване на Приноса на неправителствения сектор за Реализирането на политиките за активиране на нЕактивните младежи и Дълготрайно безработните лица</x:t>
   </x:si>
   <x:si>
     <x:t>175867760 СДРУЖЕНИЕ "ИНСТИТУТ ЗА ПОДГОТОВКА НА СЛУЖИТЕЛИ В МЕЖДУНАРОДНИ ОРГАНИЗАЦИИ /ИПСМО/"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. ГЕН.М.Д. СКОБЕЛЕВ № 42 ет.6 ап.11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0189</x:t>
   </x:si>
   <x:si>
     <x:t>Граждани за по-добро образование</x:t>
   </x:si>
@@ -5528,62 +5528,62 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0186</x:t>
   </x:si>
   <x:si>
     <x:t>ПОВИШЕНО МЛАДЕЖКО УЧАСТИЕ В МОНИТОРИНГА НА НАЦИОНАЛНИТЕ ПОЛИТИКИ ЗА МЛАДЕЖТА, ИЗПЪЛНЯВАНИ ОТ МЕСТНАТА ВЛАСТ В ОБЛАСТ ПАЗАРДЖИК</x:t>
   </x:si>
   <x:si>
     <x:t>103861695 СДРУЖЕНИЕ "МЛАДЕЖКИ АЛИАНС - ВАРНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. "Околчица"№ 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0038</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОГРАМА ЗА ГРАЖДАНСКО НАБЛЮДЕНИЕ НА ОБЩЕСТВЕНИТЕ ПОРЪЧКИ</x:t>
   </x:si>
   <x:si>
     <x:t>103861695 СДРУЖЕНИЕ "МЛАДЕЖКИ АЛИАНС-ВАРНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. ОКОЛЧИЦА № 6 ПАРТЕР</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Партньорство между НПО и съд-за ефективност и граждански контрол в административното правораздаване.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.009-0128</x:t>
   </x:si>
   <x:si>
     <x:t>Общи и секторни помирителни комисии на КЗП- граждански контрол за ефективност.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0055</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176686574 СДРУЖЕНИЕ "МЛАДЕЖКИ ИНИЦИАТИВИ ЗА РАЗВИТИЕ И ДИАЛОГ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, жк. Възрожденци, бл. 26 вх. Б ет.6 ап.31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0129</x:t>
   </x:si>
   <x:si>
     <x:t>Партньорство за ново възраждане в демографски аспект</x:t>
   </x:si>
   <x:si>
     <x:t>109604800 СДРУЖЕНИЕ "МЛАДЕЖКИ ОБЩИНСКИ СЪВЕТ-КЮСТЕНДИЛ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, ул.ОТЕЦ ПАИСИЙ № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0125</x:t>
   </x:si>
   <x:si>
     <x:t>Модел за активно участие на младежи в местното развитие</x:t>
   </x:si>
   <x:si>
     <x:t>175645966 СДРУЖЕНИЕ "МЛАДЕЖКО ДРУЖЕСТВО ЗА СПОРТ И ТУРИЗЪМ-"ЗДРАВЕЦ""</x:t>
@@ -5594,62 +5594,62 @@
   <x:si>
     <x:t>BG05SFOP001-2.025-0201</x:t>
   </x:si>
   <x:si>
     <x:t>Активно гражданско общество за по-активен начин на живот на възрастните хора</x:t>
   </x:si>
   <x:si>
     <x:t>175090938 СДРУЖЕНИЕ "НАЦИОНАЛЕН БОРД ПО ТУРИЗЪМ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ОБОРИЩЕ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0150</x:t>
   </x:si>
   <x:si>
     <x:t>„Повишаване  участието на бизнеса и гражданското общество при формиране и мониторинг на политики и законодателство в сектор „Туризъм“ “</x:t>
   </x:si>
   <x:si>
     <x:t>130213546 Сдружение "Национална асоциация правна инициатива за отворено управление"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, гр.Монтана, ул.“Свети Климент Охридски“ 5А, ет.5, офис 510</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.025-0075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Открито управление за намаляване на финансовите корекции чрез препоръки и анализ на съдебната практика по процедури на община Дупница</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Прозрачна и ефективна съдебна система чрез въвеждане на съвременни технологии в Българския съд</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.025-0075</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176857872 СДРУЖЕНИЕ "НАЦИОНАЛНО СДРУЖЕНИЕ НАУКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, ж.к.ЛАГЕРА, ул. Г. СОФИЙСКИ № 70 бл. 18 вх.В ет.2 ап.34</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0058</x:t>
   </x:si>
   <x:si>
     <x:t>"Образованието - гаранция за бъдещето"</x:t>
   </x:si>
   <x:si>
     <x:t>103326326 Сдружение "Наш Свят"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, Преспа, номер 1, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване и подкрепа за активно гражданство при формиране на местни политики в община Нови пазар</x:t>
   </x:si>
   <x:si>
     <x:t>104641508 СДРУЖЕНИЕ "НОВ ИЗБОР"</x:t>
@@ -5660,81 +5660,81 @@
   <x:si>
     <x:t>BG05SFOP001-2.009-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Развитие на пряката демокрация в община Кресна"</x:t>
   </x:si>
   <x:si>
     <x:t>120547138 СДРУЖЕНИЕ "НОВИ ХОРИЗОНТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 3 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване гражданското участие в работата на общините и Бюрата по труда в областите Смолян и Разград</x:t>
   </x:si>
   <x:si>
     <x:t>130859392 СДРУЖЕНИЕ "НПО ЛИНКС"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ГРАФ ИГНАТИЕВ № 40А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инструментариум за базиран на данни граждански мониторинг и контрол на реформата в съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.009-0068</x:t>
   </x:si>
   <x:si>
     <x:t>Отворените данни и гражданското участие: механизми за насърчаване на взаимодействието между администрацията, гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0037</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>177147494 Сдружение "Образование България 2030"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1124, бул. „Цариградско шосе“ 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданско участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство за повишаване на лидерските компетентности на училищните директори</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1784, бул. "Цариградско шосе" 111 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство във връзка с преподаването и развиването на ключови компетентности у учениците</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Гражданско участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство за повишаване на лидерските компетентности на училищните директори</x:t>
   </x:si>
   <x:si>
     <x:t>176725714 Сдружение "Общество за образование и подкрепа на младежта"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1582, ж.к. "Дружба-2", бл. 309. вх. В, ет. 7, ап. 74</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0165</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на местни политики в община Садово за ефективно приобщаване и участие на ромите чрез партньорско управление с гражданите и бизнеса</x:t>
   </x:si>
   <x:si>
     <x:t>176293724 Сдружение "ОГЪН И МОРЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, район р-н Сердика, бул. СЛИВНИЦА 141 - 143, ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Взаимодействие между структурите на гражданското общество и органите на местна власт при формиране, изпълнение и популяризиране на политики, насочени към повишаване на конкурентоспособността и предприемачеството в Община Царево</x:t>
   </x:si>
@@ -6890,74 +6890,74 @@
   <x:si>
     <x:t>BG05SFOP001-2.009-0146</x:t>
   </x:si>
   <x:si>
     <x:t>Превръщането и утвърждаването на гражданския контрол в реален и значим фактор за развитието и модернизацията на община Перущица.</x:t>
   </x:si>
   <x:si>
     <x:t>175732499 СПОРТЕН КЛУБ ПРИОРИТИ СПОРТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1124, район Средец, ул. ЯНТРА No 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0104</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански мониторинг върху процеса на формиране и контрол при изпълнение на  държавни политики за младежта в периода 2010 - 2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
   </x:si>
   <x:si>
+    <x:t>София-Град (BG411),София-Област (BG412)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за периода 2022-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за популяризиране на ЕСИФ в България през периода 2019-2021</x:t>
+  </x:si>
+  <x:si>
     <x:t>София-Град,София-Област</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване ефективното функциониране на Областен информационен център София-град и София-област за популяризиране на ЕСИФ в България</x:t>
   </x:si>
   <x:si>
-    <x:t>София-Град (BG411),София-Област (BG412)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>176034554 СТОЛИЧНА РЕГИОНАЛНА ЗДРАВНА ИНСПЕКЦИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, ул.ВРАНЯ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на специализираните знания и умения на служителите на Столична РЗИ</x:t>
   </x:si>
   <x:si>
     <x:t>175981664 Съюз за България Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, ж.к. Васил Левски, бл. 8, вx. Б, ет. 3, ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0151</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на ефективни политики за добро управление на местно ниво с помощта на гражданския сектор</x:t>
   </x:si>
   <x:si>
     <x:t>126104039 СЪЮЗ ЗА ВЪЗСТАНОВЯВАНЕ И РАЗВИТИЕ</x:t>
@@ -7025,222 +7025,222 @@
   <x:si>
     <x:t>000695025 Управляващ орган на Оперативна програма "Добро управление"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за УО на ОПДУ за подготовка, изпълнение, наблюдение, контрол, информация и комуникация по ОПДУ</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Фонд "Сигурност на електроенергийната система"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа на особено засегнати от увеличението на цените на енергията МСП чрез мярка, прилагана от Фонд "Сигурност на електроенергийната система" (SAFE)</x:t>
   </x:si>
   <x:si>
     <x:t>176864952 ФОНДАЦИЯ "АДЕЛЕ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Шумен, 9700, ул. СИМЕОН ВЕЛИКИ № 59 ет.7 ап.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Каспичан</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕШАВАМЕ ЗАЕДНО В ОБЩИНА КАСПИЧАН</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Шумен, 9700, бул. Симеон Велики 59</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0135</x:t>
   </x:si>
   <x:si>
     <x:t>„Увеличаване на гражданското участие в процеса на формиране и контрол на изпълнението на младежки политики в община Шумен“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Шумен, 9700, ул. СИМЕОН ВЕЛИКИ № 59 ет.7 ап.36</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>831917492 Фондация "Български адвокати за правата на човека"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ген. Гурко, номер 49А, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0143</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на гаранциите за справедлив процес в съдебната система</x:t>
   </x:si>
   <x:si>
     <x:t>177219470 Фондация "Документални"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. Черни връх №33</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие във формулирането на местни политики за насърчаване на споделеното потребление с оглед на целите на Европейския зелен пакт</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 ФОНДАЦИЯ "ЕВРОПЕЙСКИ ИНСТИТУТ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Граждани и бизнес  - партньори в управлението на отпадъци от текстил и обувки</x:t>
   </x:si>
   <x:si>
     <x:t>176230179 ФОНДАЦИЯ "ЕВРОПЕЙСКО РАЗВИТИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, ж.к ХЛАДИЛНИКА ул. КИШИНЕВ № 1 ет.2 ап.15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0038</x:t>
   </x:si>
   <x:si>
     <x:t>„Граждански контрол – мониторинг и оценка на приложението и изпълнението на Пътната карта за изпълнение на Актуализираната стратегия за продължаване на реформата в съдебната система"</x:t>
   </x:si>
   <x:si>
     <x:t>176170045 ФОНДАЦИЯ "ЕС О ЕС ПРЕДПРИЕМАЧИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Мало Бучино, 1362, ул. Малобучински път № 53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Психичното здраве на работното място - политики за превенция на местно ниво</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Ямбол, 8600, ж.к. Златен рог, бл. 30, вх. Д, ет. 3, ап. 94
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0188</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективен диалог за цифровизация и въвеждане на зелени технологии в индустрията</x:t>
   </x:si>
   <x:si>
-    <x:t>България, с.Мало Бучино, 1362, ул. Малобучински път № 53</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175560042 ФОНДАЦИЯ "ЗАЕДНО ЗА ПО-СИГУРНО БЪДЕЩЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1336, 27-МО СОУ СПОРТНА ЗАЛА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0094</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие и създаване на програма за изграждане на капацитет за насърчаване на подпомаганата заетост на хора в неравностойно положение</x:t>
   </x:si>
   <x:si>
     <x:t>176959279 Фондация "ИКОНОМИКА И ПРАВО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дупница, 2600, Иван Шишман, номер 70, бл. 3, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Белица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Участие на гражданите в местните политики за честно и открито партньорство между бизнеса, гражданите и общината</x:t>
   </x:si>
   <x:si>
     <x:t>175670325 ФОНДАЦИЯ "ИНСТИТУТ ЗА ДОБРО УПРАВЛЕНИЕ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. Леге 15, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване и граждански мониторинг на прозрачността на публичната информация и предоставянето на отворени данни - гаранция за повишено гражданско участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. Съборна № 9, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0109</x:t>
   </x:si>
   <x:si>
     <x:t>Консултативните съвети по въпросите на туризма – граждански мониторинг върху тяхното функциониране в условията на Ковид 19</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. Леге 15, ет. 3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831344929 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПАЗАРНА ИКОНОМИКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1142, бул. ПАТРИАРХ ЕВТИМИЙ № 10 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Върховенство на закона и икономически растеж</x:t>
   </x:si>
   <x:si>
+    <x:t>177007161 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПРАВО И ПРАВОСЪДИЕ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Българската адвокатура - силна и обновена”</x:t>
+  </x:si>
+  <x:si>
     <x:t>177007161 Фондация "Институт за право и правосъдие"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Хасково, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-3.003-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Фондация "Институт за право и правосъдие" - ефективен партньор за реформирана съдебна система.</x:t>
   </x:si>
   <x:si>
-    <x:t>177007161 ФОНДАЦИЯ "ИНСТИТУТ ЗА ПРАВО И ПРАВОСЪДИЕ"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175459748 ФОНДАЦИЯ "ИНСТИТУТ ЗА УСТОЙЧИВО РАЗВИТИЕ НА ПРАВОТО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1164, бул. ХРИСТО СМИРНЕНСКИ № 78 ет.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0207</x:t>
   </x:si>
   <x:si>
     <x:t>„Практиката и нормативната база за ранно детско развитие в Република България в контекста на „Препоръка на Съвета на ЕС за висококачествени системи за образование и грижи в ранна детска възраст“</x:t>
   </x:si>
   <x:si>
     <x:t>176889119 ФОНДАЦИЯ "ИНТЕРАКТИВНА БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, общ. СТОЛИЧНА, ул. МАРИН ДРИНОВ № 13, ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>Блокчейн доверие между гражданите и управлението на Столична Община</x:t>
   </x:si>
   <x:si>
     <x:t>176914914 Фондация "Научноизследователска организация за интеграция и сътрудничество"</x:t>
@@ -7416,143 +7416,143 @@
   <x:si>
     <x:t>България, гр.Ботевград, 2140, ул. "Пенчо Славейков" №5, ап. 8.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0186</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процеса на формулиране, изпълнение и мониторинг на политиката по опазване, стопанисване и развитие на горите в община Ботевград</x:t>
   </x:si>
   <x:si>
     <x:t>204937531 Фондация "Уеб шелф"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Червена вода, 7051, ул. Ивайло № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0094</x:t>
   </x:si>
   <x:si>
     <x:t>Взаимодействието граждани - местна власт в община Сливо поле чрез електронните комуникационни канали</x:t>
   </x:si>
   <x:si>
     <x:t>112511135 ФОНДАЦИЯ "ФОНД ЗА ПРЕВЕНЦИЯ НА ПРЕСТЪПНОСТТА - ИГА"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул  "АЛ.СТАМБОЛИЙСКИ" № 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГРАЖДАНСКО УЧАСТИЕ В ЗАКОНОДАТЕЛНОТО И ИНСТИТУЦИОНАЛНО РАЗВИТИЕ НА ПРОБАЦИЯТА В БЪЛГАРИЯ"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пазарджик, 4400, ул. Ал. Стамболийски 8 обл.Пазарджик общ.Пазарджик гр/с.Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0178</x:t>
   </x:si>
   <x:si>
     <x:t>„ВЪВЕЖДАНЕ НА СИСТЕМА ЗА ИЗМЕРВАНЕ НА РЕЦИДИВИЗМА В БЪЛГАРИЯ ЧРЕЗ АКТИВНО ГРАЖДАНСКО УЧАСТИЕ“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пазарджик, 4400, бул  "АЛ.СТАМБОЛИЙСКИ" № 8</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175465788 Фондация "Фондация за прозрачни регламенти"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. Цар Борис, номер 168, бизнес център Андромеда, ет. 1, офис 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Доверие и партньорство за добро управление</x:t>
   </x:si>
   <x:si>
     <x:t>176237298 ФОНДАЦИЯ "ХиД ДЖЕНДЪР ПЕРСПЕКТИВИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, ул. СВ. КЛИМЕНТ ОХРИДСКИ № 1, офис 1 ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Гражданско участие за по-добра съдебна система"</x:t>
   </x:si>
   <x:si>
     <x:t>121314973 ФОНДАЦИЯ "ХОРИЗОНТИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1734, ж.к. СТУДЕНТСКИ ГРАД, бл. 55, вx. Г, ет. 6, ап. Читалня</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0210</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие при мониторинг  на уеб достъпността на дигиталните публични ресурси в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>130151016 ФОНДАЦИЯ "ЦЕНТЪР ЗА МОДЕРНИЗИРАНЕ НА ПОЛИТИКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ж.к. ДИАНАБАД, бл. 23, вx. Б, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0128</x:t>
   </x:si>
   <x:si>
     <x:t>Добро законодателство за по-добра регулаторна и бизнес среда</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗВИТИЕ НА КОНСТИТУЦИОННИЯ МОДЕЛ НА СЪДЕБНАТА СИСТЕМА – ОПИТ И ПЕРСПЕКТИВИ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1113, ж.к. ДИАНАБАД  бл. 23 вх.Б ап.31</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.003-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гражданска платформа за проследяване и оценка развитието на Съдебната система</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданска инициатива за укрепване на интегритета на съдебната система</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0155</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно гражданско участие при формулиране, изпълнение и мониторинг на местни политики</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.003-0068</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>176163798 ФОНДАЦИЯ "ЦЕНТЪР ЗА ОЦЕНКА НА ВЪЗДЕЙСТВИЕТО НА ЗАКОНОДАТЕЛСТВОТО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. ВЛАДАЙСКА № 10 ет.2 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0162</x:t>
   </x:si>
   <x:si>
     <x:t>УЧАСТИЕ НА ЗАИНТЕРЕСОВАНИТЕ СТРАНИ В НАЦИОНАЛНИТЕ ПОЛИТИКИ ПО НЕДИСКРИМИНАЦИЯ, РАВЕНСТВО И ЗАЩИТА НА ОСНОВНИТЕ ПРАВА</x:t>
   </x:si>
   <x:si>
     <x:t>122087578 ФОНДАЦИЯ "ЦЕНТЪР НАДЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Княз Борис I"№ 166, 2 ет., ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на гражданското участие в процесите на формулиране, изпълнение и мониторинг на политики и законодателство по отношение на пострадалите от престъпления</x:t>
   </x:si>
   <x:si>
     <x:t>176475748 ФОНДАЦИЯ "ЮСТИЦИЯ"</x:t>
@@ -7818,72 +7818,72 @@
   <x:si>
     <x:t>България, с.Ягодово, 3537, Георги Трайков № 5</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0057</x:t>
   </x:si>
   <x:si>
     <x:t>"Обединена устойчива земя" запознаване и анализ на Глобалните цели за устойчиво развитие на ООН до 2030г. в Община Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>176848802 ФОНДАЦИЯ СИНЕРГИА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, ул. "Бачо Киро" № 45, ет. 3, обл.София-град, общ.Столична, гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Изследване на възможностите за достъп до информация от незрящи хора и хора със зрителни увреждания, предоставена  от: публични,  образователни и институции, свързани с пазара на труда</x:t>
   </x:si>
   <x:si>
+    <x:t>177015877 ФОНДАЦИЯ СМАРТ АГРОСТАРТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1407, ул.Флора Кънева 17А обл.София-град общ.Столична гр/с.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Заедно за българското село: Преодоляване на предизвикателствата, свързани с необходимостта от своевременно подобряване на националното законодателство в сферата на земеделието и развитието на селските райони чрез правилно адаптиране на нормативната база за прилагане на политиките в сектора</x:t>
+  </x:si>
+  <x:si>
     <x:t>177015877 Фондация Смарт АгроСтарт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, ул. Флора Кънева 17А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0040</x:t>
   </x:si>
   <x:si>
     <x:t>"Заедно за българското село!" - Информиране на широката общественост, събиране на данни за обществените нагласи и разработване на бази данни с цел подпомагане на процесите по формулиране, изпълнение и мониторинг на политиките и законодателството в сектор "Земеделие и развитие на селските райони" с оглед подобряване на гражданското участие в тези процеси.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Заедно за българското село: Преодоляване на предизвикателствата, свързани с необходимостта от своевременно подобряване на националното законодателство в сферата на земеделието и развитието на селските райони чрез правилно адаптиране на нормативната база за прилагане на политиките в сектора</x:t>
   </x:si>
   <x:si>
     <x:t>205862455 Фондация ХАЛО 2019</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. Стара планина, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Граждански бюджети</x:t>
   </x:si>
   <x:si>
     <x:t>175358795 Фондация Център за имиграция и интеграция</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1408, бул. България 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Приближаване на електронните услуги до гражданите</x:t>
   </x:si>
@@ -7987,66 +7987,66 @@
   <x:si>
     <x:t>Насърчаване на гражданско участие във формулирането, изпълнението и мониторинга на анти-дискриминационни и интеграционни политики</x:t>
   </x:si>
   <x:si>
     <x:t>175019624 ЦЕНТЪР ЗА МЛАДЕЖКИ ДЕЙНОСТИ "СОФИЯ"-ЦМДС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1229, ж.к.Връбница-1   бл. 505 вх. Г  ап. 75 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на законодателството в спорта и неговото приложение на местно ниво</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0110</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на капацитета на участниците в извънсъдебните споразумения по медиация</x:t>
   </x:si>
   <x:si>
     <x:t>131311388 ЦЕНТЪР ЗА МЛАДЕЖКИ ДЕЙНОСТИ" НАДЕЖДА " - ЦМДН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1231, кв."Свобода" ул." Дилянка" 20 обл.София-град общ.Столична гр/с.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Граждански мониторинг на изпълнението на местните политики в сектор туризъм в област Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1231, жк."Свобода", ул." Дилянка", офис 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0103</x:t>
   </x:si>
   <x:si>
     <x:t>Усъвършенстване и развитие на медиацията в Р.България</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Граждански мониторинг на изпълнението на местните политики в сектор туризъм в област Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>128003551 ЦЕНТЪР ЗА ОБРАЗОВАТЕЛНИ ПРОГРАМИ И СОЦИАЛНИ ИНИЦИАТИВИ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. ИСКЪР, номер 1 А, офис 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0158</x:t>
   </x:si>
   <x:si>
     <x:t>Активните граждани променят местните политики</x:t>
   </x:si>
   <x:si>
     <x:t>176163798 ЦЕНТЪР ЗА ОЦЕНКА НА ВЪЗДЕЙСТВИЕТО НА ЗАКОНОДАТЕЛСТВОТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, ул. Владайска 10   ет. 2 ап. 3 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0173</x:t>
   </x:si>
   <x:si>
     <x:t>РЕГУЛАТОРНАТА РЕФОРМА В БЪЛГАРИЯ – ПЕТ ГОДИНИ НА ЗАСТОЙ ИЛИ РАЗВИТИЕ?</x:t>
   </x:si>
@@ -9476,151 +9476,151 @@
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>26439.11</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>6</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E38" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="3" t="s">
+      <x:c r="G38" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H38" s="3" t="s">
+      <x:c r="I38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="I38" s="3" t="s">
+      <x:c r="J38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O38" s="3" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>63972.38</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>18</x:v>
       </x:c>
@@ -9670,172 +9670,172 @@
       </x:c>
       <x:c r="N40" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="G41" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H41" s="3" t="s">
+      <x:c r="I41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J41" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.12</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.12</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.11</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>7032707.12</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>7032707.12</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>7032707.11</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
@@ -10002,166 +10002,166 @@
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>0</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>0</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>0</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>18</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>770128.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>770128.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>770128.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>69</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>770128.82</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>770128.82</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>770128.81</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
@@ -10293,721 +10293,721 @@
       <x:c r="B54" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>1000716.61</x:v>
+        <x:v>937002.71</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>1000716.61</x:v>
+        <x:v>937002.71</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>1000716.6</x:v>
+        <x:v>937002.73</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G55" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H55" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G55" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H55" s="3" t="s">
+      <x:c r="I55" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="I55" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J55" s="4">
-        <x:v>3502798.76</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>3502798.76</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>3502798.77</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G56" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H56" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="G56" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H56" s="3" t="s">
+      <x:c r="I56" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="I56" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J56" s="4">
-        <x:v>126492.35</x:v>
+        <x:v>1000716.61</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>126492.35</x:v>
+        <x:v>1000716.61</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>126492.34</x:v>
+        <x:v>1000716.6</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>56</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G57" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H57" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G57" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H57" s="3" t="s">
+      <x:c r="I57" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="I57" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J57" s="4">
-        <x:v>937002.71</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>937002.71</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>937002.73</x:v>
+        <x:v>126492.34</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>23</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.76</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.76</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.77</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>34</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>357359.84</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>357359.84</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>357359.85</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>4337240.56</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>4337240.56</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>4337240.58</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>392497.42</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>392497.42</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>392497.43</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>453128.6</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>453128.6</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>453128.57</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>181792</x:v>
+        <x:v>1516424.12</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>181792</x:v>
+        <x:v>1516424.12</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>181792</x:v>
+        <x:v>1516424.1</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>357359.84</x:v>
+        <x:v>453128.6</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>357359.84</x:v>
+        <x:v>453128.6</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>357359.85</x:v>
+        <x:v>453128.57</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>392497.42</x:v>
+        <x:v>713155.63</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>392497.42</x:v>
+        <x:v>713155.63</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>392497.43</x:v>
+        <x:v>713155.68</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>713155.63</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>713155.63</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>713155.68</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>87</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G67" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H67" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G67" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H67" s="3" t="s">
+      <x:c r="I67" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="I67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J67" s="4">
-        <x:v>593525.95</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>593525.95</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>593525.96</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>1516424.12</x:v>
+        <x:v>593525.95</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>1516424.12</x:v>
+        <x:v>593525.95</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>1516424.1</x:v>
+        <x:v>593525.96</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
@@ -11033,216 +11033,216 @@
       </x:c>
       <x:c r="N69" s="5">
         <x:v>92</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>3253975.34</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>3253975.34</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>3253975.35</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>4588579.02</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>4588579.02</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>4588579.01</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>1895717.88</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>1895717.88</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1895717.93</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>97</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="G73" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H73" s="3" t="s">
+      <x:c r="I73" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="I73" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J73" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.88</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.88</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.93</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>38</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
@@ -11295,51 +11295,51 @@
       <x:c r="G75" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
@@ -11624,51 +11624,51 @@
       <x:c r="G82" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
@@ -12343,292 +12343,292 @@
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>29755.94</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>52008.51</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>76428.53</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>76428.53</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>76428.54</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>76428.53</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>76428.53</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>76428.54</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E102" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
       <x:c r="K103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>65839.31</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>18</x:v>
       </x:c>
@@ -12831,392 +12831,392 @@
       <x:c r="B108" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>438979.84</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>438979.84</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>438979.83</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>184130.31</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>184130.31</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>184130.32</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>18</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>2499214.35</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>85</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>184130.31</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>184130.31</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>283193.63</x:v>
+        <x:v>184130.32</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>438979.84</x:v>
+        <x:v>3525911.6</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>438979.84</x:v>
+        <x:v>3525911.6</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>438979.83</x:v>
+        <x:v>3525911.61</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>3525911.6</x:v>
+        <x:v>227251.76</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>3525911.6</x:v>
+        <x:v>227251.76</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>3525911.61</x:v>
+        <x:v>227251.75</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.35</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>18</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>227251.76</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>227251.76</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>227251.75</x:v>
+        <x:v>283193.63</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
@@ -13410,471 +13410,471 @@
       <x:c r="G120" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>95178.3</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>95178.3</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>95178.29</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>97632.54</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>97632.54</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>97632.53</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>97632.54</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>97632.54</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>97632.53</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>98931.31</x:v>
+        <x:v>92964.27</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>98931.31</x:v>
+        <x:v>92964.27</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>98931.3</x:v>
+        <x:v>92964.28</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>95178.3</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>95178.3</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>95178.29</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>100942.4</x:v>
+        <x:v>98931.31</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>100942.4</x:v>
+        <x:v>98931.31</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>100942.39</x:v>
+        <x:v>98931.3</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>92964.27</x:v>
+        <x:v>100942.4</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>92964.27</x:v>
+        <x:v>100942.4</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>92964.28</x:v>
+        <x:v>100942.39</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>97682.32</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>97682.32</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>97682.31</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.32</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.32</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.31</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
@@ -13927,51 +13927,51 @@
       <x:c r="G131" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N131" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
@@ -14194,110 +14194,110 @@
       <x:c r="B137" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.44</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>1212543.44</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
@@ -14335,107 +14335,107 @@
       <x:c r="B140" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.09</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.09</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.1</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>40409.09</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>40409.09</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>40409.1</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="N141" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
@@ -14458,98 +14458,98 @@
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
       <x:c r="K143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
         <x:v>100349.33</x:v>
       </x:c>
       <x:c r="N143" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
       <x:c r="K144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -14608,371 +14608,371 @@
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>599531.7</x:v>
+        <x:v>240493.96</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>599531.7</x:v>
+        <x:v>240493.96</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>599531.71</x:v>
+        <x:v>240493.98</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>240493.96</x:v>
+        <x:v>599531.7</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>240493.96</x:v>
+        <x:v>599531.7</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>240493.98</x:v>
+        <x:v>599531.71</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="N148" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>17792.95</x:v>
+        <x:v>17555.03</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>17792.95</x:v>
+        <x:v>17555.03</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>17792.96</x:v>
+        <x:v>17555.02</x:v>
       </x:c>
       <x:c r="N149" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>17555.03</x:v>
+        <x:v>17792.95</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>17555.03</x:v>
+        <x:v>17792.95</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>17555.02</x:v>
+        <x:v>17792.96</x:v>
       </x:c>
       <x:c r="N152" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
       <x:c r="K153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -15008,1038 +15008,1038 @@
       <x:c r="G154" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N154" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
       <x:c r="K155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>25364.62</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
       <x:c r="K156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>23481.42</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
       <x:c r="K157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>23929.34</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="K158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="N158" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="N159" s="5">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N161" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>74905.93</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>74905.93</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>74905.95</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="J163" s="4">
-        <x:v>38465.91</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>38465.91</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>38465.92</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>57478.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>57478.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>57478.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>17</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>74905.93</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>74905.93</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>74905.95</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>18</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>57478.89</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>57478.89</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>57478.88</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>52</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>302562.1</x:v>
+        <x:v>779621.47</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>302562.1</x:v>
+        <x:v>779621.47</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>302562.07</x:v>
+        <x:v>779621.46</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>0</x:v>
+        <x:v>38465.91</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>0</x:v>
+        <x:v>38465.91</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>0</x:v>
+        <x:v>38465.92</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>33</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>779621.47</x:v>
+        <x:v>302562.1</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>779621.47</x:v>
+        <x:v>302562.1</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>779621.46</x:v>
+        <x:v>302562.07</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
         <x:v>2790402.39</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N171" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
       <x:c r="K172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
         <x:v>76909.11</x:v>
       </x:c>
       <x:c r="N172" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="K173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="N173" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
       <x:c r="K174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
         <x:v>48909.24</x:v>
       </x:c>
       <x:c r="N174" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="J175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
@@ -16379,134 +16379,134 @@
       </x:c>
       <x:c r="J183" s="4">
         <x:v>97804.81</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>97804.81</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
         <x:v>97804.82</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.37</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.37</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.36</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>502781.37</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>502781.37</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>502781.36</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
@@ -16629,119 +16629,119 @@
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.6</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.6</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.61</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>380451.6</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>380451.6</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>380451.61</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
@@ -16779,110 +16779,110 @@
       <x:c r="B192" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>520563.32</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>520563.32</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>520563.31</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.32</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.32</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.31</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
@@ -16920,107 +16920,107 @@
       <x:c r="B195" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>90665.08</x:v>
+        <x:v>88065.89</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>90665.08</x:v>
+        <x:v>88065.89</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>90665.07</x:v>
+        <x:v>88065.88</x:v>
       </x:c>
       <x:c r="N195" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>88065.89</x:v>
+        <x:v>90665.08</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>88065.89</x:v>
+        <x:v>90665.08</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>88065.88</x:v>
+        <x:v>90665.07</x:v>
       </x:c>
       <x:c r="N196" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
@@ -17108,110 +17108,110 @@
       <x:c r="B199" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>101880</x:v>
+        <x:v>101667.94</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>101880</x:v>
+        <x:v>101667.94</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>101880.01</x:v>
+        <x:v>101667.98</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>101667.94</x:v>
+        <x:v>101880</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>101667.94</x:v>
+        <x:v>101880</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>101667.98</x:v>
+        <x:v>101880.01</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
@@ -17510,225 +17510,225 @@
       </x:c>
       <x:c r="K207" s="4">
         <x:v>30525.59</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
         <x:v>30525.6</x:v>
       </x:c>
       <x:c r="N207" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>1914878.96</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>1914878.96</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>1914878.76</x:v>
+        <x:v>392152.05</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>392152.05</x:v>
+        <x:v>1850720.29</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="J210" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="K210" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
         <x:v>342515.46</x:v>
       </x:c>
       <x:c r="N210" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J211" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>1914878.96</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>1914878.96</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>1850720.29</x:v>
+        <x:v>1914878.76</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
@@ -17842,51 +17842,51 @@
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
         <x:v>21071.65</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="J215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
       <x:c r="K215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -17936,145 +17936,145 @@
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
         <x:v>792206.9</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="J217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="K217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="N217" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="G218" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H218" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="K218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="N218" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
       <x:c r="K219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -18124,98 +18124,98 @@
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
         <x:v>47888.58</x:v>
       </x:c>
       <x:c r="N220" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="J221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -18641,57 +18641,57 @@
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>44912.3</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="J232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
       <x:c r="K232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
         <x:v>795271.11</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>36</x:v>
       </x:c>
@@ -18729,204 +18729,204 @@
       </x:c>
       <x:c r="J233" s="4">
         <x:v>798023.78</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>798023.78</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>798023.79</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="J234" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="N234" s="5">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="G235" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H235" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="G235" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H235" s="3" t="s">
+      <x:c r="I235" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="I235" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J235" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>0</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>0</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>0</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
       <x:c r="K237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
         <x:v>1333057.42</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>51</x:v>
       </x:c>
@@ -18956,95 +18956,95 @@
       <x:c r="G238" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="J238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>0</x:v>
+        <x:v>3874061.65</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>0</x:v>
+        <x:v>3874061.65</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>0</x:v>
+        <x:v>3874061.62</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>33</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
@@ -19070,172 +19070,172 @@
       </x:c>
       <x:c r="N240" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="J241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N241" s="5">
-        <x:v>81</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="J242" s="4">
-        <x:v>3874061.65</x:v>
+        <x:v>26742664.18</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>3874061.65</x:v>
+        <x:v>26742664.18</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>3874061.62</x:v>
+        <x:v>26742664.17</x:v>
       </x:c>
       <x:c r="N242" s="5">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>827</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="J243" s="4">
-        <x:v>26742664.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K243" s="4">
-        <x:v>26742664.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
-        <x:v>26742664.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N243" s="5">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
@@ -19270,113 +19270,113 @@
       <x:c r="B245" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>70305.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>70305.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>70305.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N245" s="5">
-        <x:v>18</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J246" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.9</x:v>
       </x:c>
       <x:c r="K246" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.9</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.89</x:v>
       </x:c>
       <x:c r="N246" s="5">
-        <x:v>46</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
@@ -19387,184 +19387,184 @@
       </x:c>
       <x:c r="J247" s="4">
         <x:v>58411.91</x:v>
       </x:c>
       <x:c r="K247" s="4">
         <x:v>58411.91</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
         <x:v>58411.88</x:v>
       </x:c>
       <x:c r="N247" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
-        <x:v>841</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
-        <x:v>842</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
-        <x:v>846</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="J248" s="4">
-        <x:v>79147.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>79147.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>79147.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N248" s="5">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
-        <x:v>847</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>848</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="J249" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.68</x:v>
       </x:c>
       <x:c r="K249" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.68</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.69</x:v>
       </x:c>
       <x:c r="N249" s="5">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="J250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
@@ -19646,1100 +19646,1100 @@
       <x:c r="B253" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.61</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.61</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.63</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J254" s="4">
-        <x:v>218268.61</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>218268.61</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>218268.63</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="N254" s="5">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="G255" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H255" s="3" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="I255" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="G255" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J255" s="4">
-        <x:v>1263126.88</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>1263126.88</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>1263126.87</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>861</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>862</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>147734.02</x:v>
+        <x:v>1263126.88</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>147734.02</x:v>
+        <x:v>1263126.88</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>147733.99</x:v>
+        <x:v>1263126.87</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>147734.02</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>147734.02</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>147733.99</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>82830.94</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>82830.94</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>82830.93</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="N259" s="5">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>407515.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>407515.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>407515.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N260" s="5">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="G261" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H261" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="G261" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H261" s="3" t="s">
+      <x:c r="I261" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="I261" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J261" s="4">
-        <x:v>120022.79</x:v>
+        <x:v>238474.66</x:v>
       </x:c>
       <x:c r="K261" s="4">
-        <x:v>120022.79</x:v>
+        <x:v>238474.66</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
-        <x:v>120022.81</x:v>
+        <x:v>238474.65</x:v>
       </x:c>
       <x:c r="N261" s="5">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="I262" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="I262" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J262" s="4">
-        <x:v>150822.98</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>150822.98</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>150822.99</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="I263" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="I263" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J263" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="G264" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H264" s="3" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="I264" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="G264" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J264" s="4">
-        <x:v>164530.31</x:v>
+        <x:v>82830.94</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>164530.31</x:v>
+        <x:v>82830.94</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>164530.32</x:v>
+        <x:v>82830.93</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>33</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="I265" s="3" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="I265" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J265" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>407515.41</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>407515.41</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>407515.4</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>75</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="I266" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="I266" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J266" s="4">
-        <x:v>0</x:v>
+        <x:v>114264.04</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>0</x:v>
+        <x:v>114264.04</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>0</x:v>
+        <x:v>114264.03</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>62</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>673624.54</x:v>
+        <x:v>164530.31</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>673624.54</x:v>
+        <x:v>164530.31</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>673624.56</x:v>
+        <x:v>164530.32</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>67</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>673624.54</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>673624.54</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>673624.56</x:v>
       </x:c>
       <x:c r="N268" s="5">
-        <x:v>35</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>238474.66</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>238474.66</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>238474.65</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="N269" s="5">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>114264.04</x:v>
+        <x:v>120022.79</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>114264.04</x:v>
+        <x:v>120022.79</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>114264.03</x:v>
+        <x:v>120022.81</x:v>
       </x:c>
       <x:c r="N270" s="5">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="J272" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.98</x:v>
       </x:c>
       <x:c r="K272" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.98</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.99</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>67157.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>67157.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>67157.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N274" s="5">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>911</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="J275" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.27</x:v>
       </x:c>
       <x:c r="K275" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.27</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.29</x:v>
       </x:c>
       <x:c r="N275" s="5">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
@@ -20812,445 +20812,445 @@
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>1764775.2</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>1764775.2</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>834151.59</x:v>
+        <x:v>1764775.21</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>1764775.2</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>1764775.2</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>1764775.21</x:v>
+        <x:v>834151.59</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
-        <x:v>937</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>938</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>939</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="J280" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="K280" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>257728.16</x:v>
       </x:c>
       <x:c r="N280" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>931</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="I281" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="I281" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J281" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>217650.56</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="N281" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="J282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="K282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>930</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>1526205.93</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>1526205.93</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>1526205.92</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="N283" s="5">
-        <x:v>22</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>930</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J284" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="K284" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>836852.33</x:v>
       </x:c>
       <x:c r="N284" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="J285" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>1526205.93</x:v>
       </x:c>
       <x:c r="K285" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>1526205.93</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
-        <x:v>836852.33</x:v>
+        <x:v>1526205.92</x:v>
       </x:c>
       <x:c r="N285" s="5">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="J286" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>257728.16</x:v>
+        <x:v>217650.56</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
@@ -21461,51 +21461,51 @@
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
         <x:v>29202.91</x:v>
       </x:c>
       <x:c r="N291" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="J292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
       <x:c r="K292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -21596,145 +21596,145 @@
       </x:c>
       <x:c r="J294" s="4">
         <x:v>2384944.15</x:v>
       </x:c>
       <x:c r="K294" s="4">
         <x:v>2384944.15</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
         <x:v>2384944.15</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
-        <x:v>989</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="G295" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H295" s="3" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="I295" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="G295" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J295" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.41</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.41</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.39</x:v>
       </x:c>
       <x:c r="N295" s="5">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
-        <x:v>985</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>986</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>1491095.41</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>1491095.41</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>1491095.39</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="N296" s="5">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="J297" s="4">
         <x:v>2064180.09</x:v>
       </x:c>
@@ -21846,310 +21846,310 @@
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="J300" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.89</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.89</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.91</x:v>
       </x:c>
       <x:c r="N300" s="5">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="G301" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H301" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="G301" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H301" s="3" t="s">
+      <x:c r="I301" s="3" t="s">
         <x:v>1010</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1011</x:v>
       </x:c>
       <x:c r="J301" s="4">
         <x:v>3728536.51</x:v>
       </x:c>
       <x:c r="K301" s="4">
         <x:v>3728536.51</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>3728536.5</x:v>
       </x:c>
       <x:c r="N301" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J302" s="4">
-        <x:v>3869750.89</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>3869750.89</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>3869750.91</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="N302" s="5">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="J304" s="4">
         <x:v>769134.51</x:v>
       </x:c>
       <x:c r="K304" s="4">
         <x:v>769134.51</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
         <x:v>769134.52</x:v>
       </x:c>
       <x:c r="N304" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1022</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
@@ -22231,63 +22231,63 @@
       <x:c r="B308" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>2397796.96</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>2397796.96</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>2397796.94</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
@@ -22325,251 +22325,251 @@
       <x:c r="B310" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="J310" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.96</x:v>
       </x:c>
       <x:c r="K310" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.96</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.94</x:v>
       </x:c>
       <x:c r="N310" s="5">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>26638.82</x:v>
+        <x:v>1199518.63</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>26638.82</x:v>
+        <x:v>1199518.63</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>26638.81</x:v>
+        <x:v>1199518.64</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>18</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="J313" s="4">
         <x:v>22064.08</x:v>
       </x:c>
       <x:c r="K313" s="4">
         <x:v>22064.08</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
         <x:v>22064.09</x:v>
       </x:c>
       <x:c r="N313" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
-        <x:v>1054</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J314" s="4">
-        <x:v>1199518.63</x:v>
+        <x:v>26638.82</x:v>
       </x:c>
       <x:c r="K314" s="4">
-        <x:v>1199518.63</x:v>
+        <x:v>26638.82</x:v>
       </x:c>
       <x:c r="L314" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M314" s="4">
-        <x:v>1199518.64</x:v>
+        <x:v>26638.81</x:v>
       </x:c>
       <x:c r="N314" s="5">
-        <x:v>43</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
@@ -22748,110 +22748,110 @@
       <x:c r="B319" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="J319" s="4">
-        <x:v>4812824.85</x:v>
+        <x:v>297389.53</x:v>
       </x:c>
       <x:c r="K319" s="4">
-        <x:v>4812824.85</x:v>
+        <x:v>297389.53</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M319" s="4">
-        <x:v>4812824.82</x:v>
+        <x:v>297389.52</x:v>
       </x:c>
       <x:c r="N319" s="5">
-        <x:v>83</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>297389.53</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>297389.53</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>297389.52</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="N320" s="5">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
@@ -22889,63 +22889,63 @@
       <x:c r="B322" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="J322" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>4812824.85</x:v>
       </x:c>
       <x:c r="K322" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>4812824.85</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M322" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>4812824.82</x:v>
       </x:c>
       <x:c r="N322" s="5">
-        <x:v>45</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
@@ -23012,709 +23012,709 @@
       </x:c>
       <x:c r="L324" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M324" s="4">
         <x:v>30325.89</x:v>
       </x:c>
       <x:c r="N324" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="J325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N325" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="J326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N326" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
       <x:c r="K327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
       <x:c r="L327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M327" s="4">
         <x:v>62575.85</x:v>
       </x:c>
       <x:c r="N327" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
       <x:c r="K328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
       <x:c r="L328" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M328" s="4">
         <x:v>59544.38</x:v>
       </x:c>
       <x:c r="N328" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H329" s="3" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="I329" s="3" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="J329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
       <x:c r="K329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
       <x:c r="L329" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M329" s="4">
         <x:v>49763.09</x:v>
       </x:c>
       <x:c r="N329" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="J330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
       <x:c r="K330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
         <x:v>38356.83</x:v>
       </x:c>
       <x:c r="N330" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="J331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="K331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="N331" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="J332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
       <x:c r="K332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
       <x:c r="L332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M332" s="4">
         <x:v>28489.29</x:v>
       </x:c>
       <x:c r="N332" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="J333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
       <x:c r="K333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
         <x:v>25088</x:v>
       </x:c>
       <x:c r="N333" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="J334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
       <x:c r="K334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
         <x:v>20694.33</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="J335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N335" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="J336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
       <x:c r="K336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
         <x:v>38886.93</x:v>
       </x:c>
       <x:c r="N336" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="J337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
       <x:c r="K337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
         <x:v>83181.5</x:v>
       </x:c>
       <x:c r="N337" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="J338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
       <x:c r="K338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
       <x:c r="L338" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M338" s="4">
         <x:v>62859.64</x:v>
       </x:c>
       <x:c r="N338" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="J339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
       <x:c r="K339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
       <x:c r="L339" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -23829,157 +23829,157 @@
       <x:c r="B342" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="J342" s="4">
-        <x:v>122515.23</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="K342" s="4">
-        <x:v>122515.23</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="L342" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M342" s="4">
-        <x:v>122515.24</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="N342" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="G343" s="3" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="H343" s="3" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="G343" s="3" t="s">
+      <x:c r="I343" s="3" t="s">
         <x:v>1172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1174</x:v>
       </x:c>
       <x:c r="J343" s="4">
         <x:v>180855.49</x:v>
       </x:c>
       <x:c r="K343" s="4">
         <x:v>180855.49</x:v>
       </x:c>
       <x:c r="L343" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M343" s="4">
         <x:v>180855.48</x:v>
       </x:c>
       <x:c r="N343" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O343" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B344" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="G344" s="3" t="s">
         <x:v>1175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1172</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="J344" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.23</x:v>
       </x:c>
       <x:c r="K344" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.23</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M344" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.24</x:v>
       </x:c>
       <x:c r="N344" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
@@ -24090,157 +24090,157 @@
       </x:c>
       <x:c r="K347" s="4">
         <x:v>225432.96</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
         <x:v>225432.91</x:v>
       </x:c>
       <x:c r="N347" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>225651.23</x:v>
+        <x:v>254898.42</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>225651.23</x:v>
+        <x:v>254898.42</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>225627.48</x:v>
+        <x:v>254898.44</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
-        <x:v>1160</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>254898.42</x:v>
+        <x:v>225651.23</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>254898.42</x:v>
+        <x:v>225651.23</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>254898.44</x:v>
+        <x:v>225627.48</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="J350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
       <x:c r="K350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
         <x:v>185864.57</x:v>
       </x:c>
       <x:c r="N350" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -24290,245 +24290,245 @@
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="H352" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="H352" s="3" t="s">
+      <x:c r="I352" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="I352" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J352" s="4">
-        <x:v>144694.94</x:v>
+        <x:v>110483.49</x:v>
       </x:c>
       <x:c r="K352" s="4">
-        <x:v>144694.94</x:v>
+        <x:v>110483.49</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
-        <x:v>144694.93</x:v>
+        <x:v>110483.48</x:v>
       </x:c>
       <x:c r="N352" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="G353" s="3" t="s">
         <x:v>1210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1203</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="J353" s="4">
-        <x:v>110483.49</x:v>
+        <x:v>144694.94</x:v>
       </x:c>
       <x:c r="K353" s="4">
-        <x:v>110483.49</x:v>
+        <x:v>144694.94</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
-        <x:v>110483.48</x:v>
+        <x:v>144694.93</x:v>
       </x:c>
       <x:c r="N353" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>113253.98</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>113253.98</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>113253.99</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="N354" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="J355" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.98</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.98</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.99</x:v>
       </x:c>
       <x:c r="N355" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="J356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="K356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="N356" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
@@ -24666,145 +24666,145 @@
       </x:c>
       <x:c r="O359" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
-        <x:v>1067</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="H360" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="I360" s="3" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="J360" s="4">
-        <x:v>151485.76</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="K360" s="4">
-        <x:v>151485.76</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="L360" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M360" s="4">
-        <x:v>151485.72</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="N360" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="J361" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.76</x:v>
       </x:c>
       <x:c r="K361" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.76</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.72</x:v>
       </x:c>
       <x:c r="N361" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
-        <x:v>1236</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="J362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="K362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="N362" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -24863,110 +24863,110 @@
       <x:c r="B364" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>137053.4</x:v>
+        <x:v>117382.33</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>137053.4</x:v>
+        <x:v>117382.33</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>137053.39</x:v>
+        <x:v>117382.38</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>117382.33</x:v>
+        <x:v>137053.4</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>117382.33</x:v>
+        <x:v>137053.4</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>117382.38</x:v>
+        <x:v>137053.39</x:v>
       </x:c>
       <x:c r="N365" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
@@ -25004,392 +25004,392 @@
       <x:c r="B367" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.18</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.18</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.16</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>189094.18</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>189094.18</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>189094.16</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="N368" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="H369" s="3" t="s">
         <x:v>1273</x:v>
       </x:c>
-      <x:c r="H369" s="3" t="s">
+      <x:c r="I369" s="3" t="s">
         <x:v>1274</x:v>
       </x:c>
-      <x:c r="I369" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J369" s="4">
-        <x:v>111491.65</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>111491.65</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>111491.63</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="N369" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="G370" s="3" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="H370" s="3" t="s">
         <x:v>1277</x:v>
       </x:c>
-      <x:c r="G370" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H370" s="3" t="s">
+      <x:c r="I370" s="3" t="s">
         <x:v>1278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1279</x:v>
       </x:c>
       <x:c r="J370" s="4">
         <x:v>117944.82</x:v>
       </x:c>
       <x:c r="K370" s="4">
         <x:v>117944.82</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
         <x:v>117944.82</x:v>
       </x:c>
       <x:c r="N370" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.65</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.65</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.63</x:v>
       </x:c>
       <x:c r="N371" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="J372" s="4">
-        <x:v>124860.64</x:v>
+        <x:v>99864.59</x:v>
       </x:c>
       <x:c r="K372" s="4">
-        <x:v>124860.64</x:v>
+        <x:v>99864.59</x:v>
       </x:c>
       <x:c r="L372" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M372" s="4">
-        <x:v>124860.63</x:v>
+        <x:v>99864.58</x:v>
       </x:c>
       <x:c r="N372" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
-        <x:v>1283</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
-        <x:v>1289</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="J373" s="4">
-        <x:v>99864.59</x:v>
+        <x:v>125032.27</x:v>
       </x:c>
       <x:c r="K373" s="4">
-        <x:v>99864.59</x:v>
+        <x:v>125032.27</x:v>
       </x:c>
       <x:c r="L373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M373" s="4">
-        <x:v>99864.58</x:v>
+        <x:v>125032.26</x:v>
       </x:c>
       <x:c r="N373" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="G374" s="3" t="s">
         <x:v>1293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1289</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="J374" s="4">
-        <x:v>125032.27</x:v>
+        <x:v>124860.64</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>125032.27</x:v>
+        <x:v>124860.64</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>125032.26</x:v>
+        <x:v>124860.63</x:v>
       </x:c>
       <x:c r="N374" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
@@ -25521,768 +25521,768 @@
       <x:c r="B378" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="J378" s="4">
-        <x:v>145532.22</x:v>
+        <x:v>181550.55</x:v>
       </x:c>
       <x:c r="K378" s="4">
-        <x:v>145532.22</x:v>
+        <x:v>181550.55</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
-        <x:v>145532.2</x:v>
+        <x:v>181550.57</x:v>
       </x:c>
       <x:c r="N378" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="H379" s="3" t="s">
         <x:v>1312</x:v>
       </x:c>
-      <x:c r="H379" s="3" t="s">
+      <x:c r="I379" s="3" t="s">
         <x:v>1313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1314</x:v>
       </x:c>
       <x:c r="J379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="K379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="N379" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>181550.55</x:v>
+        <x:v>145532.22</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>181550.55</x:v>
+        <x:v>145532.22</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>181550.57</x:v>
+        <x:v>145532.2</x:v>
       </x:c>
       <x:c r="N380" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H381" s="3" t="s">
         <x:v>1319</x:v>
       </x:c>
-      <x:c r="H381" s="3" t="s">
+      <x:c r="I381" s="3" t="s">
         <x:v>1320</x:v>
       </x:c>
-      <x:c r="I381" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J381" s="4">
-        <x:v>184370.88</x:v>
+        <x:v>133059.78</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>184370.88</x:v>
+        <x:v>133059.78</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>184370.89</x:v>
+        <x:v>133059.75</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="G382" s="3" t="s">
         <x:v>1322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1319</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="J382" s="4">
         <x:v>134670.33</x:v>
       </x:c>
       <x:c r="K382" s="4">
         <x:v>134670.33</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
         <x:v>134670.32</x:v>
       </x:c>
       <x:c r="N382" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="J383" s="4">
-        <x:v>133059.78</x:v>
+        <x:v>184370.88</x:v>
       </x:c>
       <x:c r="K383" s="4">
-        <x:v>133059.78</x:v>
+        <x:v>184370.88</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
-        <x:v>133059.75</x:v>
+        <x:v>184370.89</x:v>
       </x:c>
       <x:c r="N383" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="J384" s="4">
-        <x:v>220241.13</x:v>
+        <x:v>189205.39</x:v>
       </x:c>
       <x:c r="K384" s="4">
-        <x:v>220241.13</x:v>
+        <x:v>189205.39</x:v>
       </x:c>
       <x:c r="L384" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
-        <x:v>220241.12</x:v>
+        <x:v>189205.4</x:v>
       </x:c>
       <x:c r="N384" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="H385" s="3" t="s">
         <x:v>1334</x:v>
       </x:c>
-      <x:c r="H385" s="3" t="s">
+      <x:c r="I385" s="3" t="s">
         <x:v>1335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1336</x:v>
       </x:c>
       <x:c r="J385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="K385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="N385" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="G386" s="3" t="s">
         <x:v>1337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1334</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="J386" s="4">
-        <x:v>189205.39</x:v>
+        <x:v>220241.13</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>189205.39</x:v>
+        <x:v>220241.13</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>189205.4</x:v>
+        <x:v>220241.12</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="J387" s="4">
-        <x:v>130622.9</x:v>
+        <x:v>149782.96</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>130622.9</x:v>
+        <x:v>149782.96</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>130622.91</x:v>
+        <x:v>149782.97</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="H388" s="3" t="s">
         <x:v>1346</x:v>
       </x:c>
-      <x:c r="H388" s="3" t="s">
+      <x:c r="I388" s="3" t="s">
         <x:v>1347</x:v>
       </x:c>
-      <x:c r="I388" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J388" s="4">
-        <x:v>149782.96</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="K388" s="4">
-        <x:v>149782.96</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
-        <x:v>149782.97</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="N388" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="J389" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>130622.9</x:v>
       </x:c>
       <x:c r="K389" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>130622.9</x:v>
       </x:c>
       <x:c r="L389" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M389" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>130622.91</x:v>
       </x:c>
       <x:c r="N389" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="G390" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="H390" s="3" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="I390" s="3" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="J390" s="4">
-        <x:v>142850.11</x:v>
+        <x:v>136360.42</x:v>
       </x:c>
       <x:c r="K390" s="4">
-        <x:v>142850.11</x:v>
+        <x:v>136360.42</x:v>
       </x:c>
       <x:c r="L390" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M390" s="4">
-        <x:v>142850.13</x:v>
+        <x:v>136360.43</x:v>
       </x:c>
       <x:c r="N390" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="G391" s="3" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="H391" s="3" t="s">
         <x:v>1357</x:v>
       </x:c>
-      <x:c r="H391" s="3" t="s">
+      <x:c r="I391" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="I391" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J391" s="4">
-        <x:v>136360.42</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="K391" s="4">
-        <x:v>136360.42</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="L391" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M391" s="4">
-        <x:v>136360.43</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="N391" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="G392" s="3" t="s">
-        <x:v>1357</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="J392" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>142850.11</x:v>
       </x:c>
       <x:c r="K392" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>142850.11</x:v>
       </x:c>
       <x:c r="L392" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M392" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>142850.13</x:v>
       </x:c>
       <x:c r="N392" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="J393" s="4">
-        <x:v>255054.71</x:v>
+        <x:v>250333.94</x:v>
       </x:c>
       <x:c r="K393" s="4">
-        <x:v>255054.71</x:v>
+        <x:v>250333.94</x:v>
       </x:c>
       <x:c r="L393" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
-        <x:v>255054.7</x:v>
+        <x:v>250333.91</x:v>
       </x:c>
       <x:c r="N393" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
@@ -26311,72 +26311,72 @@
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="J395" s="4">
-        <x:v>250333.94</x:v>
+        <x:v>255054.71</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>250333.94</x:v>
+        <x:v>255054.71</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>250333.91</x:v>
+        <x:v>255054.7</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
@@ -26402,122 +26402,122 @@
       </x:c>
       <x:c r="N396" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="G397" s="3" t="s">
         <x:v>1376</x:v>
       </x:c>
-      <x:c r="G397" s="3" t="s">
+      <x:c r="H397" s="3" t="s">
         <x:v>1377</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1378</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="J397" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.09</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.09</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.1</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1372</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
-        <x:v>1377</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>150819.09</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>150819.09</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>150819.1</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
@@ -26552,254 +26552,254 @@
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>122377.28</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>122377.28</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>122377.29</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
+        <x:v>1388</x:v>
+      </x:c>
+      <x:c r="G401" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
-      <x:c r="G401" s="3" t="s">
+      <x:c r="H401" s="3" t="s">
         <x:v>1390</x:v>
       </x:c>
-      <x:c r="H401" s="3" t="s">
+      <x:c r="I401" s="3" t="s">
         <x:v>1391</x:v>
       </x:c>
-      <x:c r="I401" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J401" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.28</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.28</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.29</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="H402" s="3" t="s">
         <x:v>1394</x:v>
       </x:c>
-      <x:c r="H402" s="3" t="s">
+      <x:c r="I402" s="3" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="I402" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J402" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="K402" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="N402" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
-        <x:v>1397</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="H403" s="3" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="I403" s="3" t="s">
         <x:v>1398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1399</x:v>
       </x:c>
       <x:c r="J403" s="4">
         <x:v>126862.56</x:v>
       </x:c>
       <x:c r="K403" s="4">
         <x:v>126862.56</x:v>
       </x:c>
       <x:c r="L403" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M403" s="4">
         <x:v>126862.57</x:v>
       </x:c>
       <x:c r="N403" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
@@ -26837,439 +26837,439 @@
       <x:c r="B406" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="J406" s="4">
-        <x:v>134500.54</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="K406" s="4">
-        <x:v>134500.54</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
-        <x:v>134500.52</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="N406" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
-        <x:v>1408</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="H407" s="3" t="s">
-        <x:v>1411</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="I407" s="3" t="s">
-        <x:v>1412</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="J407" s="4">
-        <x:v>187625.22</x:v>
+        <x:v>134500.54</x:v>
       </x:c>
       <x:c r="K407" s="4">
-        <x:v>187625.22</x:v>
+        <x:v>134500.54</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M407" s="4">
-        <x:v>187625.23</x:v>
+        <x:v>134500.52</x:v>
       </x:c>
       <x:c r="N407" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
-        <x:v>1413</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="I408" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="J408" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>187625.22</x:v>
       </x:c>
       <x:c r="K408" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>187625.22</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M408" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>187625.23</x:v>
       </x:c>
       <x:c r="N408" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E409" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F409" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G409" s="3" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="J409" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>127540.74</x:v>
       </x:c>
       <x:c r="K409" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>127540.74</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>127540.76</x:v>
       </x:c>
       <x:c r="N409" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="J410" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="K410" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="N410" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="G411" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="H411" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="I411" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="J411" s="4">
-        <x:v>127540.74</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="K411" s="4">
-        <x:v>127540.74</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="L411" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M411" s="4">
-        <x:v>127540.76</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="N411" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="G412" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="H412" s="3" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="I412" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="J412" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>149565.45</x:v>
       </x:c>
       <x:c r="K412" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>149565.45</x:v>
       </x:c>
       <x:c r="L412" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M412" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>149565.42</x:v>
       </x:c>
       <x:c r="N412" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B413" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E413" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F413" s="3" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="G413" s="3" t="s">
-        <x:v>1427</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H413" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="I413" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="J413" s="4">
-        <x:v>124660.01</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="K413" s="4">
-        <x:v>124660.01</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="L413" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M413" s="4">
-        <x:v>124660</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="N413" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O413" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="G414" s="3" t="s">
-        <x:v>1432</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H414" s="3" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="I414" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="J414" s="4">
-        <x:v>149565.45</x:v>
+        <x:v>124660.01</x:v>
       </x:c>
       <x:c r="K414" s="4">
-        <x:v>149565.45</x:v>
+        <x:v>124660.01</x:v>
       </x:c>
       <x:c r="L414" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M414" s="4">
-        <x:v>149565.42</x:v>
+        <x:v>124660</x:v>
       </x:c>
       <x:c r="N414" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B415" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
@@ -27295,122 +27295,122 @@
       </x:c>
       <x:c r="N415" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="G416" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="H416" s="3" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="I416" s="3" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="J416" s="4">
-        <x:v>131827.21</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="K416" s="4">
-        <x:v>131827.21</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="L416" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M416" s="4">
-        <x:v>131827.2</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="N416" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="G417" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="H417" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="I417" s="3" t="s">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="J417" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.21</x:v>
       </x:c>
       <x:c r="K417" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.21</x:v>
       </x:c>
       <x:c r="L417" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M417" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.2</x:v>
       </x:c>
       <x:c r="N417" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="G418" s="3" t="s">
@@ -27721,51 +27721,51 @@
       </x:c>
       <x:c r="O424" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
-        <x:v>1390</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="I425" s="3" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="J425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
       <x:c r="K425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
       <x:c r="L425" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M425" s="4">
         <x:v>30434.67</x:v>
       </x:c>
       <x:c r="N425" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -27806,507 +27806,507 @@
       </x:c>
       <x:c r="L426" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M426" s="4">
         <x:v>29782.1</x:v>
       </x:c>
       <x:c r="N426" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="G427" s="3" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="H427" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="J427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
       <x:c r="K427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
       <x:c r="L427" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M427" s="4">
         <x:v>25345.77</x:v>
       </x:c>
       <x:c r="N427" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="J428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
       <x:c r="K428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
       <x:c r="L428" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M428" s="4">
         <x:v>25787.52</x:v>
       </x:c>
       <x:c r="N428" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="H429" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="I429" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="J429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
       <x:c r="K429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
       <x:c r="L429" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M429" s="4">
         <x:v>23437.86</x:v>
       </x:c>
       <x:c r="N429" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="J430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="K430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="L430" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="N430" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="G431" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H431" s="3" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="I431" s="3" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="J431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="K431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="L431" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="N431" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="G432" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H432" s="3" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="I432" s="3" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="J432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
       <x:c r="K432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
       <x:c r="L432" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M432" s="4">
         <x:v>40535.55</x:v>
       </x:c>
       <x:c r="N432" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="G433" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H433" s="3" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="J433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N433" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="G434" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H434" s="3" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="I434" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="J434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
       <x:c r="K434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
       <x:c r="L434" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M434" s="4">
         <x:v>68234.88</x:v>
       </x:c>
       <x:c r="N434" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="G435" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="H435" s="3" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="J435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
       <x:c r="K435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
       <x:c r="L435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M435" s="4">
         <x:v>16176.23</x:v>
       </x:c>
       <x:c r="N435" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="G436" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H436" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="I436" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="J436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N436" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
@@ -28323,98 +28323,98 @@
       </x:c>
       <x:c r="L437" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M437" s="4">
         <x:v>40851.4</x:v>
       </x:c>
       <x:c r="N437" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="J438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
       <x:c r="K438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
       <x:c r="L438" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M438" s="4">
         <x:v>84115.73</x:v>
       </x:c>
       <x:c r="N438" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="J439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
       <x:c r="K439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
       <x:c r="L439" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -28826,51 +28826,51 @@
       <x:c r="G448" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H448" s="3" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="J448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N448" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="G449" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H449" s="3" t="s">
@@ -29187,110 +29187,110 @@
       <x:c r="B456" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="J456" s="4">
-        <x:v>35827.87</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="K456" s="4">
-        <x:v>35827.87</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="L456" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M456" s="4">
-        <x:v>35827.84</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="N456" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="G457" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H457" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="I457" s="3" t="s">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="J457" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.87</x:v>
       </x:c>
       <x:c r="K457" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.87</x:v>
       </x:c>
       <x:c r="L457" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M457" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.84</x:v>
       </x:c>
       <x:c r="N457" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F458" s="3" t="s">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="G458" s="3" t="s">
@@ -29648,119 +29648,119 @@
       </x:c>
       <x:c r="O465" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="G466" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H466" s="3" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="J466" s="4">
-        <x:v>45589.27</x:v>
+        <x:v>30508.85</x:v>
       </x:c>
       <x:c r="K466" s="4">
-        <x:v>45589.27</x:v>
+        <x:v>30508.85</x:v>
       </x:c>
       <x:c r="L466" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M466" s="4">
-        <x:v>45589.24</x:v>
+        <x:v>30508.87</x:v>
       </x:c>
       <x:c r="N466" s="5">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
         <x:v>1647</x:v>
       </x:c>
       <x:c r="G467" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H467" s="3" t="s">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="I467" s="3" t="s">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="J467" s="4">
-        <x:v>30508.85</x:v>
+        <x:v>45589.27</x:v>
       </x:c>
       <x:c r="K467" s="4">
-        <x:v>30508.85</x:v>
+        <x:v>45589.27</x:v>
       </x:c>
       <x:c r="L467" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M467" s="4">
-        <x:v>30508.87</x:v>
+        <x:v>45589.24</x:v>
       </x:c>
       <x:c r="N467" s="5">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O467" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B468" s="3" t="s">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="C468" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D468" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E468" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F468" s="3" t="s">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="G468" s="3" t="s">
@@ -30001,51 +30001,51 @@
       <x:c r="G473" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="I473" s="3" t="s">
         <x:v>1673</x:v>
       </x:c>
       <x:c r="J473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N473" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O473" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B474" s="3" t="s">
         <x:v>1674</x:v>
       </x:c>
       <x:c r="C474" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D474" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E474" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F474" s="3" t="s">
         <x:v>1675</x:v>
       </x:c>
       <x:c r="G474" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H474" s="3" t="s">
@@ -30259,51 +30259,51 @@
       </x:c>
       <x:c r="O478" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B479" s="3" t="s">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E479" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F479" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="G479" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="H479" s="3" t="s">
         <x:v>1695</x:v>
       </x:c>
       <x:c r="I479" s="3" t="s">
         <x:v>1696</x:v>
       </x:c>
       <x:c r="J479" s="4">
         <x:v>19542.63</x:v>
       </x:c>
       <x:c r="K479" s="4">
         <x:v>19542.63</x:v>
       </x:c>
       <x:c r="L479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M479" s="4">
         <x:v>19542.65</x:v>
       </x:c>
       <x:c r="N479" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O479" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -30391,225 +30391,225 @@
       </x:c>
       <x:c r="L481" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M481" s="4">
         <x:v>45760.42</x:v>
       </x:c>
       <x:c r="N481" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C482" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D482" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E482" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F482" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="G482" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H482" s="3" t="s">
         <x:v>1707</x:v>
       </x:c>
-      <x:c r="H482" s="3" t="s">
+      <x:c r="I482" s="3" t="s">
         <x:v>1708</x:v>
       </x:c>
-      <x:c r="I482" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J482" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46489.01</x:v>
       </x:c>
       <x:c r="K482" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46489.01</x:v>
       </x:c>
       <x:c r="L482" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M482" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46488.99</x:v>
       </x:c>
       <x:c r="N482" s="5">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E483" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F483" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="G483" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="H483" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="I483" s="3" t="s">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="J483" s="4">
-        <x:v>46489.01</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="K483" s="4">
-        <x:v>46489.01</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="L483" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M483" s="4">
-        <x:v>46488.99</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="N483" s="5">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="G484" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H484" s="3" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="I484" s="3" t="s">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="J484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N484" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="J485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N485" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="G486" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H486" s="3" t="s">
@@ -30682,75 +30682,75 @@
       </x:c>
       <x:c r="O487" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:15">
       <x:c r="A488" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B488" s="3" t="s">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="C488" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D488" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E488" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F488" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="G488" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H488" s="3" t="s">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="I488" s="3" t="s">
         <x:v>1731</x:v>
       </x:c>
       <x:c r="J488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N488" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="G489" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H489" s="3" t="s">
@@ -30817,125 +30817,125 @@
       </x:c>
       <x:c r="M490" s="4">
         <x:v>30176.37</x:v>
       </x:c>
       <x:c r="N490" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="G491" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H491" s="3" t="s">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="I491" s="3" t="s">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="J491" s="4">
-        <x:v>43777.82</x:v>
+        <x:v>30636.2</x:v>
       </x:c>
       <x:c r="K491" s="4">
-        <x:v>43777.82</x:v>
+        <x:v>30636.2</x:v>
       </x:c>
       <x:c r="L491" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M491" s="4">
-        <x:v>43777.83</x:v>
+        <x:v>30636.23</x:v>
       </x:c>
       <x:c r="N491" s="5">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O491" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B492" s="3" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="C492" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D492" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E492" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F492" s="3" t="s">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="G492" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="H492" s="3" t="s">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="I492" s="3" t="s">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="J492" s="4">
-        <x:v>30636.2</x:v>
+        <x:v>43777.82</x:v>
       </x:c>
       <x:c r="K492" s="4">
-        <x:v>30636.2</x:v>
+        <x:v>43777.82</x:v>
       </x:c>
       <x:c r="L492" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M492" s="4">
-        <x:v>30636.23</x:v>
+        <x:v>43777.83</x:v>
       </x:c>
       <x:c r="N492" s="5">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O492" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B493" s="3" t="s">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E493" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F493" s="3" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="G493" s="3" t="s">
@@ -30973,110 +30973,110 @@
       <x:c r="B494" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C494" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D494" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E494" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F494" s="3" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="G494" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H494" s="3" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="I494" s="3" t="s">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="J494" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.38</x:v>
       </x:c>
       <x:c r="K494" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.38</x:v>
       </x:c>
       <x:c r="L494" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M494" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.37</x:v>
       </x:c>
       <x:c r="N494" s="5">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O494" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B495" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E495" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F495" s="3" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="G495" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H495" s="3" t="s">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="I495" s="3" t="s">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="J495" s="4">
-        <x:v>29937.38</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="K495" s="4">
-        <x:v>29937.38</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="L495" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M495" s="4">
-        <x:v>29937.37</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="N495" s="5">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O495" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B496" s="3" t="s">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="C496" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D496" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E496" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F496" s="3" t="s">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="G496" s="3" t="s">
@@ -31866,110 +31866,110 @@
       <x:c r="B513" s="3" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E513" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F513" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="G513" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H513" s="3" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="I513" s="3" t="s">
         <x:v>1826</x:v>
       </x:c>
       <x:c r="J513" s="4">
-        <x:v>38370.61</x:v>
+        <x:v>44089.33</x:v>
       </x:c>
       <x:c r="K513" s="4">
-        <x:v>38370.61</x:v>
+        <x:v>44089.33</x:v>
       </x:c>
       <x:c r="L513" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M513" s="4">
-        <x:v>38370.65</x:v>
+        <x:v>44089.34</x:v>
       </x:c>
       <x:c r="N513" s="5">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O513" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="3" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="C514" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D514" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E514" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F514" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="G514" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="H514" s="3" t="s">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="I514" s="3" t="s">
         <x:v>1828</x:v>
       </x:c>
       <x:c r="J514" s="4">
-        <x:v>44089.33</x:v>
+        <x:v>38370.61</x:v>
       </x:c>
       <x:c r="K514" s="4">
-        <x:v>44089.33</x:v>
+        <x:v>38370.61</x:v>
       </x:c>
       <x:c r="L514" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M514" s="4">
-        <x:v>44089.34</x:v>
+        <x:v>38370.65</x:v>
       </x:c>
       <x:c r="N514" s="5">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O514" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B515" s="3" t="s">
         <x:v>1829</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E515" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F515" s="3" t="s">
         <x:v>1830</x:v>
       </x:c>
       <x:c r="G515" s="3" t="s">
@@ -31998,98 +31998,98 @@
       </x:c>
       <x:c r="O515" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:15">
       <x:c r="A516" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B516" s="3" t="s">
         <x:v>1833</x:v>
       </x:c>
       <x:c r="C516" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D516" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E516" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F516" s="3" t="s">
         <x:v>1834</x:v>
       </x:c>
       <x:c r="G516" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="H516" s="3" t="s">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="I516" s="3" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="J516" s="4">
         <x:v>46003.36</x:v>
       </x:c>
       <x:c r="K516" s="4">
         <x:v>46003.36</x:v>
       </x:c>
       <x:c r="L516" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M516" s="4">
         <x:v>46003.38</x:v>
       </x:c>
       <x:c r="N516" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O516" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:15">
       <x:c r="A517" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B517" s="3" t="s">
         <x:v>1837</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E517" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F517" s="3" t="s">
         <x:v>1838</x:v>
       </x:c>
       <x:c r="G517" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="H517" s="3" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="I517" s="3" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="J517" s="4">
         <x:v>20309.95</x:v>
       </x:c>
       <x:c r="K517" s="4">
         <x:v>20309.95</x:v>
       </x:c>
       <x:c r="L517" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M517" s="4">
         <x:v>20309.96</x:v>
       </x:c>
       <x:c r="N517" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O517" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32133,125 +32133,125 @@
       </x:c>
       <x:c r="M518" s="4">
         <x:v>44886.9</x:v>
       </x:c>
       <x:c r="N518" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O518" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B519" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G519" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H519" s="3" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="I519" s="3" t="s">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="J519" s="4">
-        <x:v>48593.2</x:v>
+        <x:v>18233.5</x:v>
       </x:c>
       <x:c r="K519" s="4">
-        <x:v>48593.2</x:v>
+        <x:v>18233.5</x:v>
       </x:c>
       <x:c r="L519" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M519" s="4">
-        <x:v>48593.18</x:v>
+        <x:v>18233.49</x:v>
       </x:c>
       <x:c r="N519" s="5">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G520" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H520" s="3" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="I520" s="3" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="J520" s="4">
-        <x:v>18233.5</x:v>
+        <x:v>48593.2</x:v>
       </x:c>
       <x:c r="K520" s="4">
-        <x:v>18233.5</x:v>
+        <x:v>48593.2</x:v>
       </x:c>
       <x:c r="L520" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M520" s="4">
-        <x:v>18233.49</x:v>
+        <x:v>48593.18</x:v>
       </x:c>
       <x:c r="N520" s="5">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O520" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B521" s="3" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="G521" s="3" t="s">
@@ -32421,213 +32421,213 @@
       </x:c>
       <x:c r="O524" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:15">
       <x:c r="A525" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B525" s="3" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E525" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F525" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="G525" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H525" s="3" t="s">
         <x:v>1869</x:v>
       </x:c>
       <x:c r="I525" s="3" t="s">
         <x:v>1870</x:v>
       </x:c>
       <x:c r="J525" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="K525" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="L525" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M525" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="N525" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O525" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:15">
       <x:c r="A526" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B526" s="3" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="C526" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D526" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E526" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F526" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="G526" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H526" s="3" t="s">
         <x:v>1871</x:v>
       </x:c>
       <x:c r="I526" s="3" t="s">
         <x:v>1872</x:v>
       </x:c>
       <x:c r="J526" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="K526" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="L526" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M526" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="N526" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O526" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B527" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E527" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F527" s="3" t="s">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="G527" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H527" s="3" t="s">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="I527" s="3" t="s">
         <x:v>1876</x:v>
       </x:c>
       <x:c r="J527" s="4">
-        <x:v>40175.68</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="K527" s="4">
-        <x:v>40175.68</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="L527" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M527" s="4">
-        <x:v>40175.69</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="N527" s="5">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O527" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B528" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="C528" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D528" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E528" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F528" s="3" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="G528" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H528" s="3" t="s">
         <x:v>1878</x:v>
       </x:c>
       <x:c r="I528" s="3" t="s">
         <x:v>1879</x:v>
       </x:c>
       <x:c r="J528" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.68</x:v>
       </x:c>
       <x:c r="K528" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.68</x:v>
       </x:c>
       <x:c r="L528" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M528" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.69</x:v>
       </x:c>
       <x:c r="N528" s="5">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O528" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B529" s="3" t="s">
         <x:v>1880</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E529" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F529" s="3" t="s">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G529" s="3" t="s">
@@ -34231,51 +34231,51 @@
       <x:c r="G563" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H563" s="3" t="s">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="I563" s="3" t="s">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="J563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N563" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O563" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:15">
       <x:c r="A564" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B564" s="3" t="s">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="C564" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D564" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E564" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F564" s="3" t="s">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="G564" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H564" s="3" t="s">
@@ -34301,98 +34301,98 @@
       </x:c>
       <x:c r="O564" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:15">
       <x:c r="A565" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B565" s="3" t="s">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E565" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F565" s="3" t="s">
         <x:v>2028</x:v>
       </x:c>
       <x:c r="G565" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H565" s="3" t="s">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="I565" s="3" t="s">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="J565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
       <x:c r="K565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
       <x:c r="L565" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M565" s="4">
         <x:v>44607.56</x:v>
       </x:c>
       <x:c r="N565" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O565" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:15">
       <x:c r="A566" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B566" s="3" t="s">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="C566" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D566" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E566" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F566" s="3" t="s">
         <x:v>2031</x:v>
       </x:c>
       <x:c r="G566" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H566" s="3" t="s">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="I566" s="3" t="s">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="J566" s="4">
         <x:v>48846.74</x:v>
       </x:c>
       <x:c r="K566" s="4">
         <x:v>48846.74</x:v>
       </x:c>
       <x:c r="L566" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M566" s="4">
         <x:v>48846.73</x:v>
       </x:c>
       <x:c r="N566" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O566" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -34724,51 +34724,51 @@
       </x:c>
       <x:c r="O573" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:15">
       <x:c r="A574" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B574" s="3" t="s">
         <x:v>2062</x:v>
       </x:c>
       <x:c r="C574" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D574" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E574" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F574" s="3" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="G574" s="3" t="s">
-        <x:v>1427</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H574" s="3" t="s">
         <x:v>2064</x:v>
       </x:c>
       <x:c r="I574" s="3" t="s">
         <x:v>2065</x:v>
       </x:c>
       <x:c r="J574" s="4">
         <x:v>50500.41</x:v>
       </x:c>
       <x:c r="K574" s="4">
         <x:v>50500.41</x:v>
       </x:c>
       <x:c r="L574" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M574" s="4">
         <x:v>50500.42</x:v>
       </x:c>
       <x:c r="N574" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O574" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -35453,98 +35453,98 @@
       <x:c r="G589" s="3" t="s">
         <x:v>2125</x:v>
       </x:c>
       <x:c r="H589" s="3" t="s">
         <x:v>2126</x:v>
       </x:c>
       <x:c r="I589" s="3" t="s">
         <x:v>2127</x:v>
       </x:c>
       <x:c r="J589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N589" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O589" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:15">
       <x:c r="A590" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B590" s="3" t="s">
         <x:v>2128</x:v>
       </x:c>
       <x:c r="C590" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D590" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E590" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F590" s="3" t="s">
         <x:v>2129</x:v>
       </x:c>
       <x:c r="G590" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H590" s="3" t="s">
         <x:v>2130</x:v>
       </x:c>
       <x:c r="I590" s="3" t="s">
         <x:v>2131</x:v>
       </x:c>
       <x:c r="J590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N590" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O590" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:15">
       <x:c r="A591" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B591" s="3" t="s">
         <x:v>2132</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E591" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F591" s="3" t="s">
         <x:v>2133</x:v>
       </x:c>
       <x:c r="G591" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H591" s="3" t="s">
@@ -35829,51 +35829,51 @@
       <x:c r="G597" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H597" s="3" t="s">
         <x:v>2160</x:v>
       </x:c>
       <x:c r="I597" s="3" t="s">
         <x:v>2161</x:v>
       </x:c>
       <x:c r="J597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N597" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O597" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:15">
       <x:c r="A598" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B598" s="3" t="s">
         <x:v>2162</x:v>
       </x:c>
       <x:c r="C598" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D598" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E598" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F598" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="G598" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H598" s="3" t="s">
@@ -36886,51 +36886,51 @@
       </x:c>
       <x:c r="O619" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:15">
       <x:c r="A620" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B620" s="3" t="s">
         <x:v>2256</x:v>
       </x:c>
       <x:c r="C620" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D620" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E620" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F620" s="3" t="s">
         <x:v>2257</x:v>
       </x:c>
       <x:c r="G620" s="3" t="s">
-        <x:v>1346</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H620" s="3" t="s">
         <x:v>2258</x:v>
       </x:c>
       <x:c r="I620" s="3" t="s">
         <x:v>2259</x:v>
       </x:c>
       <x:c r="J620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="K620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="L620" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="N620" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O620" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -37130,174 +37130,174 @@
       <x:c r="B625" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E625" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F625" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G625" s="3" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="H625" s="3" t="s">
         <x:v>2278</x:v>
       </x:c>
       <x:c r="I625" s="3" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="J625" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="K625" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="L625" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M625" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="N625" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O625" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:15">
       <x:c r="A626" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B626" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C626" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D626" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E626" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F626" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G626" s="3" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="H626" s="3" t="s">
         <x:v>2280</x:v>
       </x:c>
-      <x:c r="H626" s="3" t="s">
+      <x:c r="I626" s="3" t="s">
         <x:v>2281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2282</x:v>
       </x:c>
       <x:c r="J626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="K626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="L626" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="N626" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O626" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:15">
       <x:c r="A627" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B627" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E627" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F627" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="G627" s="3" t="s">
-        <x:v>2280</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="H627" s="3" t="s">
         <x:v>2283</x:v>
       </x:c>
       <x:c r="I627" s="3" t="s">
         <x:v>2284</x:v>
       </x:c>
       <x:c r="J627" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="K627" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="L627" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M627" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="N627" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O627" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:15">
       <x:c r="A628" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B628" s="3" t="s">
         <x:v>2285</x:v>
       </x:c>
       <x:c r="C628" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D628" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E628" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F628" s="3" t="s">
         <x:v>2286</x:v>
       </x:c>
       <x:c r="G628" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H628" s="3" t="s">
         <x:v>2287</x:v>
       </x:c>
       <x:c r="I628" s="3" t="s">
         <x:v>2288</x:v>
       </x:c>
       <x:c r="J628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
       <x:c r="K628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
       <x:c r="L628" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -37474,51 +37474,51 @@
       <x:c r="G632" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H632" s="3" t="s">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="I632" s="3" t="s">
         <x:v>2306</x:v>
       </x:c>
       <x:c r="J632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N632" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O632" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:15">
       <x:c r="A633" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B633" s="3" t="s">
         <x:v>2307</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E633" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F633" s="3" t="s">
         <x:v>2308</x:v>
       </x:c>
       <x:c r="G633" s="3" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="H633" s="3" t="s">
@@ -37541,98 +37541,98 @@
       </x:c>
       <x:c r="N633" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O633" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:15">
       <x:c r="A634" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B634" s="3" t="s">
         <x:v>2311</x:v>
       </x:c>
       <x:c r="C634" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D634" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E634" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F634" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G634" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H634" s="3" t="s">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="I634" s="3" t="s">
         <x:v>2313</x:v>
       </x:c>
       <x:c r="J634" s="4">
         <x:v>4098118.1</x:v>
       </x:c>
       <x:c r="K634" s="4">
         <x:v>4098118.1</x:v>
       </x:c>
       <x:c r="L634" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M634" s="4">
         <x:v>4098118.06</x:v>
       </x:c>
       <x:c r="N634" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O634" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:15">
       <x:c r="A635" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B635" s="3" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E635" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F635" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G635" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H635" s="3" t="s">
         <x:v>2315</x:v>
       </x:c>
       <x:c r="I635" s="3" t="s">
         <x:v>2316</x:v>
       </x:c>
       <x:c r="J635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
       <x:c r="K635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
       <x:c r="L635" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M635" s="4">
         <x:v>6867076.24</x:v>
       </x:c>
       <x:c r="N635" s="5">
         <x:v>59</x:v>
       </x:c>
@@ -37685,169 +37685,169 @@
       </x:c>
       <x:c r="O636" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:15">
       <x:c r="A637" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B637" s="3" t="s">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E637" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F637" s="3" t="s">
         <x:v>2322</x:v>
       </x:c>
       <x:c r="G637" s="3" t="s">
-        <x:v>1707</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="H637" s="3" t="s">
-        <x:v>2323</x:v>
+        <x:v>2324</x:v>
       </x:c>
       <x:c r="I637" s="3" t="s">
-        <x:v>2324</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="J637" s="4">
-        <x:v>27167.07</x:v>
+        <x:v>39272</x:v>
       </x:c>
       <x:c r="K637" s="4">
-        <x:v>27167.07</x:v>
+        <x:v>39272</x:v>
       </x:c>
       <x:c r="L637" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M637" s="4">
-        <x:v>27167.08</x:v>
+        <x:v>39271.98</x:v>
       </x:c>
       <x:c r="N637" s="5">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O637" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:15">
       <x:c r="A638" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B638" s="3" t="s">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="C638" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D638" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E638" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F638" s="3" t="s">
-        <x:v>2325</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="G638" s="3" t="s">
-        <x:v>2326</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="H638" s="3" t="s">
         <x:v>2327</x:v>
       </x:c>
       <x:c r="I638" s="3" t="s">
         <x:v>2328</x:v>
       </x:c>
       <x:c r="J638" s="4">
-        <x:v>39272</x:v>
+        <x:v>27167.07</x:v>
       </x:c>
       <x:c r="K638" s="4">
-        <x:v>39272</x:v>
+        <x:v>27167.07</x:v>
       </x:c>
       <x:c r="L638" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M638" s="4">
-        <x:v>39271.98</x:v>
+        <x:v>27167.08</x:v>
       </x:c>
       <x:c r="N638" s="5">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O638" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:15">
       <x:c r="A639" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B639" s="3" t="s">
         <x:v>2329</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E639" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F639" s="3" t="s">
         <x:v>2330</x:v>
       </x:c>
       <x:c r="G639" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H639" s="3" t="s">
         <x:v>2331</x:v>
       </x:c>
       <x:c r="I639" s="3" t="s">
         <x:v>2332</x:v>
       </x:c>
       <x:c r="J639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N639" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O639" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:15">
       <x:c r="A640" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B640" s="3" t="s">
         <x:v>2333</x:v>
       </x:c>
       <x:c r="C640" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D640" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E640" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F640" s="3" t="s">
         <x:v>2334</x:v>
       </x:c>
       <x:c r="G640" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H640" s="3" t="s">
@@ -37976,113 +37976,113 @@
       <x:c r="B643" s="3" t="s">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E643" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F643" s="3" t="s">
         <x:v>2346</x:v>
       </x:c>
       <x:c r="G643" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H643" s="3" t="s">
         <x:v>2347</x:v>
       </x:c>
       <x:c r="I643" s="3" t="s">
         <x:v>2348</x:v>
       </x:c>
       <x:c r="J643" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.43</x:v>
       </x:c>
       <x:c r="K643" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.43</x:v>
       </x:c>
       <x:c r="L643" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M643" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.45</x:v>
       </x:c>
       <x:c r="N643" s="5">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O643" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:15">
       <x:c r="A644" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B644" s="3" t="s">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="C644" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D644" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E644" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F644" s="3" t="s">
         <x:v>2349</x:v>
       </x:c>
       <x:c r="G644" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H644" s="3" t="s">
         <x:v>2350</x:v>
       </x:c>
       <x:c r="I644" s="3" t="s">
         <x:v>2351</x:v>
       </x:c>
       <x:c r="J644" s="4">
-        <x:v>25610.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K644" s="4">
-        <x:v>25610.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L644" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M644" s="4">
-        <x:v>25610.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N644" s="5">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O644" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:15">
       <x:c r="A645" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B645" s="3" t="s">
         <x:v>2352</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E645" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F645" s="3" t="s">
         <x:v>2353</x:v>
       </x:c>
       <x:c r="G645" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H645" s="3" t="s">
@@ -38164,110 +38164,110 @@
       <x:c r="B647" s="3" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E647" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F647" s="3" t="s">
         <x:v>2362</x:v>
       </x:c>
       <x:c r="G647" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H647" s="3" t="s">
         <x:v>2363</x:v>
       </x:c>
       <x:c r="I647" s="3" t="s">
         <x:v>2364</x:v>
       </x:c>
       <x:c r="J647" s="4">
-        <x:v>30590.54</x:v>
+        <x:v>41555.19</x:v>
       </x:c>
       <x:c r="K647" s="4">
-        <x:v>30590.54</x:v>
+        <x:v>41555.19</x:v>
       </x:c>
       <x:c r="L647" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M647" s="4">
-        <x:v>30590.52</x:v>
+        <x:v>41555.21</x:v>
       </x:c>
       <x:c r="N647" s="5">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O647" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:15">
       <x:c r="A648" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B648" s="3" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="C648" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D648" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E648" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F648" s="3" t="s">
         <x:v>2365</x:v>
       </x:c>
       <x:c r="G648" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H648" s="3" t="s">
         <x:v>2366</x:v>
       </x:c>
       <x:c r="I648" s="3" t="s">
         <x:v>2367</x:v>
       </x:c>
       <x:c r="J648" s="4">
-        <x:v>41555.19</x:v>
+        <x:v>30590.54</x:v>
       </x:c>
       <x:c r="K648" s="4">
-        <x:v>41555.19</x:v>
+        <x:v>30590.54</x:v>
       </x:c>
       <x:c r="L648" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M648" s="4">
-        <x:v>41555.21</x:v>
+        <x:v>30590.52</x:v>
       </x:c>
       <x:c r="N648" s="5">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O648" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:15">
       <x:c r="A649" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B649" s="3" t="s">
         <x:v>2368</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E649" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F649" s="3" t="s">
         <x:v>2369</x:v>
       </x:c>
       <x:c r="G649" s="3" t="s">
@@ -38305,110 +38305,110 @@
       <x:c r="B650" s="3" t="s">
         <x:v>2372</x:v>
       </x:c>
       <x:c r="C650" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D650" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E650" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F650" s="3" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="G650" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H650" s="3" t="s">
         <x:v>2374</x:v>
       </x:c>
       <x:c r="I650" s="3" t="s">
         <x:v>2375</x:v>
       </x:c>
       <x:c r="J650" s="4">
-        <x:v>40704.51</x:v>
+        <x:v>50607.64</x:v>
       </x:c>
       <x:c r="K650" s="4">
-        <x:v>40704.51</x:v>
+        <x:v>50607.64</x:v>
       </x:c>
       <x:c r="L650" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M650" s="4">
-        <x:v>40704.49</x:v>
+        <x:v>50607.68</x:v>
       </x:c>
       <x:c r="N650" s="5">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O650" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:15">
       <x:c r="A651" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B651" s="3" t="s">
         <x:v>2376</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E651" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F651" s="3" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="G651" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H651" s="3" t="s">
         <x:v>2377</x:v>
       </x:c>
       <x:c r="I651" s="3" t="s">
         <x:v>2378</x:v>
       </x:c>
       <x:c r="J651" s="4">
-        <x:v>50607.64</x:v>
+        <x:v>40704.51</x:v>
       </x:c>
       <x:c r="K651" s="4">
-        <x:v>50607.64</x:v>
+        <x:v>40704.51</x:v>
       </x:c>
       <x:c r="L651" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M651" s="4">
-        <x:v>50607.68</x:v>
+        <x:v>40704.49</x:v>
       </x:c>
       <x:c r="N651" s="5">
-        <x:v>17</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O651" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:15">
       <x:c r="A652" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B652" s="3" t="s">
         <x:v>2379</x:v>
       </x:c>
       <x:c r="C652" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D652" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E652" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F652" s="3" t="s">
         <x:v>2380</x:v>
       </x:c>
       <x:c r="G652" s="3" t="s">
@@ -39198,110 +39198,110 @@
       <x:c r="B669" s="3" t="s">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E669" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F669" s="3" t="s">
         <x:v>2452</x:v>
       </x:c>
       <x:c r="G669" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H669" s="3" t="s">
         <x:v>2453</x:v>
       </x:c>
       <x:c r="I669" s="3" t="s">
         <x:v>2454</x:v>
       </x:c>
       <x:c r="J669" s="4">
-        <x:v>28825.31</x:v>
+        <x:v>37731.32</x:v>
       </x:c>
       <x:c r="K669" s="4">
-        <x:v>28825.31</x:v>
+        <x:v>37731.32</x:v>
       </x:c>
       <x:c r="L669" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M669" s="4">
-        <x:v>28825.3</x:v>
+        <x:v>37731.31</x:v>
       </x:c>
       <x:c r="N669" s="5">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O669" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:15">
       <x:c r="A670" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B670" s="3" t="s">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="C670" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D670" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E670" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F670" s="3" t="s">
         <x:v>2455</x:v>
       </x:c>
       <x:c r="G670" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H670" s="3" t="s">
         <x:v>2456</x:v>
       </x:c>
       <x:c r="I670" s="3" t="s">
         <x:v>2457</x:v>
       </x:c>
       <x:c r="J670" s="4">
-        <x:v>37731.32</x:v>
+        <x:v>28825.31</x:v>
       </x:c>
       <x:c r="K670" s="4">
-        <x:v>37731.32</x:v>
+        <x:v>28825.31</x:v>
       </x:c>
       <x:c r="L670" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M670" s="4">
-        <x:v>37731.31</x:v>
+        <x:v>28825.3</x:v>
       </x:c>
       <x:c r="N670" s="5">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O670" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:15">
       <x:c r="A671" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B671" s="3" t="s">
         <x:v>2458</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E671" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F671" s="3" t="s">
         <x:v>2459</x:v>
       </x:c>
       <x:c r="G671" s="3" t="s">
@@ -39330,51 +39330,51 @@
       </x:c>
       <x:c r="O671" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:15">
       <x:c r="A672" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B672" s="3" t="s">
         <x:v>2462</x:v>
       </x:c>
       <x:c r="C672" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D672" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E672" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F672" s="3" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="G672" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H672" s="3" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="I672" s="3" t="s">
         <x:v>2465</x:v>
       </x:c>
       <x:c r="J672" s="4">
         <x:v>50669.32</x:v>
       </x:c>
       <x:c r="K672" s="4">
         <x:v>50669.32</x:v>
       </x:c>
       <x:c r="L672" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M672" s="4">
         <x:v>50669.33</x:v>
       </x:c>
       <x:c r="N672" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O672" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -39468,216 +39468,216 @@
       </x:c>
       <x:c r="N674" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O674" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:15">
       <x:c r="A675" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B675" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E675" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F675" s="3" t="s">
+        <x:v>2471</x:v>
+      </x:c>
+      <x:c r="G675" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H675" s="3" t="s">
         <x:v>2474</x:v>
       </x:c>
-      <x:c r="G675" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H675" s="3" t="s">
+      <x:c r="I675" s="3" t="s">
         <x:v>2475</x:v>
       </x:c>
-      <x:c r="I675" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J675" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>45405.16</x:v>
       </x:c>
       <x:c r="K675" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>45405.16</x:v>
       </x:c>
       <x:c r="L675" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M675" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>45405.18</x:v>
       </x:c>
       <x:c r="N675" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O675" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:15">
       <x:c r="A676" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B676" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C676" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D676" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E676" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F676" s="3" t="s">
-        <x:v>2474</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="G676" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H676" s="3" t="s">
         <x:v>2477</x:v>
       </x:c>
       <x:c r="I676" s="3" t="s">
         <x:v>2478</x:v>
       </x:c>
       <x:c r="J676" s="4">
-        <x:v>28069.81</x:v>
+        <x:v>37941.2</x:v>
       </x:c>
       <x:c r="K676" s="4">
-        <x:v>28069.81</x:v>
+        <x:v>37941.2</x:v>
       </x:c>
       <x:c r="L676" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M676" s="4">
-        <x:v>28069.78</x:v>
+        <x:v>37941.21</x:v>
       </x:c>
       <x:c r="N676" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O676" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:15">
       <x:c r="A677" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B677" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E677" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F677" s="3" t="s">
-        <x:v>2474</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="G677" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H677" s="3" t="s">
         <x:v>2479</x:v>
       </x:c>
       <x:c r="I677" s="3" t="s">
         <x:v>2480</x:v>
       </x:c>
       <x:c r="J677" s="4">
-        <x:v>37941.2</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="K677" s="4">
-        <x:v>37941.2</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="L677" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M677" s="4">
-        <x:v>37941.21</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="N677" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O677" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:15">
       <x:c r="A678" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B678" s="3" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="C678" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D678" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E678" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F678" s="3" t="s">
-        <x:v>2471</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="G678" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H678" s="3" t="s">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="I678" s="3" t="s">
         <x:v>2482</x:v>
       </x:c>
       <x:c r="J678" s="4">
-        <x:v>45405.16</x:v>
+        <x:v>28069.81</x:v>
       </x:c>
       <x:c r="K678" s="4">
-        <x:v>45405.16</x:v>
+        <x:v>28069.81</x:v>
       </x:c>
       <x:c r="L678" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M678" s="4">
-        <x:v>45405.18</x:v>
+        <x:v>28069.78</x:v>
       </x:c>
       <x:c r="N678" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O678" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:15">
       <x:c r="A679" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B679" s="3" t="s">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E679" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F679" s="3" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="G679" s="3" t="s">
@@ -40106,51 +40106,51 @@
       <x:c r="G688" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H688" s="3" t="s">
         <x:v>2521</x:v>
       </x:c>
       <x:c r="I688" s="3" t="s">
         <x:v>2522</x:v>
       </x:c>
       <x:c r="J688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N688" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O688" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:15">
       <x:c r="A689" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B689" s="3" t="s">
         <x:v>2523</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E689" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F689" s="3" t="s">
         <x:v>2524</x:v>
       </x:c>
       <x:c r="G689" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H689" s="3" t="s">
@@ -40599,51 +40599,51 @@
       </x:c>
       <x:c r="O698" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:15">
       <x:c r="A699" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B699" s="3" t="s">
         <x:v>2564</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E699" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F699" s="3" t="s">
         <x:v>2565</x:v>
       </x:c>
       <x:c r="G699" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="H699" s="3" t="s">
         <x:v>2566</x:v>
       </x:c>
       <x:c r="I699" s="3" t="s">
         <x:v>2567</x:v>
       </x:c>
       <x:c r="J699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
       <x:c r="K699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
       <x:c r="L699" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M699" s="4">
         <x:v>28175.69</x:v>
       </x:c>
       <x:c r="N699" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O699" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40843,136 +40843,136 @@
       <x:c r="B704" s="3" t="s">
         <x:v>2586</x:v>
       </x:c>
       <x:c r="C704" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D704" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E704" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F704" s="3" t="s">
         <x:v>2587</x:v>
       </x:c>
       <x:c r="G704" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H704" s="3" t="s">
         <x:v>2588</x:v>
       </x:c>
       <x:c r="I704" s="3" t="s">
         <x:v>2589</x:v>
       </x:c>
       <x:c r="J704" s="4">
-        <x:v>44009.96</x:v>
+        <x:v>30575.56</x:v>
       </x:c>
       <x:c r="K704" s="4">
-        <x:v>44009.96</x:v>
+        <x:v>30575.56</x:v>
       </x:c>
       <x:c r="L704" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M704" s="4">
-        <x:v>44009.95</x:v>
+        <x:v>30575.54</x:v>
       </x:c>
       <x:c r="N704" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O704" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:15">
       <x:c r="A705" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B705" s="3" t="s">
         <x:v>2590</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E705" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F705" s="3" t="s">
         <x:v>2591</x:v>
       </x:c>
       <x:c r="G705" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H705" s="3" t="s">
         <x:v>2592</x:v>
       </x:c>
       <x:c r="I705" s="3" t="s">
         <x:v>2593</x:v>
       </x:c>
       <x:c r="J705" s="4">
-        <x:v>30575.56</x:v>
+        <x:v>44009.96</x:v>
       </x:c>
       <x:c r="K705" s="4">
-        <x:v>30575.56</x:v>
+        <x:v>44009.96</x:v>
       </x:c>
       <x:c r="L705" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M705" s="4">
-        <x:v>30575.54</x:v>
+        <x:v>44009.95</x:v>
       </x:c>
       <x:c r="N705" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O705" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:15">
       <x:c r="A706" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B706" s="3" t="s">
         <x:v>2594</x:v>
       </x:c>
       <x:c r="C706" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D706" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E706" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F706" s="3" t="s">
         <x:v>2595</x:v>
       </x:c>
       <x:c r="G706" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H706" s="3" t="s">
         <x:v>2596</x:v>
       </x:c>
       <x:c r="I706" s="3" t="s">
         <x:v>2597</x:v>
       </x:c>
       <x:c r="J706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
       <x:c r="K706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
       <x:c r="L706" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M706" s="4">
         <x:v>22819.24</x:v>
       </x:c>
       <x:c r="N706" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O706" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -41492,116 +41492,116 @@
       </x:c>
       <x:c r="O717" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:15">
       <x:c r="A718" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B718" s="3" t="s">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C718" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D718" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E718" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F718" s="3" t="s">
         <x:v>2642</x:v>
       </x:c>
       <x:c r="G718" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="H718" s="3" t="s">
         <x:v>2643</x:v>
       </x:c>
       <x:c r="I718" s="3" t="s">
         <x:v>2644</x:v>
       </x:c>
       <x:c r="J718" s="4">
-        <x:v>48203.33</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="K718" s="4">
-        <x:v>48203.33</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="L718" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M718" s="4">
-        <x:v>48203.32</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="N718" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O718" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:15">
       <x:c r="A719" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B719" s="3" t="s">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E719" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F719" s="3" t="s">
         <x:v>2645</x:v>
       </x:c>
       <x:c r="G719" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H719" s="3" t="s">
         <x:v>2646</x:v>
       </x:c>
       <x:c r="I719" s="3" t="s">
         <x:v>2647</x:v>
       </x:c>
       <x:c r="J719" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.33</x:v>
       </x:c>
       <x:c r="K719" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.33</x:v>
       </x:c>
       <x:c r="L719" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M719" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.32</x:v>
       </x:c>
       <x:c r="N719" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O719" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:15">
       <x:c r="A720" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B720" s="3" t="s">
         <x:v>2648</x:v>
       </x:c>
       <x:c r="C720" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D720" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E720" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F720" s="3" t="s">