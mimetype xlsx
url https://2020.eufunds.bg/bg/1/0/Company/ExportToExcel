--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7aec3eb0af948b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/530bc3a9ec304af89216ad90a03dc0d7.psmdcp" Id="R3a711d915a7e4d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1447d3790a0c4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ae40a4dcd5546e9a2fd5e976eddc7de.psmdcp" Id="R8a6d058b6cc34a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>