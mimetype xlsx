--- v1 (2026-05-18)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1447d3790a0c4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ae40a4dcd5546e9a2fd5e976eddc7de.psmdcp" Id="R8a6d058b6cc34a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dc45e102074cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dc96078ac84140b86c3b8356d7fc46.psmdcp" Id="Rd183f99312a34583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>