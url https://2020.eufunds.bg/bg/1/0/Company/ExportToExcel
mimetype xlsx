--- v2 (2026-06-08)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dc45e102074cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dc96078ac84140b86c3b8356d7fc46.psmdcp" Id="Rd183f99312a34583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc391134eb4414f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97d263bb4245490ca3349897d3260c1a.psmdcp" Id="Re469bf083bb843ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>