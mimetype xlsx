--- v3 (2026-06-29)
+++ v4 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc391134eb4414f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97d263bb4245490ca3349897d3260c1a.psmdcp" Id="Re469bf083bb843ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54f71086c334e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8d5fc922ed24e3ab921c497867163b7.psmdcp" Id="R0df70e378b3d4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>