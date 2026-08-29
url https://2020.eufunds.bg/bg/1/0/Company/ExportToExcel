--- v4 (2026-07-19)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54f71086c334e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8d5fc922ed24e3ab921c497867163b7.psmdcp" Id="R0df70e378b3d4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd228be72fcb84016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e81a4c4709b9449d8bfc515aa12dc4dc.psmdcp" Id="R245936483645496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>