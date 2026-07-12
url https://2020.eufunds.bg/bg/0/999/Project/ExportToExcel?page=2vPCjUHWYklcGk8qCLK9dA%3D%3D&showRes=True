--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6888bb5a2684136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac681c40e7f04693bbb7d8c2a232c45b.psmdcp" Id="R8895f15e01d14441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265766c0f6834864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8000f09380334ea1b6fa8988a5f0deed.psmdcp" Id="R9726b673f9494c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -4328,51 +4328,51 @@
       <x:c r="E51" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>10309.94</x:v>
+        <x:v>101630.51</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
@@ -4563,51 +4563,51 @@
       <x:c r="E56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>112629.03</x:v>
+        <x:v>292895.83</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
@@ -5306,54 +5306,54 @@
       <x:c r="B72" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>520875.62</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>520875.62</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>158269.06</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
@@ -5973,51 +5973,51 @@
       <x:c r="E86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J86" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K86" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>6771087.11</x:v>
+        <x:v>7667277.99</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
@@ -6255,51 +6255,51 @@
       <x:c r="E92" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J92" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="K92" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>950382.95</x:v>
+        <x:v>1007695.34</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>71</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
@@ -7101,51 +7101,51 @@
       <x:c r="E110" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J110" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K110" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>196965.49</x:v>
+        <x:v>239816.35</x:v>
       </x:c>
       <x:c r="N110" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">