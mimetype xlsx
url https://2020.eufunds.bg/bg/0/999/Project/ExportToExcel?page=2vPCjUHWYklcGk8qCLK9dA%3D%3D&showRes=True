--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265766c0f6834864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8000f09380334ea1b6fa8988a5f0deed.psmdcp" Id="R9726b673f9494c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9cd9fe2a314039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/876ef741ee9a469b8617ea32d1084681.psmdcp" Id="R16f4ffc4faeb4f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -3482,51 +3482,51 @@
       <x:c r="E33" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>3908151.56</x:v>
+        <x:v>4793584.92</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
@@ -4328,51 +4328,51 @@
       <x:c r="E51" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>101630.51</x:v>
+        <x:v>103937.56</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
@@ -4610,51 +4610,51 @@
       <x:c r="E57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>904679.47</x:v>
+        <x:v>965532.33</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
@@ -5503,51 +5503,51 @@
       <x:c r="E76" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J76" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="K76" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>245617.76</x:v>
+        <x:v>283617.55</x:v>
       </x:c>
       <x:c r="N76" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
@@ -5973,51 +5973,51 @@
       <x:c r="E86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J86" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K86" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>7667277.99</x:v>
+        <x:v>8584700.89</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
@@ -6443,98 +6443,98 @@
       <x:c r="E96" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J96" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="K96" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>5766068.43</x:v>
+        <x:v>7150899.56</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J97" s="4">
         <x:v>263826.61</x:v>
       </x:c>
       <x:c r="K97" s="4">
         <x:v>263826.61</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>120669.65</x:v>
+        <x:v>183645.17</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
@@ -7007,51 +7007,51 @@
       <x:c r="E108" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J108" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="K108" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>92877.16</x:v>
+        <x:v>120228.86</x:v>
       </x:c>
       <x:c r="N108" s="5">
         <x:v>88</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
@@ -7383,51 +7383,51 @@
       <x:c r="E116" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J116" s="4">
         <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="K116" s="4">
         <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>642763.88</x:v>
+        <x:v>812621.74</x:v>
       </x:c>
       <x:c r="N116" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">