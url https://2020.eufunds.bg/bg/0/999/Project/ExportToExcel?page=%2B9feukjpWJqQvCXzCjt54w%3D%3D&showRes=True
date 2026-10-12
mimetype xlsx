--- v2 (2026-08-24)
+++ v3 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05d1c042cf64294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba80ed5e1323482ab5c08968cd4ee258.psmdcp" Id="R0fcd2b74b06e4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb11b4c77bb435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f4d8d03edf34beaa3f28e5248a674a3.psmdcp" Id="Raed1e7058c3d46ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -3482,51 +3482,51 @@
       <x:c r="E33" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>3908151.56</x:v>
+        <x:v>4793584.92</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
@@ -4563,51 +4563,51 @@
       <x:c r="E56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>292895.83</x:v>
+        <x:v>316328.74</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
@@ -5973,51 +5973,51 @@
       <x:c r="E86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J86" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K86" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>8584700.89</x:v>
+        <x:v>9435339.34</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
@@ -6255,51 +6255,51 @@
       <x:c r="E92" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J92" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="K92" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>1007695.34</x:v>
+        <x:v>1139345.51</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>71</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
@@ -6443,51 +6443,51 @@
       <x:c r="E96" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J96" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="K96" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>5766068.43</x:v>
+        <x:v>7150899.56</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
@@ -7007,51 +7007,51 @@
       <x:c r="E108" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J108" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="K108" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>92877.16</x:v>
+        <x:v>120228.86</x:v>
       </x:c>
       <x:c r="N108" s="5">
         <x:v>88</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
@@ -7101,51 +7101,51 @@
       <x:c r="E110" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J110" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K110" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>239816.35</x:v>
+        <x:v>273412.75</x:v>
       </x:c>
       <x:c r="N110" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">