--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cbeafc0f664fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b9ca46903ea4062bab63adadbeacb54.psmdcp" Id="R8e6e030c93b444b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e09fbea08ea4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/508753e1bf3c45d994d0a0a212be7aba.psmdcp" Id="Rb471771b02284db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>