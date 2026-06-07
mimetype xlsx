--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e09fbea08ea4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/508753e1bf3c45d994d0a0a212be7aba.psmdcp" Id="Rb471771b02284db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8097e22227c4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9f01895fb14418bb93452e750106e66.psmdcp" Id="R3b801243097c440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>