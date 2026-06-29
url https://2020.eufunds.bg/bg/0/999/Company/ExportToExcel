--- v2 (2026-06-07)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8097e22227c4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9f01895fb14418bb93452e750106e66.psmdcp" Id="R3b801243097c440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a5e7b6cb3041ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc2924f90c30465aa4992666a69c8158.psmdcp" Id="R3fb51619760a4edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>