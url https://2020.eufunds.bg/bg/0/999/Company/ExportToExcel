--- v3 (2026-06-29)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a5e7b6cb3041ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc2924f90c30465aa4992666a69c8158.psmdcp" Id="R3fb51619760a4edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d17bb2257ff4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d66a0739e74a46a107582a51de4ef1.psmdcp" Id="R9eb2a51cd62646a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>