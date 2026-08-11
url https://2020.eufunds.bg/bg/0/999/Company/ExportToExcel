--- v4 (2026-07-21)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d17bb2257ff4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d66a0739e74a46a107582a51de4ef1.psmdcp" Id="R9eb2a51cd62646a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30979f9c74348fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c41bdb8eeed841cb9fd9a2c36af9fb09.psmdcp" Id="R1bb20e93fd43402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>