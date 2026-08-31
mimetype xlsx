--- v5 (2026-08-11)
+++ v6 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30979f9c74348fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c41bdb8eeed841cb9fd9a2c36af9fb09.psmdcp" Id="R1bb20e93fd43402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7650cbf9bd3c4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b847eb457ba44a14a771ed390c8ddd01.psmdcp" Id="R09cb63a7008f410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>