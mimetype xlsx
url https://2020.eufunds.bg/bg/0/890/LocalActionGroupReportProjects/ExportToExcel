--- v7 (2026-09-16)
+++ v8 (2026-10-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c767c1d561a4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28aa889a192642f1887841a68a6a5a67.psmdcp" Id="R5bb2a19baae04809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d7596f51143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/557503a53501418bb8c58f5ac07ad5cd.psmdcp" Id="Rad6b042f505b4b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>