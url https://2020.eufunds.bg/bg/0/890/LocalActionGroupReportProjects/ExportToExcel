--- v8 (2026-10-07)
+++ v9 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d7596f51143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/557503a53501418bb8c58f5ac07ad5cd.psmdcp" Id="Rad6b042f505b4b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2c4e7241ca40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba9757ae1faf48efb54f0f31a6948750.psmdcp" Id="R049c410ab3fc40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>
@@ -1497,51 +1497,51 @@
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="4">
         <x:v>1877938.88</x:v>
       </x:c>
       <x:c r="D14" s="4">
         <x:v>293.72</x:v>
       </x:c>
       <x:c r="E14" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F14" s="4">
         <x:v>5515902.9</x:v>
       </x:c>
       <x:c r="G14" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="4">
         <x:v>124.23</x:v>
       </x:c>
       <x:c r="I14" s="4">
         <x:v>2333056.64</x:v>
       </x:c>
       <x:c r="J14" s="5">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K14" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="L14" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M14" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N14" s="4">
         <x:v>732703.03</x:v>
       </x:c>
       <x:c r="O14" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P14" s="4">
         <x:v>80.04</x:v>
       </x:c>
       <x:c r="Q14" s="4">
         <x:v>1867267.34</x:v>
       </x:c>
       <x:c r="R14" s="4">
         <x:v>99.43</x:v>
       </x:c>