--- v5 (2026-09-16)
+++ v6 (2026-10-07)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875b759843ee499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39580e349acc4122a2f40e65c4607668.psmdcp" Id="R2fd24379590d4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4607f6e139c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aed7fce6d92478788f6caba177606f5.psmdcp" Id="R138272c617e04b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение на ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ/МИРГ</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
-    <x:t>Общо към 16.09.2026 г.</x:t>
+    <x:t>Общо към 07.10.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен - Варна</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен-Белослав</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аксаково</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Антоново – Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Ардино - Неделино</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Ардино-Джебел</x:t>
   </x:si>