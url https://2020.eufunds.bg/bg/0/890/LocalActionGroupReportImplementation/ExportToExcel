--- v6 (2026-10-07)
+++ v7 (2026-10-27)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4607f6e139c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aed7fce6d92478788f6caba177606f5.psmdcp" Id="R138272c617e04b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f40474858b846f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f8665f91a584614a6d1360a9d8650b6.psmdcp" Id="R53b4436c48624080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение на ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ/МИРГ</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
-    <x:t>Общо към 07.10.2026 г.</x:t>
+    <x:t>Общо към 27.10.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен - Варна</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен-Белослав</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аксаково</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Антоново – Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Ардино - Неделино</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Ардино-Джебел</x:t>
   </x:si>