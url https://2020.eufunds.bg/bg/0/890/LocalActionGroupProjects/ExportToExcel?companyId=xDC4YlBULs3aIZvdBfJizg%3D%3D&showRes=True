--- v0 (2026-05-02)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4453e983e39945d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81434045f8174e05b5eee6480edb9585.psmdcp" Id="R97184dfdc4864163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313d8e449035483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b53c8c30fdb45a080b5cbe4d8115140.psmdcp" Id="R5613a7ac582c44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -161,50 +161,65 @@
   <x:si>
     <x:t>България, с.Вазово, 7422, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 8А</x:t>
   </x:si>
   <x:si>
     <x:t>Исперих</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.033-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Овластяване на жените от уязвимите общности чрез разширяване на мрежата от Майчни центрове в Община Исперих</x:t>
   </x:si>
   <x:si>
     <x:t>204470476 "Черникови" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. "Лудогорие" 12, фх.А, ет.1, ап.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.737-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на конкурентоспособността на "Черникови" ЕООД</x:t>
   </x:si>
   <x:si>
+    <x:t>Mюзеям</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Подайва, 7431, ул. Мадара 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Подайва</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.406-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизация на животновъдно стопанство</x:t>
+  </x:si>
+  <x:si>
     <x:t>040033442 АГРОТАЙМ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. ВАСИЛ ЛЕВСКИ, номер 63</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.342-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на ситема за оползотворяване на оборска тор".</x:t>
   </x:si>
   <x:si>
     <x:t>202448399 Амбулатория за индивидуална практика за първична медицинска помощ по дентална медицина - АИППМПДМ - Д-р Артам Адемов ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. ШЕСТИ СЕПТЕМВРИ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.296-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на 3D дентален скенер и 3D дентален принтер</x:t>
   </x:si>
   <x:si>
     <x:t>206995686 Амбулатория за индивидуална практика за първична медицинска помощ по дентална медицина - АИППМПДМ - Д-р Нурай Басри ЕООД</x:t>
@@ -306,62 +321,62 @@
   <x:si>
     <x:t>BG06RDNP001-19.603-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на земеделска техника</x:t>
   </x:si>
   <x:si>
     <x:t>204815328 ДЖИЕЛ - АРХИТЕКТС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. ЦАР СИМЕОН No 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.296-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Инвестиции в архитектурно студио на територията на МИГ „Исперих“</x:t>
   </x:si>
   <x:si>
     <x:t>116003650 ДОБРУДЖА-КИТ АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. АХИНОРА, номер 82</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP002-2.098-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повивашаване на производствения капацитет на "Добруджа - КИТ" АД</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP002-2.019-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на производствения капацитет на "Добруджа-КИТ" АД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP002-2.098-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>201421545 Доктор Самедин Сабит - Амбулатория за специализирана медицинска помощ - индивидуална практика ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. ГЕО МИЛЕВ, номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.296-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на стационарен ехограф</x:t>
   </x:si>
   <x:si>
     <x:t>176411628 ЕЛЕКТРОМОБИЛИ ЗА РЕГИОНИТЕ - ИСПЕРИХ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул.Христо Смирненски 41 обл.Разград общ.Исперих гр/с.Исперих</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.578-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Зелена енергия и енергийно ефективни решения в подкрепа на местната общност ( Пилотен проект -  Демонстрационен модел на автономна соларна зарядна станция).</x:t>
   </x:si>
   <x:si>
     <x:t>202475108 ЕЛСТИ – М“ ЕООД</x:t>
@@ -414,66 +429,66 @@
   <x:si>
     <x:t>205597793 ЕТ "МИБО ПРИНТ - БОЖИДАР КРАСИМИРОВ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ЛЮБЕН КАРАВЕЛОВ No 28</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.296-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на иновативно 3-Д печатно студио на територията на МИГ „Исперих“</x:t>
   </x:si>
   <x:si>
     <x:t>116591666 ЕТ "ЧАР-ИЛИЯНА ТОДОРОВА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. „Средна гора“ № 51</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.296-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация на оборудването и повишаване качеството на услугите на ЕТ „ЧАР-ИЛИЯНА ТОДОРОВА“.</x:t>
   </x:si>
   <x:si>
+    <x:t>201421545 ЕТ Доктор Самедин Сабит - Амбулатория за специализирана медицинска помощ - индивидуална практика</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.738-0003</x:t>
+  </x:si>
+  <x:si>
     <x:t>116507091 ЕТ Д-Р ТАНЕР КЬОСЕВ - АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА СПЕЦИАЛИЗИРАНА  МЕДИЦИНСКА ПОМОЩ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. ГЕО МИЛЕВ, номер 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.738-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ехограф</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG06RDNP001-19.738-0003</x:t>
   </x:si>
   <x:si>
     <x:t>116591614 ЕТ ПЕРТУР 79-ШЮКРИ МУСТАФА</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Йонково, 7460, ул. „Васил Тинчев“ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.594-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на оборудване за производство на дограма</x:t>
   </x:si>
   <x:si>
     <x:t>ЗП</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Голям Поровец, 7444, ул. Опълченска №21</x:t>
   </x:si>
   <x:si>
     <x:t>с.Голям Поровец</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.459-0002</x:t>
   </x:si>
@@ -584,204 +599,204 @@
   </x:si>
   <x:si>
     <x:t>България, с.Малко Йонково, 7000, област Разград, община Исперих
 с. Малко Йонково 7450
 ул. Шипка No 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.057-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на нова техника.</x:t>
   </x:si>
   <x:si>
     <x:t>205630389 МИРА - 888 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Старо селище, 7447, СТОПАНСКИ ДВОР</x:t>
   </x:si>
   <x:si>
     <x:t>с.Старо селище</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.737-0002</x:t>
   </x:si>
   <x:si>
+    <x:t>000505821 ОБЩИНА ИСПЕРИХ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Исперих, 7400, ул. ДУНАВ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.740-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Обновяване на зона за обществен отдих в градския парк на гр. Исперих”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.740-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и възстановяване на зони за обществен отдих в 4-ри населени места на община Исперих (Исперих, Драгомъж, Бърдоква, Конево)”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505821 Община Исперих</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. "Дунав" №2</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Малък Поровец,с.Белинци,с.Лудогорци,с.Голям Поровец,с.Лъвино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.395-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на културната инфраструктура в населените места на община Исперих (с. Малък Поровец, с.Белинци, с.Лудогорци, с.Голям Поровец и с.Лъвино)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.631-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доизграждане на зона за спорт, чрез обновяване на стадион, в УПИ IV-1271, кв. 138 по плана на гр. Исперих“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.631-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Основен ремонт и внедряване на енергоефективни мерки на спортна сграда в гр. Исперих“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Исперих, 7400, ул. "ДУНАВ" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.033-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция на маргинализирани общности в Община Исперих</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.395-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и възстановяване на зони за обществен отдих в гр. Исперих</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. "Дунав" № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Свещари,с.Тодорово (общ.Исперих),с.Йонково,с.Голям Поровец,с.Лудогорци,с.Подайва,с.Вазово,с.Белинци</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.395-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и възстановяване на зони за обществен отдих в населените места на община Исперих (Свещари, Тодорово, Йонково, Г.Поровец, Лудогорци, Подайва, Вазово и Белинци)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Исперих, 7400, ул. Дунав 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.395-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и възстановяване на зона за спорт на територията на градския стадион в гр.Исперих</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.395-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Преустройство и реновиране на покрит пазар и административна сграда към него в гр.Исперих</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Вазово,с.Делчево (общ.Исперих)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.395-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на културната инфраструктура в населените места на община Исперих (с.Вазово и с.Делчево)</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Исперих, 7400, ул. Дунав 2</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>826017662 РАЙКОВ-ПРЕФЕРЕ-СВИЛЕН РАЙКОВ ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. ИВАН КРЪСТЕВ, номер 45</x:t>
   </x:si>
   <x:si>
     <x:t>с.Бърдоква</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.342-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на земеделска техника за обработка на овошки</x:t>
   </x:si>
   <x:si>
     <x:t>116547196 РОДНО ЛУДОГОРИЕ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Свещари, 7423, ул. Хан Омуртаг, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>с.Свещари</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.415-0002</x:t>
   </x:si>
   <x:si>
     <x:t>По пътя на легендите в "Сборяново"</x:t>
   </x:si>
   <x:si>
     <x:t>826036011 Сдружене с нестопанска цел "Хелис"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, Цар Освободител №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.415-0004</x:t>
   </x:si>
   <x:si>
     <x:t>СБОРЯНОВО - ОТКРИЙ, ОПОЗНАЙ, РАЗКАЖИ</x:t>
   </x:si>
   <x:si>
     <x:t>176648812 СДРУЖЕНИЕ "ЗОРНИЦА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. АНГЕЛ КЪНЧЕВ № 0</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-1.089-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виртуален инкубатор за местни предприемачи</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-1.035-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Предприемачеството - перспектива за успешно развитие</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Виртуален инкубатор за местни предприемачи</x:t>
   </x:si>
   <x:si>
     <x:t>206052645 СНЦ "Нов полет" с. Малък Поровец</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Малък Поровец, 7429, ул "Васил Левски" 15</x:t>
   </x:si>
   <x:si>
     <x:t>с.Малък Поровец</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.415-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Младежки инициативи за екологичен преход</x:t>
   </x:si>
   <x:si>
     <x:t>826060877 СНЦ Туристическо дружество "Димитровец"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, Валентина Терешкова № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.415-0001</x:t>
   </x:si>
@@ -838,65 +853,50 @@
   </x:si>
   <x:si>
     <x:t>204554981 ФАСТ АКАУНТИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. Н.Й. ВАПЦАРОВ, номер 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.089-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Успехът обича предприемчивите</x:t>
   </x:si>
   <x:si>
     <x:t>204470476 Черникови ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Исперих, 7400, ул. Лудогорие, номер 12, вx. А, ет. 1, ап. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.342-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на тунелни оранжерии за производство на домати и краставици.
 Закупуване на Шредер за почистване на площите в тунелните оранжерии.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Модернизация на животновъдно стопанство</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -1657,2137 +1657,2137 @@
       </x:c>
       <x:c r="G12" s="4">
         <x:v>10596.52</x:v>
       </x:c>
       <x:c r="H12" s="4">
         <x:v>10596.52</x:v>
       </x:c>
       <x:c r="I12" s="4">
         <x:v>10596.52</x:v>
       </x:c>
       <x:c r="J12" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="4">
-        <x:v>0</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="G13" s="4">
-        <x:v>0</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="H13" s="4">
-        <x:v>0</x:v>
+        <x:v>25564.6</x:v>
       </x:c>
       <x:c r="I13" s="4">
-        <x:v>0</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="J13" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F14" s="4">
-        <x:v>30682.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="4">
-        <x:v>27614.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="4">
-        <x:v>3068.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="4">
-        <x:v>27614.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J14" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F15" s="4">
-        <x:v>23775.06</x:v>
+        <x:v>30682.42</x:v>
       </x:c>
       <x:c r="G15" s="4">
-        <x:v>21397.56</x:v>
+        <x:v>27614.17</x:v>
       </x:c>
       <x:c r="H15" s="4">
-        <x:v>2377.5</x:v>
+        <x:v>3068.25</x:v>
       </x:c>
       <x:c r="I15" s="4">
-        <x:v>21365.81</x:v>
+        <x:v>27614.18</x:v>
       </x:c>
       <x:c r="J15" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F16" s="4">
-        <x:v>29527.1</x:v>
+        <x:v>23775.06</x:v>
       </x:c>
       <x:c r="G16" s="4">
-        <x:v>22145.33</x:v>
+        <x:v>21397.56</x:v>
       </x:c>
       <x:c r="H16" s="4">
-        <x:v>7381.77</x:v>
+        <x:v>2377.5</x:v>
       </x:c>
       <x:c r="I16" s="4">
-        <x:v>22145.33</x:v>
+        <x:v>21365.81</x:v>
       </x:c>
       <x:c r="J16" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F17" s="4">
-        <x:v>196758.92</x:v>
+        <x:v>29527.1</x:v>
       </x:c>
       <x:c r="G17" s="4">
-        <x:v>177083.04</x:v>
+        <x:v>22145.33</x:v>
       </x:c>
       <x:c r="H17" s="4">
-        <x:v>19675.88</x:v>
+        <x:v>7381.77</x:v>
       </x:c>
       <x:c r="I17" s="4">
-        <x:v>177083.02</x:v>
+        <x:v>22145.33</x:v>
       </x:c>
       <x:c r="J17" s="5">
-        <x:v>7</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="4">
-        <x:v>0</x:v>
+        <x:v>196758.92</x:v>
       </x:c>
       <x:c r="G18" s="4">
-        <x:v>0</x:v>
+        <x:v>177083.04</x:v>
       </x:c>
       <x:c r="H18" s="4">
-        <x:v>0</x:v>
+        <x:v>19675.88</x:v>
       </x:c>
       <x:c r="I18" s="4">
-        <x:v>0</x:v>
+        <x:v>177083.02</x:v>
       </x:c>
       <x:c r="J18" s="5">
-        <x:v>19</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F19" s="4">
-        <x:v>55457.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G19" s="4">
-        <x:v>27728.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="4">
-        <x:v>27728.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I19" s="4">
-        <x:v>27728.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="5">
-        <x:v>12</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="4">
-        <x:v>26127.01</x:v>
+        <x:v>55457.26</x:v>
       </x:c>
       <x:c r="G20" s="4">
-        <x:v>19595.25</x:v>
+        <x:v>27728.63</x:v>
       </x:c>
       <x:c r="H20" s="4">
-        <x:v>6531.76</x:v>
+        <x:v>27728.63</x:v>
       </x:c>
       <x:c r="I20" s="4">
-        <x:v>37231</x:v>
+        <x:v>27728.64</x:v>
       </x:c>
       <x:c r="J20" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="4">
-        <x:v>0</x:v>
+        <x:v>26127.01</x:v>
       </x:c>
       <x:c r="G21" s="4">
-        <x:v>0</x:v>
+        <x:v>19595.25</x:v>
       </x:c>
       <x:c r="H21" s="4">
-        <x:v>0</x:v>
+        <x:v>6531.76</x:v>
       </x:c>
       <x:c r="I21" s="4">
-        <x:v>0</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="J21" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F22" s="4">
-        <x:v>9806.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G22" s="4">
-        <x:v>6864.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="4">
-        <x:v>2941.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="4">
-        <x:v>6864.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F23" s="4">
-        <x:v>47095.73</x:v>
+        <x:v>9806.38</x:v>
       </x:c>
       <x:c r="G23" s="4">
-        <x:v>42386.15</x:v>
+        <x:v>6864.47</x:v>
       </x:c>
       <x:c r="H23" s="4">
-        <x:v>4709.58</x:v>
+        <x:v>2941.91</x:v>
       </x:c>
       <x:c r="I23" s="4">
-        <x:v>42362</x:v>
+        <x:v>6864.46</x:v>
       </x:c>
       <x:c r="J23" s="5">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F24" s="4">
-        <x:v>198943.68</x:v>
+        <x:v>47095.73</x:v>
       </x:c>
       <x:c r="G24" s="4">
-        <x:v>179049.31</x:v>
+        <x:v>42386.15</x:v>
       </x:c>
       <x:c r="H24" s="4">
-        <x:v>19894.37</x:v>
+        <x:v>4709.58</x:v>
       </x:c>
       <x:c r="I24" s="4">
-        <x:v>179049.31</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="J24" s="5">
-        <x:v>18</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F25" s="4">
         <x:v>62888.9</x:v>
       </x:c>
       <x:c r="G25" s="4">
         <x:v>56600.01</x:v>
       </x:c>
       <x:c r="H25" s="4">
         <x:v>6288.89</x:v>
       </x:c>
       <x:c r="I25" s="4">
         <x:v>56600.01</x:v>
       </x:c>
       <x:c r="J25" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F26" s="4">
-        <x:v>16042.15</x:v>
+        <x:v>198943.68</x:v>
       </x:c>
       <x:c r="G26" s="4">
-        <x:v>14437.93</x:v>
+        <x:v>179049.31</x:v>
       </x:c>
       <x:c r="H26" s="4">
-        <x:v>1604.22</x:v>
+        <x:v>19894.37</x:v>
       </x:c>
       <x:c r="I26" s="4">
-        <x:v>14437.93</x:v>
+        <x:v>179049.31</x:v>
       </x:c>
       <x:c r="J26" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F27" s="4">
-        <x:v>7659.17</x:v>
+        <x:v>16042.15</x:v>
       </x:c>
       <x:c r="G27" s="4">
-        <x:v>7659.17</x:v>
+        <x:v>14437.93</x:v>
       </x:c>
       <x:c r="H27" s="4">
-        <x:v>0</x:v>
+        <x:v>1604.22</x:v>
       </x:c>
       <x:c r="I27" s="4">
-        <x:v>0</x:v>
+        <x:v>14437.93</x:v>
       </x:c>
       <x:c r="J27" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F28" s="4">
-        <x:v>16202.61</x:v>
+        <x:v>7659.17</x:v>
       </x:c>
       <x:c r="G28" s="4">
-        <x:v>12151.96</x:v>
+        <x:v>7659.17</x:v>
       </x:c>
       <x:c r="H28" s="4">
-        <x:v>4050.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F29" s="4">
-        <x:v>48644.47</x:v>
+        <x:v>16202.61</x:v>
       </x:c>
       <x:c r="G29" s="4">
-        <x:v>34051.13</x:v>
+        <x:v>12151.96</x:v>
       </x:c>
       <x:c r="H29" s="4">
-        <x:v>14593.34</x:v>
+        <x:v>4050.65</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F30" s="4">
-        <x:v>0</x:v>
+        <x:v>48644.47</x:v>
       </x:c>
       <x:c r="G30" s="4">
-        <x:v>0</x:v>
+        <x:v>34051.13</x:v>
       </x:c>
       <x:c r="H30" s="4">
-        <x:v>0</x:v>
+        <x:v>14593.34</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F31" s="4">
-        <x:v>16167.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G31" s="4">
-        <x:v>14550.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="4">
-        <x:v>1616.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="4">
-        <x:v>14504.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J31" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F32" s="4">
-        <x:v>29406.5</x:v>
+        <x:v>16167.03</x:v>
       </x:c>
       <x:c r="G32" s="4">
-        <x:v>26441.58</x:v>
+        <x:v>14550.33</x:v>
       </x:c>
       <x:c r="H32" s="4">
-        <x:v>2964.92</x:v>
+        <x:v>1616.7</x:v>
       </x:c>
       <x:c r="I32" s="4">
-        <x:v>26429.44</x:v>
+        <x:v>14504.33</x:v>
       </x:c>
       <x:c r="J32" s="5">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>31482.75</x:v>
+        <x:v>29406.5</x:v>
       </x:c>
       <x:c r="G33" s="4">
-        <x:v>21723.1</x:v>
+        <x:v>26441.58</x:v>
       </x:c>
       <x:c r="H33" s="4">
-        <x:v>9759.65</x:v>
+        <x:v>2964.92</x:v>
       </x:c>
       <x:c r="I33" s="4">
-        <x:v>21723.09</x:v>
+        <x:v>26429.44</x:v>
       </x:c>
       <x:c r="J33" s="5">
-        <x:v>24</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>15995.26</x:v>
+        <x:v>31482.75</x:v>
       </x:c>
       <x:c r="G34" s="4">
-        <x:v>14395.73</x:v>
+        <x:v>21723.1</x:v>
       </x:c>
       <x:c r="H34" s="4">
-        <x:v>1599.53</x:v>
+        <x:v>9759.65</x:v>
       </x:c>
       <x:c r="I34" s="4">
-        <x:v>14395.73</x:v>
+        <x:v>21723.09</x:v>
       </x:c>
       <x:c r="J34" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F35" s="4">
         <x:v>7366.43</x:v>
       </x:c>
       <x:c r="G35" s="4">
         <x:v>5524.82</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>1841.61</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>5524.83</x:v>
       </x:c>
       <x:c r="J35" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>50840</x:v>
+        <x:v>15995.26</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>38130</x:v>
+        <x:v>14395.73</x:v>
       </x:c>
       <x:c r="H36" s="4">
-        <x:v>12710</x:v>
+        <x:v>1599.53</x:v>
       </x:c>
       <x:c r="I36" s="4">
-        <x:v>38130</x:v>
+        <x:v>14395.73</x:v>
       </x:c>
       <x:c r="J36" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>47544</x:v>
+        <x:v>50840</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>23772</x:v>
+        <x:v>38130</x:v>
       </x:c>
       <x:c r="H37" s="4">
-        <x:v>23772</x:v>
+        <x:v>12710</x:v>
       </x:c>
       <x:c r="I37" s="4">
-        <x:v>23772</x:v>
+        <x:v>38130</x:v>
       </x:c>
       <x:c r="J37" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>51100</x:v>
+        <x:v>47544</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>25550</x:v>
+        <x:v>23772</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>25550</x:v>
+        <x:v>23772</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>0</x:v>
+        <x:v>23772</x:v>
       </x:c>
       <x:c r="J38" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>20615.28</x:v>
+        <x:v>51100</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>10307.64</x:v>
+        <x:v>25550</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>10307.64</x:v>
+        <x:v>25550</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>10307.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J39" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>51026.93</x:v>
+        <x:v>20615.28</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>29207.55</x:v>
+        <x:v>10307.64</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>21819.38</x:v>
+        <x:v>10307.64</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>25513.46</x:v>
+        <x:v>10307.64</x:v>
       </x:c>
       <x:c r="J40" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K40" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="F41" s="4">
+        <x:v>51026.93</x:v>
+      </x:c>
+      <x:c r="G41" s="4">
+        <x:v>29207.55</x:v>
+      </x:c>
+      <x:c r="H41" s="4">
+        <x:v>21819.38</x:v>
+      </x:c>
+      <x:c r="I41" s="4">
+        <x:v>25513.46</x:v>
+      </x:c>
+      <x:c r="J41" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="K41" s="3" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>51129.18</x:v>
+        <x:v>50065.7</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>25032.85</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>25032.85</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>25032.85</x:v>
       </x:c>
       <x:c r="J42" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>14150.01</x:v>
+        <x:v>51129.18</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>10612.51</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3537.5</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>10612.5</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="J43" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>16882.85</x:v>
+        <x:v>14150.01</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>15194.57</x:v>
+        <x:v>10612.51</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>1688.28</x:v>
+        <x:v>3537.5</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>15190.89</x:v>
+        <x:v>10612.5</x:v>
       </x:c>
       <x:c r="J44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F45" s="4">
-        <x:v>9230.89</x:v>
+        <x:v>16882.85</x:v>
       </x:c>
       <x:c r="G45" s="4">
-        <x:v>9230.89</x:v>
+        <x:v>15194.57</x:v>
       </x:c>
       <x:c r="H45" s="4">
-        <x:v>0</x:v>
+        <x:v>1688.28</x:v>
       </x:c>
       <x:c r="I45" s="4">
-        <x:v>9230.88</x:v>
+        <x:v>15190.89</x:v>
       </x:c>
       <x:c r="J45" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K45" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11">
       <x:c r="A46" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F46" s="4">
-        <x:v>199407.42</x:v>
+        <x:v>9230.89</x:v>
       </x:c>
       <x:c r="G46" s="4">
-        <x:v>179466.68</x:v>
+        <x:v>9230.89</x:v>
       </x:c>
       <x:c r="H46" s="4">
-        <x:v>19940.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I46" s="4">
-        <x:v>179417.43</x:v>
+        <x:v>9230.88</x:v>
       </x:c>
       <x:c r="J46" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K46" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F47" s="4">
-        <x:v>51103.07</x:v>
+        <x:v>199407.42</x:v>
       </x:c>
       <x:c r="G47" s="4">
-        <x:v>25551.53</x:v>
+        <x:v>179466.68</x:v>
       </x:c>
       <x:c r="H47" s="4">
-        <x:v>25551.54</x:v>
+        <x:v>19940.74</x:v>
       </x:c>
       <x:c r="I47" s="4">
-        <x:v>25551.54</x:v>
+        <x:v>179417.43</x:v>
       </x:c>
       <x:c r="J47" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="K47" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F48" s="4">
-        <x:v>132581.62</x:v>
+        <x:v>51103.07</x:v>
       </x:c>
       <x:c r="G48" s="4">
-        <x:v>132581.62</x:v>
+        <x:v>25551.53</x:v>
       </x:c>
       <x:c r="H48" s="4">
-        <x:v>0</x:v>
+        <x:v>25551.54</x:v>
       </x:c>
       <x:c r="I48" s="4">
-        <x:v>69139.99</x:v>
+        <x:v>25551.54</x:v>
       </x:c>
       <x:c r="J48" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F49" s="4">
-        <x:v>60679.9</x:v>
+        <x:v>8514.64</x:v>
       </x:c>
       <x:c r="G49" s="4">
-        <x:v>60679.9</x:v>
+        <x:v>8514.64</x:v>
       </x:c>
       <x:c r="H49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="4">
-        <x:v>60679.89</x:v>
+        <x:v>8435.73</x:v>
       </x:c>
       <x:c r="J49" s="5">
-        <x:v>36</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="K49" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F50" s="4">
-        <x:v>165700.41</x:v>
+        <x:v>26196.7</x:v>
       </x:c>
       <x:c r="G50" s="4">
-        <x:v>165700.41</x:v>
+        <x:v>26196.7</x:v>
       </x:c>
       <x:c r="H50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I50" s="4">
-        <x:v>165700.4</x:v>
+        <x:v>26196.65</x:v>
       </x:c>
       <x:c r="J50" s="5">
-        <x:v>36</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K50" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11">
       <x:c r="A51" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F51" s="4">
-        <x:v>70891.7</x:v>
+        <x:v>102263.09</x:v>
       </x:c>
       <x:c r="G51" s="4">
-        <x:v>70891.7</x:v>
+        <x:v>102263.09</x:v>
       </x:c>
       <x:c r="H51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="4">
-        <x:v>70247.47</x:v>
+        <x:v>102263.08</x:v>
       </x:c>
       <x:c r="J51" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K51" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11">
       <x:c r="A52" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F52" s="4">
-        <x:v>102263.09</x:v>
+        <x:v>197543.3</x:v>
       </x:c>
       <x:c r="G52" s="4">
-        <x:v>102263.09</x:v>
+        <x:v>197543.3</x:v>
       </x:c>
       <x:c r="H52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" s="4">
-        <x:v>102263.08</x:v>
+        <x:v>193985.17</x:v>
       </x:c>
       <x:c r="J52" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K52" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11">
       <x:c r="A53" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F53" s="4">
-        <x:v>197543.3</x:v>
+        <x:v>123052.1</x:v>
       </x:c>
       <x:c r="G53" s="4">
-        <x:v>197543.3</x:v>
+        <x:v>123052.1</x:v>
       </x:c>
       <x:c r="H53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="4">
-        <x:v>193985.17</x:v>
+        <x:v>62516.3</x:v>
       </x:c>
       <x:c r="J53" s="5">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K53" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11">
       <x:c r="A54" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>123052.1</x:v>
+        <x:v>102255.17</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>123052.1</x:v>
+        <x:v>102255.17</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="4">
-        <x:v>62516.3</x:v>
+        <x:v>97014.29</x:v>
       </x:c>
       <x:c r="J54" s="5">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="K54" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11">
       <x:c r="A55" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>102255.17</x:v>
+        <x:v>132581.62</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>102255.17</x:v>
+        <x:v>132581.62</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" s="4">
-        <x:v>97014.29</x:v>
+        <x:v>69139.99</x:v>
       </x:c>
       <x:c r="J55" s="5">
-        <x:v>13</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K55" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11">
       <x:c r="A56" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F56" s="4">
         <x:v>53314.24</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>53314.24</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>52718.95</x:v>
       </x:c>
       <x:c r="J56" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>8514.64</x:v>
+        <x:v>165700.41</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>8514.64</x:v>
+        <x:v>165700.41</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>8435.73</x:v>
+        <x:v>165700.4</x:v>
       </x:c>
       <x:c r="J57" s="5">
-        <x:v>9</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11">
       <x:c r="A58" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>26196.7</x:v>
+        <x:v>70891.7</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>26196.7</x:v>
+        <x:v>70891.7</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>26196.65</x:v>
+        <x:v>70247.47</x:v>
       </x:c>
       <x:c r="J58" s="5">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K58" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F59" s="4">
-        <x:v>50607.67</x:v>
+        <x:v>60679.9</x:v>
       </x:c>
       <x:c r="G59" s="4">
-        <x:v>25303.84</x:v>
+        <x:v>60679.9</x:v>
       </x:c>
       <x:c r="H59" s="4">
-        <x:v>25303.83</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="4">
-        <x:v>0</x:v>
+        <x:v>60679.89</x:v>
       </x:c>
       <x:c r="J59" s="5">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K59" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11">
       <x:c r="A60" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F60" s="4">
-        <x:v>7669.41</x:v>
+        <x:v>50607.67</x:v>
       </x:c>
       <x:c r="G60" s="4">
-        <x:v>7669.41</x:v>
+        <x:v>25303.84</x:v>
       </x:c>
       <x:c r="H60" s="4">
-        <x:v>0</x:v>
+        <x:v>25303.83</x:v>
       </x:c>
       <x:c r="I60" s="4">
-        <x:v>7592.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J60" s="5">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K60" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11">
       <x:c r="A61" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F61" s="4">
-        <x:v>7575.38</x:v>
+        <x:v>7669.41</x:v>
       </x:c>
       <x:c r="G61" s="4">
-        <x:v>7575.38</x:v>
+        <x:v>7669.41</x:v>
       </x:c>
       <x:c r="H61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I61" s="4">
-        <x:v>7575.4</x:v>
+        <x:v>7592.68</x:v>
       </x:c>
       <x:c r="J61" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K61" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11">
       <x:c r="A62" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F62" s="4">
-        <x:v>5995.42</x:v>
+        <x:v>7575.38</x:v>
       </x:c>
       <x:c r="G62" s="4">
-        <x:v>5995.42</x:v>
+        <x:v>7575.38</x:v>
       </x:c>
       <x:c r="H62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I62" s="4">
-        <x:v>5995.41</x:v>
+        <x:v>7575.4</x:v>
       </x:c>
       <x:c r="J62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K62" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11">
       <x:c r="A63" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F63" s="4">
         <x:v>33414.29</x:v>
       </x:c>
       <x:c r="G63" s="4">
         <x:v>33414.29</x:v>
       </x:c>
       <x:c r="H63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J63" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="K63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11">
       <x:c r="A64" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="B64" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F64" s="4">
-        <x:v>7609.04</x:v>
+        <x:v>5995.42</x:v>
       </x:c>
       <x:c r="G64" s="4">
-        <x:v>7609.04</x:v>
+        <x:v>5995.42</x:v>
       </x:c>
       <x:c r="H64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I64" s="4">
-        <x:v>7609.05</x:v>
+        <x:v>5995.41</x:v>
       </x:c>
       <x:c r="J64" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K64" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11">
       <x:c r="A65" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F65" s="4">
-        <x:v>7666.81</x:v>
+        <x:v>7609.04</x:v>
       </x:c>
       <x:c r="G65" s="4">
-        <x:v>7666.81</x:v>
+        <x:v>7609.04</x:v>
       </x:c>
       <x:c r="H65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" s="4">
-        <x:v>0</x:v>
+        <x:v>7609.05</x:v>
       </x:c>
       <x:c r="J65" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K65" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11">
       <x:c r="A66" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F66" s="4">
-        <x:v>82017.85</x:v>
+        <x:v>7666.81</x:v>
       </x:c>
       <x:c r="G66" s="4">
-        <x:v>82017.85</x:v>
+        <x:v>7666.81</x:v>
       </x:c>
       <x:c r="H66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I66" s="4">
-        <x:v>41008.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J66" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K66" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11">
       <x:c r="A67" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F67" s="4">
-        <x:v>29143.65</x:v>
+        <x:v>82017.85</x:v>
       </x:c>
       <x:c r="G67" s="4">
-        <x:v>21857.74</x:v>
+        <x:v>82017.85</x:v>
       </x:c>
       <x:c r="H67" s="4">
-        <x:v>7285.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I67" s="4">
-        <x:v>21857.73</x:v>
+        <x:v>41008.91</x:v>
       </x:c>
       <x:c r="J67" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K67" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11">
       <x:c r="A68" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F68" s="4">
-        <x:v>22891.56</x:v>
+        <x:v>29143.65</x:v>
       </x:c>
       <x:c r="G68" s="4">
-        <x:v>17168.67</x:v>
+        <x:v>21857.74</x:v>
       </x:c>
       <x:c r="H68" s="4">
-        <x:v>5722.89</x:v>
+        <x:v>7285.91</x:v>
       </x:c>
       <x:c r="I68" s="4">
-        <x:v>17168.66</x:v>
+        <x:v>21857.73</x:v>
       </x:c>
       <x:c r="J68" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K68" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11">
       <x:c r="A69" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F69" s="4">
-        <x:v>0</x:v>
+        <x:v>22891.56</x:v>
       </x:c>
       <x:c r="G69" s="4">
-        <x:v>0</x:v>
+        <x:v>17168.67</x:v>
       </x:c>
       <x:c r="H69" s="4">
-        <x:v>0</x:v>
+        <x:v>5722.89</x:v>
       </x:c>
       <x:c r="I69" s="4">
-        <x:v>0</x:v>
+        <x:v>17168.66</x:v>
       </x:c>
       <x:c r="J69" s="5">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K69" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11">
       <x:c r="A70" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F70" s="4">
-        <x:v>28796.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G70" s="4">
-        <x:v>28796.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="4">
-        <x:v>28796.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J70" s="5">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="K70" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11">
       <x:c r="A71" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F71" s="4">
-        <x:v>21267.08</x:v>
+        <x:v>28796.05</x:v>
       </x:c>
       <x:c r="G71" s="4">
-        <x:v>10633.54</x:v>
+        <x:v>28796.05</x:v>
       </x:c>
       <x:c r="H71" s="4">
-        <x:v>10633.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="4">
-        <x:v>10311.21</x:v>
+        <x:v>28796.05</x:v>
       </x:c>
       <x:c r="J71" s="5">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K71" s="3" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11">
       <x:c r="A72" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="F72" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>21267.08</x:v>
       </x:c>
       <x:c r="G72" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>10633.54</x:v>
       </x:c>
       <x:c r="H72" s="4">
-        <x:v>25564.6</x:v>
+        <x:v>10633.54</x:v>
       </x:c>
       <x:c r="I72" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>10311.21</x:v>
       </x:c>
       <x:c r="J72" s="5">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K72" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="74" spans="1:11">
       <x:c r="A74" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11">
       <x:c r="A75" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11">
       <x:c r="A76" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11">
       <x:c r="A77" s="0" t="s">
         <x:v>283</x:v>
       </x:c>