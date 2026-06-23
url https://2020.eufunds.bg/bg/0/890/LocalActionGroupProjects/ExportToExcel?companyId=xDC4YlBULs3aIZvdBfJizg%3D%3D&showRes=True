--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313d8e449035483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b53c8c30fdb45a080b5cbe4d8115140.psmdcp" Id="R5613a7ac582c44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree01589f2ac8435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91fd6f5cb57248128e79479b6e2d12dd.psmdcp" Id="R0eec57196ea3494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>