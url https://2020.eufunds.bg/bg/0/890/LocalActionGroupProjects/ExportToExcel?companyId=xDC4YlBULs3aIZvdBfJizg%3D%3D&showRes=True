--- v2 (2026-06-23)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree01589f2ac8435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91fd6f5cb57248128e79479b6e2d12dd.psmdcp" Id="R0eec57196ea3494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e375172e1148ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1afd166b5d7d40d78f9fa678983f62c4.psmdcp" Id="R1cf0eaf304e24e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>