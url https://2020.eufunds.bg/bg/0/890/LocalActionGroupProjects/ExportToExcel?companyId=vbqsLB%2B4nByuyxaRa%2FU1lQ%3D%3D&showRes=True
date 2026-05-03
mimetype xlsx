--- v0 (2025-10-13)
+++ v1 (2026-05-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b80aad447a4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/239ef8719bb5413c9d453f7e27e78569.psmdcp" Id="R8cc3ad8237ad463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323f0884f78d42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/674870a5d55f45179591571d400a070d.psmdcp" Id="Rca2b1f95622c4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Седалище</x:t>
   </x:si>
   <x:si>
     <x:t>Местонахождение</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на проектно предложение</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование на проекта</x:t>
   </x:si>
   <x:si>
     <x:t>Обща стойност</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
@@ -64,74 +64,74 @@
   <x:si>
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>147139189 "АГРОГРУП - 72" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ПАНАЙОТ ВОЛОВ No 8</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.036-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Инвестиции в земеделско стопанство за зърнопроизводство</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
   </x:si>
   <x:si>
+    <x:t>102243774 "ВИНАРСКО ИМЕНИЕ САНТА САРА" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Горица, 8225, ул. ИВАЙЛО No 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Горица (общ.Поморие)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.036-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на селскостопанска техника за лозарско стопанство</x:t>
+  </x:si>
+  <x:si>
     <x:t>102243774 "Винарско имение Санта Сара" АД</x:t>
   </x:si>
   <x:si>
-    <x:t>България, с.Горица, 8225, ул. ИВАЙЛО No 2</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.041-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация на винарска изба</x:t>
   </x:si>
   <x:si>
-    <x:t>102243774 "ВИНАРСКО ИМЕНИЕ САНТА САРА" АД</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>200559408 "Д Авто" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ж.к. СВОБОДА, бл. 30, ет. 3, ап. 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на фотоволтаична инсталация и оборудване за "Д Авто" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>203521900 "Петров агро консулт" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул. Смирна № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.115-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Насърчаване и достъп до заетост на неактивни и безработни лица в Петров агро консулт ООД</x:t>
@@ -319,68 +319,68 @@
   <x:si>
     <x:t>BG16RFOP002-2.035-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на производствения капацитет и повишаване на производителността на "Дорослава- 02" ЕООД чрез инвестиции в дълготрайни материални активи</x:t>
   </x:si>
   <x:si>
     <x:t>102857288 ЕТ "АНХЕАЛО-91 - МЛАДЕН ВЪРБАНОВ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул. ЯВОРОВ No 96</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Поморие,с.Каменар (общ.Поморие)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.036-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране на био лозарско стопанство</x:t>
   </x:si>
   <x:si>
     <x:t>200623960 ЗАХАРО ООД</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Поморие, 8200, Княз Борис I No 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.035-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на производствения капацитет на "Захаро" ООД</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Поморие, 8201, ул.Княз Борис I 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.053-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на квалификацията и компетентностите на служителите  на Захаро ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Поморие, 8200, Княз Борис I No 102</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>147131790 ЗОИ-КЛИМА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ж.к. СВОБОДА, бл. 25, вх. Б, ет. 4, ап. 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.075-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на капацитета за растеж на „ЗОИ-КЛИМА“ ЕООД чрез инвестиции в обект „Център за климатична и хладилна техника” в гр. Каблешково, общ. Поморие, местност „Минералния извор”</x:t>
   </x:si>
   <x:si>
     <x:t>207485818 Конетикс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, Яворов, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Технологично развитие и модернизация на КОНЕТИКС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>102683478 Ловно рибарско дружество „Гларус”</x:t>
@@ -403,193 +403,193 @@
   <x:si>
     <x:t>България, гр.Поморие, 8200, кв. Свобода №7, вх.04, ет.02</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.035-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване конкурентоспособността на ЕТ "Михал - Михаил Михалев" - гр. Поморие чрез инвестиции в местната икономика</x:t>
   </x:si>
   <x:si>
     <x:t>206337282 МК МЕДОВО 75 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул."Търговска", номер 7</x:t>
   </x:si>
   <x:si>
     <x:t>с.Медово (общ.Поморие)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.605-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична инсталация с мощност 25.07 kWp за собствено потребление на електроенергия и закупуване на почистваща машина за зърно DVC 2</x:t>
   </x:si>
   <x:si>
+    <x:t>000057179 ОБЩИНА ПОМОРИЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Поморие, 8200, ул.СОЛНА, номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоустрояване на площи за широко обществено ползване- пространства, разположени на изток от улица „Г. Кондолов“ и на юг от ул. „Морска“, гр. Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Поморие, 8200, УЛ. "СОЛНА", номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на автоматизирана подземна поливна система за изграждане и обновяване на площи за широко обществено ползване по ул. "Г. Кондолов" и на юг от ул. "Морска", гр. Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Поморие, 8200, ул. "Солна" №5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Строителство, реконструкция и рехабилитация на улици, тротоари и съоръженията, и принадлежностите към тях – улица „Морска“ в участъка от ул. „Г. Кондолов“ в посока изток, до края /тупик/, гр. Поморие"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и/или обновяване на площи за широко обществено ползване, предназначени за трайно задоволяване на обществени потребности от общинско значение - пространства, разположени на изток от улица „Г. Кондолов“  и на юг от ул. „Морска“, гр. Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ремонт на съществуващ тротоар и изграждане на соларно улично осветление в м. „Косата“, част от ул. „Проф. П. Стоянов”, ПИ с идентификатори 57491.501.451 и ПИ 57491.501.453 по КККР на гр. Поморие, общ. Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.246-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Текущ ремонт на мостик "Стария пристан", гр. Поморие с цел подобряване и развитие на туристическата инфраструктура в Община Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Поморие, 8200, ул.СОЛНА № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Александрово (общ.Поморие),с.Лъка (общ.Поморие),с.Медово (общ.Поморие),с.Порой,с.Страцин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване на площи за широко обществено ползване- паркове в с. Лъка, с. Александрово, с. Медово, с. Страцин и с. Порой, Община Поморие</x:t>
+  </x:si>
+  <x:si>
     <x:t>000057179 Община Поморие</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Поморие, 8200, ул. "СОЛНА" 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Поморие, 8200, ул.Солна 5</x:t>
   </x:si>
   <x:si>
     <x:t>с.Каменар (общ.Поморие)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разширение и реконструкция на обект, свързан с културния живот в Община Поморие – сграда на Читалище „Просвета 1888” гр. Поморие, филиал с. Каменар</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>България, гр.Поморие, 8200, ул.СОЛНА № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Създаване на центрове за социално включване на маргинализирани общности на територията на Община Поморие 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Поморие, 8200, ул. "СОЛНА" 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.049-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Активно приобщаване с оглед насърчаване на равните възможности и социалното включване на семейства с деца и младежи с увреждания на територията на община Поморие</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ИНТЕГРИРАНИ МЕРКИ ЗА ОСИГУРЯВАНЕ НА ПРИНОС КЪМ ПОДДЪРЖАНЕ/ПОДОБРЯВАНЕ НА ПРИРОДОЗАЩИТНОТО СЪСТОЯНИЕ НА ВИДОВЕ И ТИПОВЕ ПРИРОДНИ МЕСТООБИТАНИЯ ОТ МРЕЖАТА НАТУРА 2000, ЦЕЛЯЩИ НАМАЛЯВАНЕ НА УСТАНОВЕНИ ЗАПЛАХИ И ВЛИЯНИЯ ЗА ВИДОВЕТЕ И МЕСТООБИТАНИЯТА НА ТЕРИТОРИЯТА НА МИГ ПОМОРИЕ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Благоустрояване и реновация на общински селищен парк в УПИ I, кв. 52, гр. Каблешково, общ. Поморие, обл. Бургас.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Ахелой</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.246-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и закупуване на оборудване или обзавеждане на туристически информационен център- гр. Ахелой</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Александрово (общ.Поморие),с.Лъка (общ.Поморие),с.Медово (общ.Поморие),с.Порой,с.Страцин</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Поморие, 8200, ул. СОЛНА № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.115-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Социално-икономическа интеграция на маргинализирани общности на територията на Община Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Рехабилитация и реконструкция на улица Искър, гр. Ахелой</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>България, гр.Поморие, 8200, ул.СОЛНА, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.118-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Активно приобщаване с оглед насърчаване на равните възможности и социалното включване на семейства с деца и младежи с увреждания на територията на община Поморие- Етап 2</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул. "СОЛНА" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.246-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане, реконструкция, ремонт и закупуване на съоръжения за туристически атракции, свързани с местното природно, културно и историческо наследство, предоставящи услуги с познавателна или образователна цел в гр. Ахелой
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.002-0005</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>203698402 ПРОТО ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, КВ. СВОБОДА 20, вх. 3, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.044-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Активиране и осигуряване на заетост на безработни и неактивни лица</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, КВ. СВОБОДА, номер 20, вx. 3, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Инвестиции във високотехнологично оборудване“</x:t>
   </x:si>
   <x:si>
     <x:t>102643537 САМОСТОЯТЕЛНА МЕДИКО-ТЕХНИЧЕСКА ЛАБОРАТОРИЯ - ПОМОДЕНТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул.ПРОФЕСОР ПАРАШКЕВ СТОЯНОВ, номер 1</x:t>
@@ -650,64 +650,63 @@
     <x:t>BG06RDNP001-19.036-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Закупуване и въвеждане в експлоатация на сортировъчна линия PERFECT и роторна косачка DEL MORINO модел XFM 235
 </x:t>
   </x:si>
   <x:si>
     <x:t>102036786 ЧЕРНОМОРСКО ЗЛАТО АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ПРОМИШЛЕНА ЗОНА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.092-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Обучения за заети лица в Черноморско Злато АД за подобряване на равния достъп до възможностите за учене през целия живот</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
-    <x:t>Всички суми са в български лева (BGN) /1 EUR = 1,95583 BGN</x:t>
+    <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -758,85 +757,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1090,102 +1089,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K63"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="42.853482" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="21.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="28.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="21.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
@@ -1193,2042 +1174,1934 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J5" s="5" t="n">
+      <x:c r="F5" s="4">
+        <x:v>143233.3</x:v>
+      </x:c>
+      <x:c r="G5" s="4">
+        <x:v>65887.31</x:v>
+      </x:c>
+      <x:c r="H5" s="4">
+        <x:v>77345.99</x:v>
+      </x:c>
+      <x:c r="I5" s="4">
+        <x:v>65887.32</x:v>
+      </x:c>
+      <x:c r="J5" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F6" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F6" s="4">
+        <x:v>125987.67</x:v>
+      </x:c>
+      <x:c r="G6" s="4">
+        <x:v>62993.84</x:v>
+      </x:c>
+      <x:c r="H6" s="4">
+        <x:v>62993.83</x:v>
+      </x:c>
+      <x:c r="I6" s="4">
+        <x:v>62993.83</x:v>
+      </x:c>
+      <x:c r="J6" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="F7" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F7" s="4">
+        <x:v>104343.12</x:v>
+      </x:c>
+      <x:c r="G7" s="4">
+        <x:v>51128.12</x:v>
+      </x:c>
+      <x:c r="H7" s="4">
+        <x:v>53215</x:v>
+      </x:c>
+      <x:c r="I7" s="4">
+        <x:v>51128.11</x:v>
+      </x:c>
+      <x:c r="J7" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J8" s="5" t="n">
+      <x:c r="F8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J8" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F9" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J9" s="5" t="n">
+      <x:c r="F9" s="4">
+        <x:v>43793.67</x:v>
+      </x:c>
+      <x:c r="G9" s="4">
+        <x:v>43793.67</x:v>
+      </x:c>
+      <x:c r="H9" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I9" s="4">
+        <x:v>43793.69</x:v>
+      </x:c>
+      <x:c r="J9" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F10" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J10" s="5" t="n">
+      <x:c r="F10" s="4">
+        <x:v>21167.47</x:v>
+      </x:c>
+      <x:c r="G10" s="4">
+        <x:v>10583.73</x:v>
+      </x:c>
+      <x:c r="H10" s="4">
+        <x:v>10583.74</x:v>
+      </x:c>
+      <x:c r="I10" s="4">
+        <x:v>10403.51</x:v>
+      </x:c>
+      <x:c r="J10" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J11" s="5" t="n">
+      <x:c r="F11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J11" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F12" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J12" s="5" t="n">
+      <x:c r="F12" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G12" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H12" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I12" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J12" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F13" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J13" s="5" t="n">
+      <x:c r="F13" s="4">
+        <x:v>97162.26</x:v>
+      </x:c>
+      <x:c r="G13" s="4">
+        <x:v>48581.13</x:v>
+      </x:c>
+      <x:c r="H13" s="4">
+        <x:v>48581.13</x:v>
+      </x:c>
+      <x:c r="I13" s="4">
+        <x:v>48581.13</x:v>
+      </x:c>
+      <x:c r="J13" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="F14" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J14" s="5" t="n">
+      <x:c r="F14" s="4">
+        <x:v>62403.17</x:v>
+      </x:c>
+      <x:c r="G14" s="4">
+        <x:v>46802.38</x:v>
+      </x:c>
+      <x:c r="H14" s="4">
+        <x:v>15600.79</x:v>
+      </x:c>
+      <x:c r="I14" s="4">
+        <x:v>46802.38</x:v>
+      </x:c>
+      <x:c r="J14" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J15" s="5" t="n">
+      <x:c r="F15" s="4">
+        <x:v>53148.8</x:v>
+      </x:c>
+      <x:c r="G15" s="4">
+        <x:v>53148.8</x:v>
+      </x:c>
+      <x:c r="H15" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I15" s="4">
+        <x:v>52136.43</x:v>
+      </x:c>
+      <x:c r="J15" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="F16" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J16" s="5" t="n">
+      <x:c r="F16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J16" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J17" s="5" t="n">
+      <x:c r="F17" s="4">
+        <x:v>105269.89</x:v>
+      </x:c>
+      <x:c r="G17" s="4">
+        <x:v>94742.91</x:v>
+      </x:c>
+      <x:c r="H17" s="4">
+        <x:v>10526.98</x:v>
+      </x:c>
+      <x:c r="I17" s="4">
+        <x:v>94742.9</x:v>
+      </x:c>
+      <x:c r="J17" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J18" s="5" t="n">
+      <x:c r="F18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J18" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F19" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J19" s="5" t="n">
+      <x:c r="F19" s="4">
+        <x:v>51026.93</x:v>
+      </x:c>
+      <x:c r="G19" s="4">
+        <x:v>25513.47</x:v>
+      </x:c>
+      <x:c r="H19" s="4">
+        <x:v>25513.46</x:v>
+      </x:c>
+      <x:c r="I19" s="4">
+        <x:v>25513.46</x:v>
+      </x:c>
+      <x:c r="J19" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F20" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J20" s="5" t="n">
+      <x:c r="F20" s="4">
+        <x:v>122236.7</x:v>
+      </x:c>
+      <x:c r="G20" s="4">
+        <x:v>110013.03</x:v>
+      </x:c>
+      <x:c r="H20" s="4">
+        <x:v>12223.67</x:v>
+      </x:c>
+      <x:c r="I20" s="4">
+        <x:v>110013.05</x:v>
+      </x:c>
+      <x:c r="J20" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F21" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J21" s="5" t="n">
+      <x:c r="F21" s="4">
+        <x:v>43894.6</x:v>
+      </x:c>
+      <x:c r="G21" s="4">
+        <x:v>21947.3</x:v>
+      </x:c>
+      <x:c r="H21" s="4">
+        <x:v>21947.3</x:v>
+      </x:c>
+      <x:c r="I21" s="4">
+        <x:v>21947.3</x:v>
+      </x:c>
+      <x:c r="J21" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J22" s="5" t="n">
+      <x:c r="F22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J22" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F23" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J23" s="5" t="n">
+      <x:c r="F23" s="4">
+        <x:v>49565.18</x:v>
+      </x:c>
+      <x:c r="G23" s="4">
+        <x:v>37173.89</x:v>
+      </x:c>
+      <x:c r="H23" s="4">
+        <x:v>12391.29</x:v>
+      </x:c>
+      <x:c r="I23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J23" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F24" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J24" s="5" t="n">
+      <x:c r="F24" s="4">
+        <x:v>169691.76</x:v>
+      </x:c>
+      <x:c r="G24" s="4">
+        <x:v>152722.59</x:v>
+      </x:c>
+      <x:c r="H24" s="4">
+        <x:v>16969.17</x:v>
+      </x:c>
+      <x:c r="I24" s="4">
+        <x:v>152688.08</x:v>
+      </x:c>
+      <x:c r="J24" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F25" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J25" s="5" t="n">
+      <x:c r="F25" s="4">
+        <x:v>99170.21</x:v>
+      </x:c>
+      <x:c r="G25" s="4">
+        <x:v>49585.12</x:v>
+      </x:c>
+      <x:c r="H25" s="4">
+        <x:v>49585.09</x:v>
+      </x:c>
+      <x:c r="I25" s="4">
+        <x:v>49585.09</x:v>
+      </x:c>
+      <x:c r="J25" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F26" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F26" s="4">
+        <x:v>166783.93</x:v>
+      </x:c>
+      <x:c r="G26" s="4">
+        <x:v>150105.53</x:v>
+      </x:c>
+      <x:c r="H26" s="4">
+        <x:v>16678.4</x:v>
+      </x:c>
+      <x:c r="I26" s="4">
+        <x:v>150036.05</x:v>
+      </x:c>
+      <x:c r="J26" s="5">
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F27" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>8</x:v>
+      <x:c r="F27" s="4">
+        <x:v>33914</x:v>
+      </x:c>
+      <x:c r="G27" s="4">
+        <x:v>33914</x:v>
+      </x:c>
+      <x:c r="H27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I27" s="4">
+        <x:v>33913.99</x:v>
+      </x:c>
+      <x:c r="J27" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F28" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J28" s="5" t="n">
+      <x:c r="F28" s="4">
+        <x:v>166791.23</x:v>
+      </x:c>
+      <x:c r="G28" s="4">
+        <x:v>150112.1</x:v>
+      </x:c>
+      <x:c r="H28" s="4">
+        <x:v>16679.13</x:v>
+      </x:c>
+      <x:c r="I28" s="4">
+        <x:v>150112.13</x:v>
+      </x:c>
+      <x:c r="J28" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F29" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J29" s="5" t="n">
+      <x:c r="F29" s="4">
+        <x:v>25876.9</x:v>
+      </x:c>
+      <x:c r="G29" s="4">
+        <x:v>19348.08</x:v>
+      </x:c>
+      <x:c r="H29" s="4">
+        <x:v>6528.82</x:v>
+      </x:c>
+      <x:c r="I29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J30" s="5" t="n">
+      <x:c r="F30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J30" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J31" s="5" t="n">
+      <x:c r="F31" s="4">
+        <x:v>153080.79</x:v>
+      </x:c>
+      <x:c r="G31" s="4">
+        <x:v>137772.71</x:v>
+      </x:c>
+      <x:c r="H31" s="4">
+        <x:v>15308.08</x:v>
+      </x:c>
+      <x:c r="I31" s="4">
+        <x:v>137772.71</x:v>
+      </x:c>
+      <x:c r="J31" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J32" s="5" t="n">
+      <x:c r="F32" s="4">
+        <x:v>97187.13</x:v>
+      </x:c>
+      <x:c r="G32" s="4">
+        <x:v>48593.57</x:v>
+      </x:c>
+      <x:c r="H32" s="4">
+        <x:v>48593.56</x:v>
+      </x:c>
+      <x:c r="I32" s="4">
+        <x:v>48593.55</x:v>
+      </x:c>
+      <x:c r="J32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>23</x:v>
+      <x:c r="F33" s="4">
+        <x:v>131543.76</x:v>
+      </x:c>
+      <x:c r="G33" s="4">
+        <x:v>131543.76</x:v>
+      </x:c>
+      <x:c r="H33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I33" s="4">
+        <x:v>131543.75</x:v>
+      </x:c>
+      <x:c r="J33" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D34" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D34" s="3" t="s">
+      <x:c r="E34" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E34" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F34" s="4">
+        <x:v>46842.4</x:v>
+      </x:c>
+      <x:c r="G34" s="4">
+        <x:v>46842.4</x:v>
+      </x:c>
+      <x:c r="H34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I34" s="4">
+        <x:v>59883.72</x:v>
+      </x:c>
+      <x:c r="J34" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B35" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B35" s="3" t="s">
+      <x:c r="E35" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F35" s="4">
+        <x:v>101584.01</x:v>
+      </x:c>
+      <x:c r="G35" s="4">
+        <x:v>101584.01</x:v>
+      </x:c>
+      <x:c r="H35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I35" s="4">
+        <x:v>101584.01</x:v>
+      </x:c>
+      <x:c r="J35" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>144</x:v>
-[...13 lines deleted...]
-      <x:c r="J36" s="5" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F36" s="4">
+        <x:v>151563.43</x:v>
+      </x:c>
+      <x:c r="G36" s="4">
+        <x:v>149666.07</x:v>
+      </x:c>
+      <x:c r="H36" s="4">
+        <x:v>1897.36</x:v>
+      </x:c>
+      <x:c r="I36" s="4">
+        <x:v>148841.37</x:v>
+      </x:c>
+      <x:c r="J36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>146</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F37" s="4">
+        <x:v>151541.29</x:v>
+      </x:c>
+      <x:c r="G37" s="4">
+        <x:v>151541.29</x:v>
+      </x:c>
+      <x:c r="H37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I37" s="4">
+        <x:v>151541.29</x:v>
+      </x:c>
+      <x:c r="J37" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>149</x:v>
-[...13 lines deleted...]
-      <x:c r="J38" s="5" t="n">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F38" s="4">
+        <x:v>50572.39</x:v>
+      </x:c>
+      <x:c r="G38" s="4">
+        <x:v>50572.39</x:v>
+      </x:c>
+      <x:c r="H38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I38" s="4">
+        <x:v>50572.39</x:v>
+      </x:c>
+      <x:c r="J38" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D39" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="J39" s="5" t="n">
+      <x:c r="F39" s="4">
+        <x:v>162725.73</x:v>
+      </x:c>
+      <x:c r="G39" s="4">
+        <x:v>162725.73</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I39" s="4">
+        <x:v>162725.71</x:v>
+      </x:c>
+      <x:c r="J39" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F40" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F40" s="4">
+        <x:v>57189.81</x:v>
+      </x:c>
+      <x:c r="G40" s="4">
+        <x:v>57189.81</x:v>
+      </x:c>
+      <x:c r="H40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I40" s="4">
+        <x:v>56542.65</x:v>
+      </x:c>
+      <x:c r="J40" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K40" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F41" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J41" s="5" t="n">
+      <x:c r="F41" s="4">
+        <x:v>148265.44</x:v>
+      </x:c>
+      <x:c r="G41" s="4">
+        <x:v>148265.44</x:v>
+      </x:c>
+      <x:c r="H41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I41" s="4">
+        <x:v>137033.29</x:v>
+      </x:c>
+      <x:c r="J41" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F42" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="F42" s="4">
+        <x:v>143422.38</x:v>
+      </x:c>
+      <x:c r="G42" s="4">
+        <x:v>143422.38</x:v>
+      </x:c>
+      <x:c r="H42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I42" s="4">
+        <x:v>143422.38</x:v>
+      </x:c>
+      <x:c r="J42" s="5">
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="3" t="s">
+      <x:c r="E43" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E43" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F43" s="4">
+        <x:v>533062.13</x:v>
+      </x:c>
+      <x:c r="G43" s="4">
+        <x:v>533062.13</x:v>
+      </x:c>
+      <x:c r="H43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I43" s="4">
+        <x:v>533062.15</x:v>
+      </x:c>
+      <x:c r="J43" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E44" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F44" s="4">
+        <x:v>144870.7</x:v>
+      </x:c>
+      <x:c r="G44" s="4">
+        <x:v>144870.7</x:v>
+      </x:c>
+      <x:c r="H44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I44" s="4">
+        <x:v>144870.68</x:v>
+      </x:c>
+      <x:c r="J44" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F45" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J45" s="5" t="n">
+      <x:c r="F45" s="4">
+        <x:v>29282.28</x:v>
+      </x:c>
+      <x:c r="G45" s="4">
+        <x:v>29282.28</x:v>
+      </x:c>
+      <x:c r="H45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I45" s="4">
+        <x:v>29084.97</x:v>
+      </x:c>
+      <x:c r="J45" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K45" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11">
       <x:c r="A46" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F46" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="F46" s="4">
+        <x:v>80796.28</x:v>
+      </x:c>
+      <x:c r="G46" s="4">
+        <x:v>80796.28</x:v>
+      </x:c>
+      <x:c r="H46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I46" s="4">
+        <x:v>80796.29</x:v>
+      </x:c>
+      <x:c r="J46" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K46" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F47" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F47" s="4">
+        <x:v>143669.47</x:v>
+      </x:c>
+      <x:c r="G47" s="4">
+        <x:v>143669.47</x:v>
+      </x:c>
+      <x:c r="H47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I47" s="4">
+        <x:v>143669.48</x:v>
+      </x:c>
+      <x:c r="J47" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K47" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F48" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F48" s="4">
+        <x:v>53159.08</x:v>
+      </x:c>
+      <x:c r="G48" s="4">
+        <x:v>53159.08</x:v>
+      </x:c>
+      <x:c r="H48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I48" s="4">
+        <x:v>53159.07</x:v>
+      </x:c>
+      <x:c r="J48" s="5">
+        <x:v>13</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F49" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="F49" s="4">
+        <x:v>81973.88</x:v>
+      </x:c>
+      <x:c r="G49" s="4">
+        <x:v>44361.22</x:v>
+      </x:c>
+      <x:c r="H49" s="4">
+        <x:v>37612.66</x:v>
+      </x:c>
+      <x:c r="I49" s="4">
+        <x:v>44361.23</x:v>
+      </x:c>
+      <x:c r="J49" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K49" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F50" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J50" s="5" t="n">
+      <x:c r="F50" s="4">
+        <x:v>35992.4</x:v>
+      </x:c>
+      <x:c r="G50" s="4">
+        <x:v>35992.4</x:v>
+      </x:c>
+      <x:c r="H50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I50" s="4">
+        <x:v>35992.4</x:v>
+      </x:c>
+      <x:c r="J50" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="K50" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11">
       <x:c r="A51" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F51" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J51" s="5" t="n">
+      <x:c r="F51" s="4">
+        <x:v>99134.38</x:v>
+      </x:c>
+      <x:c r="G51" s="4">
+        <x:v>74350.79</x:v>
+      </x:c>
+      <x:c r="H51" s="4">
+        <x:v>24783.59</x:v>
+      </x:c>
+      <x:c r="I51" s="4">
+        <x:v>74350.78</x:v>
+      </x:c>
+      <x:c r="J51" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K51" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11">
       <x:c r="A52" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F52" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J52" s="5" t="n">
+      <x:c r="F52" s="4">
+        <x:v>51124.08</x:v>
+      </x:c>
+      <x:c r="G52" s="4">
+        <x:v>36558.01</x:v>
+      </x:c>
+      <x:c r="H52" s="4">
+        <x:v>14566.07</x:v>
+      </x:c>
+      <x:c r="I52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J52" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K52" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11">
       <x:c r="A53" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="F53" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J53" s="5" t="n">
+      <x:c r="F53" s="4">
+        <x:v>51124.09</x:v>
+      </x:c>
+      <x:c r="G53" s="4">
+        <x:v>51124.09</x:v>
+      </x:c>
+      <x:c r="H53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I53" s="4">
+        <x:v>50406.89</x:v>
+      </x:c>
+      <x:c r="J53" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K53" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11">
       <x:c r="A54" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F54" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J54" s="5" t="n">
+      <x:c r="F54" s="4">
+        <x:v>141181.25</x:v>
+      </x:c>
+      <x:c r="G54" s="4">
+        <x:v>127063.13</x:v>
+      </x:c>
+      <x:c r="H54" s="4">
+        <x:v>14118.12</x:v>
+      </x:c>
+      <x:c r="I54" s="4">
+        <x:v>127063.12</x:v>
+      </x:c>
+      <x:c r="J54" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K54" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11">
       <x:c r="A55" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F55" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J55" s="5" t="n">
+      <x:c r="F55" s="4">
+        <x:v>33515.61</x:v>
+      </x:c>
+      <x:c r="G55" s="4">
+        <x:v>33515.61</x:v>
+      </x:c>
+      <x:c r="H55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J55" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K55" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11">
       <x:c r="A56" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F56" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J56" s="5" t="n">
+      <x:c r="F56" s="4">
+        <x:v>105895.82</x:v>
+      </x:c>
+      <x:c r="G56" s="4">
+        <x:v>52947.91</x:v>
+      </x:c>
+      <x:c r="H56" s="4">
+        <x:v>52947.91</x:v>
+      </x:c>
+      <x:c r="I56" s="4">
+        <x:v>52947.9</x:v>
+      </x:c>
+      <x:c r="J56" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F57" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J57" s="5" t="n">
+      <x:c r="F57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J57" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="58" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="B59" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="60" spans="1:11">
       <x:c r="A60" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="B60" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="61" spans="1:11">
       <x:c r="A61" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="B61" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="62" spans="1:11">
       <x:c r="A62" s="0" t="s">
-        <x:v>213</x:v>
-[...25 lines deleted...]
-      <x:c r="J62" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A58:J58"/>
     <x:mergeCell ref="A59:J59"/>
     <x:mergeCell ref="A60:J60"/>
     <x:mergeCell ref="A61:J61"/>
     <x:mergeCell ref="A62:J62"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>