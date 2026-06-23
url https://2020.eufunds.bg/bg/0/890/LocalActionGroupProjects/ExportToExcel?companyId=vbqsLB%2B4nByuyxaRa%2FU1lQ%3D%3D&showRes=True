--- v1 (2026-05-03)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323f0884f78d42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/674870a5d55f45179591571d400a070d.psmdcp" Id="Rca2b1f95622c4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06910791682049de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16b490768c52414792551dd56a9f6fec.psmdcp" Id="Re5b7acb1942b470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -454,51 +454,51 @@
   <x:si>
     <x:t>"Строителство, реконструкция и рехабилитация на улици, тротоари и съоръженията, и принадлежностите към тях – улица „Морска“ в участъка от ул. „Г. Кондолов“ в посока изток, до края /тупик/, гр. Поморие"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и/или обновяване на площи за широко обществено ползване, предназначени за трайно задоволяване на обществени потребности от общинско значение - пространства, разположени на изток от улица „Г. Кондолов“  и на юг от ул. „Морска“, гр. Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Ремонт на съществуващ тротоар и изграждане на соларно улично осветление в м. „Косата“, част от ул. „Проф. П. Стоянов”, ПИ с идентификатори 57491.501.451 и ПИ 57491.501.453 по КККР на гр. Поморие, общ. Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.246-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Текущ ремонт на мостик "Стария пристан", гр. Поморие с цел подобряване и развитие на туристическата инфраструктура в Община Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул.СОЛНА № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Александрово (общ.Поморие),с.Лъка (общ.Поморие),с.Медово (общ.Поморие),с.Порой,с.Страцин</x:t>
+    <x:t>с.Лъка (общ.Поморие),с.Александрово (общ.Поморие),с.Медово (общ.Поморие),с.Страцин,с.Порой</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Обновяване на площи за широко обществено ползване- паркове в с. Лъка, с. Александрово, с. Медово, с. Страцин и с. Порой, Община Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>000057179 Община Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул.Солна 5</x:t>
   </x:si>
   <x:si>
     <x:t>с.Каменар (общ.Поморие)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разширение и реконструкция на обект, свързан с културния живот в Община Поморие – сграда на Читалище „Просвета 1888” гр. Поморие, филиал с. Каменар</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.013-0001</x:t>
   </x:si>