--- v2 (2026-06-23)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06910791682049de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16b490768c52414792551dd56a9f6fec.psmdcp" Id="Re5b7acb1942b470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd9cb0c58e740de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fc8da94aa684ed3a35b1bdccbd211ce.psmdcp" Id="R6def1264204f4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>