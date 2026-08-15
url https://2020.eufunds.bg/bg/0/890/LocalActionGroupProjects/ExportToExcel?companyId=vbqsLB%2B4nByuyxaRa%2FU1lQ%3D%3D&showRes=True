--- v3 (2026-06-23)
+++ v4 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd9cb0c58e740de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fc8da94aa684ed3a35b1bdccbd211ce.psmdcp" Id="R6def1264204f4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a2069772544ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d60cd7b7966643878cd093b1ce149622.psmdcp" Id="R6ab51758863243e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>