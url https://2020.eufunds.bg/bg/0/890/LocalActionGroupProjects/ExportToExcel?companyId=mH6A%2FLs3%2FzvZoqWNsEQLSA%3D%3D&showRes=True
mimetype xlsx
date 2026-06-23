--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b1eb45d20a454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9446d7c0cf2f42fcaef06a91d2900351.psmdcp" Id="R5a427419406f4d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f84bc9fcff64f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4561b10aad142c49ae167819ddf459b.psmdcp" Id="Rd8c93d5b51fe4fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -310,51 +310,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.568-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване конкурентоспособността на ЕТ Рая – Галя Бонева чрез закупуване на оборудване за фризьорски салон</x:t>
   </x:si>
   <x:si>
     <x:t>ЗП</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Столетово, 6084, с. Столетово, общ.Опан, обл. Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>с.Столетово (общ.Опан)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.068-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Инвестиции в земеделското стопанство на ЗП Иван Михов</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Опан, 6078, ул. "Първа"</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Венец (общ.Опан),с.Опан</x:t>
+    <x:t>с.Опан,с.Венец (общ.Опан)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.068-0001</x:t>
   </x:si>
   <x:si>
     <x:t>“Закупуване на земеделска техника за обработка и отглеждане на зърнено-житни и маслодайни култури“</x:t>
   </x:si>
   <x:si>
     <x:t>205427257 ИВН Тех ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гълъбово, 6280, бул. Република, номер 41</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.791-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на специализирано оборудване и софтуер за мониторинг и поддръжка на фотоволтаични централи</x:t>
   </x:si>
   <x:si>
     <x:t>123662932 ИМПЕР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, 1</x:t>
   </x:si>