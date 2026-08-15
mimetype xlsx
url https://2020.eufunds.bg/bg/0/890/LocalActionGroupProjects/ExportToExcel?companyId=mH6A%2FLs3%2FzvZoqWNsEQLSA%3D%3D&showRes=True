--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f84bc9fcff64f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4561b10aad142c49ae167819ddf459b.psmdcp" Id="Rd8c93d5b51fe4fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43508c9e793b48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79913b96e2f04863b8936f58993d2b01.psmdcp" Id="R2f14a15d8d9244a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>