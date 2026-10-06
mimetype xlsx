--- v2 (2026-06-23)
+++ v3 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec851e3816654c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e86414a18bf94132a912285e3f21e177.psmdcp" Id="R30ff9f64b30b42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96fb2e9c01124624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d825a0b3e464550a3ec65527cb40c05.psmdcp" Id="R51df362a224b4581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -2089,57 +2089,57 @@
       </x:c>
       <x:c r="J20" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="4">
-        <x:v>122699.82</x:v>
+        <x:v>122699.83</x:v>
       </x:c>
       <x:c r="G21" s="4">
         <x:v>61349.91</x:v>
       </x:c>
       <x:c r="H21" s="4">
-        <x:v>61349.91</x:v>
+        <x:v>61349.92</x:v>
       </x:c>
       <x:c r="I21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">