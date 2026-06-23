--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935c72092a9d481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df3a2b858bd84461916aa8be68b1289f.psmdcp" Id="Rdddf420a5ff84ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b9cacb10fa41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f765b0293f642ddb5500e1c2658841a.psmdcp" Id="R974ac23f7ddc4a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -256,51 +256,51 @@
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>ЗП</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Звенимир, 7644, ул.Втора 21</x:t>
   </x:si>
   <x:si>
     <x:t>с.Звенимир</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.165-0013</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на земеделска техника с цел опазване на компонентите на околната среда и модернизиране на земеделското стопанство чрез въвеждане на иновации“</x:t>
   </x:si>
   <x:si>
     <x:t>118552975 ЗС Гюнай Вели Реджеб</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Листец, 7642, ул. „Осма” №4</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Зебил,с.Листец (общ.Главиница)</x:t>
+    <x:t>с.Листец (общ.Главиница),с.Зебил</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.165-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на техника за овощни градини - биологично производство и създаване на трайни насъждения био лешници“</x:t>
   </x:si>
   <x:si>
     <x:t>205142258 ИНЕРМАКС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Искра, 7580, ул. Образцова, номер 82</x:t>
   </x:si>
   <x:si>
     <x:t>с.Искра (общ.Ситово)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.345-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на ателие за изработка на сувенири в с.Искра</x:t>
   </x:si>
   <x:si>
     <x:t>205375892 ИНФИНИТИ ПМС ЕООД</x:t>
   </x:si>
@@ -406,90 +406,90 @@
   <x:si>
     <x:t>BG06RDNP001-19.209-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Развитие и популяризиране на културното наследство на с.Черногор, община Главиница"</x:t>
   </x:si>
   <x:si>
     <x:t>000565380 ОБЩИНА ГЛАВИНИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул.ВИТОША, номер 44</x:t>
   </x:si>
   <x:si>
     <x:t>Главиница</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.109-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Социално приобщаване на уязвимите, етническите и маргинализираните групи в община Главиница, чрез  социално-трудова и здравна интеграция"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул."Витоша" № 44</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Звенимир,с.Зебил</x:t>
+    <x:t>с.Зебил,с.Звенимир</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на комбинирани детски площадки в с. Зебил и в с. Звенимир”</x:t>
   </x:si>
   <x:si>
     <x:t>с.Падина (общ.Главиница),с.Стефан Караджа (общ.Главиница)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на комбинирани детски площадки в с. Падина и в с. Стефан Караджа”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул. Витоша №44</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на парк за активни занимания и отдих гр. Главиница”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул. ВИТОША № 44</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.052-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за социална, трудова и здравна интеграция в община Главиница</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул.”Витоша” № 44</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Зафирово,с.Коларово (общ.Главиница)</x:t>
+    <x:t>с.Коларово (общ.Главиница),с.Зафирово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на комбинирани детски площадки в с. Коларово и в с. Зафирово”</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.434-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Популяризиране, предаване и възраждане на различни аспекти на културното наследство в община Главиница чрез провеждане на Фестивал на Местната памет”</x:t>
   </x:si>
   <x:si>
     <x:t>000565380 Община Главиница</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул. "Витоша" №44</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Основен ремонт на спортна сграда към СУ „Васил Левски“ – гр.Главиница, общ.Главиница,  обл.Силистра, в УПИ I – 434, кв.47, гр.Главиница,  обл.Силистра“</x:t>
   </x:si>
@@ -572,51 +572,51 @@
     <x:t xml:space="preserve">„Реконструкция на съществуваща открита спортна площадка за мини футболно игрище към Основно училище „Отец Паисий“, с.Добротица, Община Ситово”
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция на общински път SLS 1114 р-н ІІІ-216 Любен - Ястребна - р-н ІІІ-218 от км. 2+770 до км. 3+620</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ситово, 7583, ул. Трети март № 72</x:t>
   </x:si>
   <x:si>
     <x:t>с.Ситово (общ.Ситово)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Насърчаване на социалната и образователна интеграция на деца и младежи от маргинализирани групи в община Ситово чрез подобряване достъпа до качествено образование</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ситово, 7583, ул. ТРЕТИ МАРТ № 72</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Босна,с.Гарван (общ.Ситово),с.Добротица (общ.Ситово)</x:t>
+    <x:t>с.Добротица (общ.Ситово),с.Босна,с.Гарван (общ.Ситово)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Oбновяване на площи за широко обществено ползване, предназначени за трайно задоволяване на обществените потребности от общинско значение в с.Добротица, с. Босна и с. Гарван, Община Ситово, област Силистра“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.052-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Социално приобщаване на представителите на уязвими, етнически и маргинализирани групи в община Ситово чрез подобряване достъпа до заетост, социални и здравни услуги</x:t>
   </x:si>
   <x:si>
     <x:t>000552372 Районна потребителна кооперация "Бъдеще"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ситово, 7583, ул. „Трети март“ №70</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.345-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на конкурентоспособността на РПК "Бъдеще"</x:t>
   </x:si>