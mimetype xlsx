--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b9cacb10fa41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f765b0293f642ddb5500e1c2658841a.psmdcp" Id="R974ac23f7ddc4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0a8d0b9f8e4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbf6b1a4ebb4f54818e4fa2ff9dd9e4.psmdcp" Id="R95b558c604a1415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>