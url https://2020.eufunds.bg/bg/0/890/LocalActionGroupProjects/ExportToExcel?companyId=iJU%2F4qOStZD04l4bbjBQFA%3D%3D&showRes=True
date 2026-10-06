--- v0 (2026-05-03)
+++ v1 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9251c509b7f3498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7158cc63d5204448b74b57ba62198ed5.psmdcp" Id="Ref92ed3c62c44e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8cd47ef94d40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dab362b6da1c483bb401c95edc2896fb.psmdcp" Id="R45204880a3b74c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.588-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Преустройство и надстрояване на съществуваща сграда за търговия в амбулатория за групова медицинска практика“ с идент. 1.62.1 в УПИ-I, кв.44 по ПУП и КК на с.Кирково, общ.Кирково</x:t>
   </x:si>
   <x:si>
     <x:t>206385291 АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА -  Д-Р ДАРИНА МИХАЙЛОВА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Кирково, 6884, ул.СИНЧЕЦ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.588-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на машини и оборудване за кабинет по дентална медицина, находящ се в село Кирково, община Кирково, област Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>207832044 АМЕЛИЯ 24 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Бенковски, 6865, ул. Възрожденска, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Бенковски (общ.Кирково),с.Янино</x:t>
+    <x:t>с.Янино,с.Бенковски (общ.Кирково)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.766-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Родо Милк"</x:t>
   </x:si>
   <x:si>
     <x:t>120008105 БЕЛОТЕКС-95 АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Златоград, 4980, ул. ПРОГРЕС   1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.033-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за общи производствени инвестиции за подобряване на производствения капацитет за растеж на БЕЛОТЕКС - 95 АД</x:t>
   </x:si>
   <x:si>
     <x:t>200777037 ВЕРОС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Златоград, 4980, Шипка, № 4</x:t>
   </x:si>