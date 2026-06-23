--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2751fd0e8794165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3293a1b1cb80462b8e7376dd8d9f25de.psmdcp" Id="R3ef5113d43764d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra251b8e18558486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7002ecc387d042eaba55fc544ab08c5b.psmdcp" Id="R886be9d7cde74438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -85,51 +85,51 @@
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>205526814 "Йо-Ни" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Котел, 8970, "Безименна 1" №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.515-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Закупуване на ново оборудване и обзавеждане в мини маркет "Йо-Ни" гр. Котел"</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
   </x:si>
   <x:si>
     <x:t>204381351 "Мелиса 78" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Котел, 8970, ул. Георги Захариев No 31, вх. Д</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Жеравна,с.Медвен,с.Нейково (общ.Котел)</x:t>
+    <x:t>с.Нейково (общ.Котел),с.Жеравна,с.Медвен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.063-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на земеделска техника за отглеждане на картофи и производство на сено“</x:t>
   </x:si>
   <x:si>
     <x:t>205769734 "СМАРТ КАРДИО" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сунгурларе, 8470, ул. Георги Димитров, No 10, ет.2, ап.5</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Сунгурларе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.054-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Повишаване на конкурентоспособността на „Смарт Кардио“ ЕООД на територията на МИГ, чрез създаване на възможности за местен бизнес чрез пазарна реализация на интелигентна услуга по домашна телемедицина"</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>