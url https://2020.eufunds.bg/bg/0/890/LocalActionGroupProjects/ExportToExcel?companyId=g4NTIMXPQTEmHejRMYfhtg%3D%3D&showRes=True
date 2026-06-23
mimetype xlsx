--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra251b8e18558486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7002ecc387d042eaba55fc544ab08c5b.psmdcp" Id="R886be9d7cde74438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6e547645f84816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f79a0cd8bac4f51bc3ff3e9737ad376.psmdcp" Id="R5104287cbbdc48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>