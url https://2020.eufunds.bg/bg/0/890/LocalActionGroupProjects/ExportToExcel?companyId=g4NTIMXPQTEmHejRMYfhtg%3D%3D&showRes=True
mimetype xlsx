--- v2 (2026-06-23)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6e547645f84816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f79a0cd8bac4f51bc3ff3e9737ad376.psmdcp" Id="R5104287cbbdc48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6303d512344b4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d160c1707a2541d8b43846e795a24ebd.psmdcp" Id="R685acd06feac43af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>