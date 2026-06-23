--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fba6bbe0e64aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4d25bab0e5742d98e843e1f0b256da3.psmdcp" Id="R2ce0028b462d4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60127e80d2e7451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b7f238538946bd890b7b61a28b0ddf.psmdcp" Id="R9552af9fbc494e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -130,51 +130,51 @@
   <x:si>
     <x:t>BG14MFOP001-4.021-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Предприятие за преработка на двучерупчести, черупчести, риба и други хидробионати от аквакултура и риболов</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.105-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.104-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация и преоборудване за производство на риба на обект за аквакултури Мидена ферма “Дълбока”</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>176459270 МОРСКИ КЛУБ ПОРТУС КАРИА Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шабла, 9680, ул.ДОБРУДЖА, номер 3, вx. Б, ап. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Балчик,гр.Каварна,гр.Шабла</x:t>
+    <x:t>гр.Шабла,гр.Каварна,гр.Балчик</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.025-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Популяризиране на наследството на Черно море“</x:t>
   </x:si>
   <x:si>
     <x:t>175981123 Народно читалище "Отец Паисий 1901" с. Езерец, община Шабла</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Езерец, 9687, с. Езерец, община Шабла, област Добрич, ул. "Първа"№15</x:t>
   </x:si>
   <x:si>
     <x:t>с.Езерец</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.025-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Съхраняване на традиции, бит и култура чрез опазване, подобряване и развитие на морското културно и природно наследство в с. Езерец, община Шабла“</x:t>
   </x:si>
   <x:si>
     <x:t>000844647 НАРОДНО ЧИТАЛИЩЕ "ХРИСТО СМИРНЕНСКИ" - 1941</x:t>
   </x:si>