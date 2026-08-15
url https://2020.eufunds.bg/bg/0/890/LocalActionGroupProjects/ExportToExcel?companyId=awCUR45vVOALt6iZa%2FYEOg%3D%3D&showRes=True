--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60127e80d2e7451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b7f238538946bd890b7b61a28b0ddf.psmdcp" Id="R9552af9fbc494e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c42f6e4b0f4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92e4135ecc84ccb8561482267b49319.psmdcp" Id="Rec3d0fccf5ce4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>