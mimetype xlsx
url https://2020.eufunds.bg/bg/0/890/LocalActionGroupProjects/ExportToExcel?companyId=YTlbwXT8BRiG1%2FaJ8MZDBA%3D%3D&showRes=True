--- v2 (2026-08-05)
+++ v3 (2026-09-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfe82cbce584dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16d8d91ed60a4c79b50fffdece4cb106.psmdcp" Id="Re7216f1047694686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff17caa80744e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b6a5fb398ea49fb91ae81ee6b1dec4f.psmdcp" Id="Rc819ff0b2cee4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -667,100 +667,93 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="7">
+  <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="7">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <x:protection locked="1" hidden="0"/>
-[...2 lines deleted...]
-      <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -1690,51 +1683,51 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="4">
         <x:v>11260.2</x:v>
       </x:c>
       <x:c r="J21" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="E22" s="6" t="s">
+      <x:c r="E22" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F22" s="4">
         <x:v>8173.67</x:v>
       </x:c>
       <x:c r="G22" s="4">
         <x:v>8173.67</x:v>
       </x:c>
       <x:c r="H22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="4">
         <x:v>8027.44</x:v>
       </x:c>
       <x:c r="J22" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>84</x:v>
       </x:c>