--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bc56fd87444773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcbeacb2ec2a4657b37a69b7605d518a.psmdcp" Id="Rd439ec17fa02480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9794c197564541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23af7da4b4044fdb11be851611ef358.psmdcp" Id="R26f9b1b9b121402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -301,51 +301,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.034-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Фестивал на тракийската народна музика - с. Болярино</x:t>
   </x:si>
   <x:si>
     <x:t>200815366 НЕЧЪРАЛ НУТРИШЪН КЪМПАНИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Стряма, 4142, ул. Христо Смирненски No 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.033-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„ПУСКАНЕ В ЕКСПЛОАТАЦИЯ НА ЦЕХ ЗА ПРОИЗВОДСТВО НА ЕКСПАНДИРАНИ ХРАНИ“</x:t>
   </x:si>
   <x:si>
     <x:t>000471543 ОБЩИНА РАКОВСКИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Раковски, 4150, пл. БЪЛГАРИЯ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Стряма,с.Чалъкови</x:t>
+    <x:t>с.Чалъкови,с.Стряма</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.629-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на футболни игрища в Община Раковски с два подобекта -  „Футболно игрище в УПИ I-110- училище от кв. 14 по ПУП на с. Чалъкови“, Община Раковски и „Футболно игрище“ в УПИ II-училище от кв. 64 по ПУП на с. Стряма, Община Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Раковски, 4150, пл. БЪЛГАРИЯ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.084-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция и ремонт на градски стадион „Петър Парчевич”, кв. Секирово, гр. Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.084-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Облагородяване, озеленяване и парково решение и детски съоръжения в УПИ XIX – 568, зеленина кв.588 по ПУП на гр.Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.084-0005</x:t>
   </x:si>
@@ -373,51 +373,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.084-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Благоустрояване на централен площад с.Белозем, общ. Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.031-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на социално предприятие  "Общинска ремонтна работилница" на територията на Община Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.022-0002</x:t>
   </x:si>
   <x:si>
     <x:t>СОЦИАЛНО-ИКОНОМИЧЕСКА ИНТЕГРАЦИЯ НА МАРГИНАЛИЗИРАНИ ОБЩНОСТИ КАТО РОМИТЕ  В ОБЩИНА РАКОВСКИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.042-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Повишаване на достъпа до услуги, които са на достъпна цена, устойчиви и висококачествени, включително здравни и социални услуги от общ интерес - Община Раковски“</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Раковски,с.Белозем,с.Стряма,с.Чалъкови</x:t>
+    <x:t>гр.Раковски,с.Стряма,с.Чалъкови,с.Белозем</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.629-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на детски площадки за игра на открито–общ.Раковски:1-УПИ IV-288,общ.Парк от кв.505 по ПУП на гр.Раковски,кв.Парчевич,2-УПИ XIX озеленяване между кв.27 и кв.26 по ПУП на с.Стряма,общ.Раковски,3-УПИ I–парк от кв.7 по ПУП на с.Чалъкови,общ.Раковски,4-УПИ I 972,1618-зеленина от кв.99 по ПУП на с.Белозем,общ.Раковски и 5-УПИ III 2709–зеленина от кв.27 по ПУП на гр.Раковски, кв.Ген.Николаево</x:t>
   </x:si>
   <x:si>
     <x:t>с.Чалъкови</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.629-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Благоустрояване на централен площад в УПИ II- читалище от кв. 15  по ПУП на с. Чалъкови, Община Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Раковски, 4150, пл. България, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.629-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Облагородяване на площад в УПИ VII - площад, зеленина от кв. 93 по ПУП на гр. Раковски, кв. Генерал Николаево, общ. Раковски</x:t>
   </x:si>