--- v1 (2026-06-17)
+++ v2 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9794c197564541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23af7da4b4044fdb11be851611ef358.psmdcp" Id="R26f9b1b9b121402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfe82cbce584dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16d8d91ed60a4c79b50fffdece4cb106.psmdcp" Id="Re7216f1047694686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>