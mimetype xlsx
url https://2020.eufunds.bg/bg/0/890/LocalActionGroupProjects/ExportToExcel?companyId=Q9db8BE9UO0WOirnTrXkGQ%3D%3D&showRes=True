--- v0 (2026-05-03)
+++ v1 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6736e66648d74871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59cb9a0a36c54a9184f76fbda0852ef3.psmdcp" Id="R2a866cc866a54afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d8a405f5ff4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d45b3190ddf4bc4be3ea53aae581319.psmdcp" Id="Rf8cf65f92f094f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>