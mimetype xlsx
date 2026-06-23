--- v1 (2026-05-03)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d8a405f5ff4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d45b3190ddf4bc4be3ea53aae581319.psmdcp" Id="Rf8cf65f92f094f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re751046b7373434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43197318229348d987debf33c615f963.psmdcp" Id="R89d6f7989a8748f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -447,51 +447,51 @@
   <x:si>
     <x:t>България, гр.Каспичан, 9930, "Мадарски конник" № 91</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.283-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Обновяване на зона за отдих в местност „Кирека“</x:t>
   </x:si>
   <x:si>
     <x:t>000931511 ОБЩИНА КАСПИЧАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Каспичан, 9930, ул."Мадарски конник" № 91</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Облагородяване и оформяне на зелената площ по ул. ”Александър Стамболийски” в гр. Каспичан“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Каспичан, 9930, ул. "Мадарски конник"№91</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Каспичан,гр.Плиска,с.Върбяне,с.Златна нива,с.Каспичан,с.Кюлевча,с.Марково (общ.Каспичан),с.Могила (общ.Каспичан)</x:t>
+    <x:t>гр.Каспичан,гр.Плиска,с.Марково (общ.Каспичан),с.Кюлевча,с.Златна нива,с.Могила (общ.Каспичан),с.Каспичан,с.Върбяне</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.014-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Оборудване и обзавеждане на читалищата на територията на община Каспичан“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.810-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Рехабилитация на ул. "Рила" и ул. "Александър Стамболийски" гр. Каспичан"</x:t>
   </x:si>
   <x:si>
     <x:t>000931575 ОБЩИНА НОВИ ПАЗАР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Нови пазар, 9900, ул. ВАСИЛ ЛЕВСКИ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Нови пазар</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.810-0003</x:t>
   </x:si>