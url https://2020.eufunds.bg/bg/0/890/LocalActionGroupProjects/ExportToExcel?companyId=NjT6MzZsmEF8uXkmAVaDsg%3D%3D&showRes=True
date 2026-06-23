--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra051e1ed33814ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84a685273a1a4831a0bac6a1c6ea84ed.psmdcp" Id="Re34eecf6c7c24484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0c4038f7fa4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53bf69e9e75a4554b372376b930aeaf1.psmdcp" Id="R24dba47f532a4340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -548,51 +548,51 @@
   <x:si>
     <x:t>Обособяване на малък цех за производство на картонени чашки в село Орляк, община Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>000852754 ОБЩИНА КРУШАРИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Крушари, 9410, ул. "Девети септември" №3-а</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.761-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Кулинарните маршрути на община Крушари“</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Крушари, 9410, ул. "Девети септември" № 3-а</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.762-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на материално-техническата база на Детска градина с. Крушари</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Габер (общ.Крушари),с.Коритен,с.Крушари</x:t>
+    <x:t>с.Крушари,с.Коритен,с.Габер (общ.Крушари)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.762-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на материално-техническата база в сгради – общинска собственост в община Крушари</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Крушари, 9410, ул. "Девети септември" №3-А</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.338-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„НЕВИДИМИТЕ СЪКРОВИЩА НА ДОБРУДЖА“</x:t>
   </x:si>
   <x:si>
     <x:t>с.Александрия,с.Крушари</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.338-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„ПРАЗНИК НА ГЪРНЕТАТА – КУЛИНАРНАТА АКАДЕМИЯ НА ДОБРУДЖА“</x:t>
   </x:si>
@@ -683,51 +683,51 @@
   <x:si>
     <x:t>България, гр.Тервел, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
     <x:t>с.Каблешково (общ.Тервел)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.548-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Основен ремонт на улица "Четвърта" в с.Каблешково</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тервел, 9450, ул."Св.Св.Кирил и Методий" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>с.Безмер (общ.Тервел),с.Попгруево</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.548-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Основен ремонт на участъци от улици „Втора“ и „Шеста“ в с.Безмер и „Първа“ в с.Попгруево“</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Тервел,с.Ангеларий,с.Безмер (общ.Тервел),с.Градница (общ.Тервел),с.Жегларци,с.Зърнево,с.Каблешково (общ.Тервел),с.Коларци,с.Орляк,с.Попгруево</x:t>
+    <x:t>с.Орляк,с.Безмер (общ.Тервел),с.Зърнево,с.Градница (общ.Тервел),с.Каблешково (общ.Тервел),с.Коларци,с.Ангеларий,с.Жегларци,с.Попгруево,гр.Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.548-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Обзавеждане на детски градини в села от Община Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тервел, 9450, ул.Св.Св.Кирил и Методий 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.762-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Основен ремонт на улица 12-та в с. Честименско, община Тервел, от  ОТ  7 до ОТ 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.761-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„ФОЛКЛОРНАТА МАГИЯ НА ТАНЦА – БАГРИ, РИТЪМ, МЛАДОСТ, СВЕТЛИНА“</x:t>
   </x:si>
   <x:si>
     <x:t>200251741 ПЕНЕВ КАР ЕООД</x:t>
   </x:si>