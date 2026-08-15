--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0c4038f7fa4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53bf69e9e75a4554b372376b930aeaf1.psmdcp" Id="R24dba47f532a4340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d94b3711a54fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23a27d09f98451097aa2abc921416ce.psmdcp" Id="R34353530c9da4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>