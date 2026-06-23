--- v0 (2026-05-02)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9425dc32a5b4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd72433437034027bed89d0772ed247a.psmdcp" Id="R86f6678cfb894a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242dea9f04154f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3be583e928d640e5b649e7d53a96637b.psmdcp" Id="Rfacfbc28d7c64a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -64,105 +64,105 @@
   <x:si>
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>112640500 "АКВАФИШ ПАЗАРДЖИК" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Мирянци, 4443, м. " Грахорлива дъмга " 1</x:t>
   </x:si>
   <x:si>
     <x:t>с.Мирянци</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„ Пристройка за филтърни системи към Сграда 1 за производство на аквакултури в ПИ № 010015, УПИ V-15 за рибовъдно производство, местност “ Грахорлива дъмга „, землище с. Мирянци, общ. Пазарджик“</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
+    <x:t>112640500 АКВАФИШ ПАЗАРДЖИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Мирянци, 4443, имот 010015 местност Грохорлива дъмга</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.019-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизация на Сграда за преработка на Аквакултури и Предприятие за преработка на продукти от Аквакултури 2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Мирянци, 4443, местност " Грахорлива дъмга ", номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.026-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сграда за производство на фуражи за риба</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.059-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Промяна по време на строителство - преустройство на етап 3-филтърни системи към обект: Сграда за производство на аквакултури</x:t>
+  </x:si>
+  <x:si>
     <x:t>112640500 Аквафиш Пазарджик ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Мирянци, 4443, местност "Грахорлива дъмга" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.061-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Дооборудване на сграда за преработка на аквакултури</x:t>
   </x:si>
   <x:si>
-    <x:t>112640500 АКВАФИШ ПАЗАРДЖИК ООД</x:t>
-[...26 lines deleted...]
-    <x:t>Промяна по време на строителство - преустройство на етап 3-филтърни системи към обект: Сграда за производство на аквакултури</x:t>
+    <x:t>BG14MFOP001-4.087-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Промяна по време на строителство - преустройство на Етап 4 - Рециркулационни системи за интензивно отглеждане на Европейски сом зарибител и родители към обект: Сграда за производство на аквакултури</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.086-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Промяна по време на строителство - Модернизация на Сграда за производство на фураж /храна/ за риби с вложено СЖП категория 3 от риба
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG14MFOP001-4.087-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>206185276 АКВЕ ХАРИТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Величково, 4413, ул. ЕДИНАДЕСЕТА № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.048-0003</x:t>
   </x:si>
   <x:si>
     <x:t>АВТОКИНО РИБОЛОВЕЦ</x:t>
   </x:si>
   <x:si>
     <x:t>205667697 АЛТЕРНАТИВА ЗА ВОДНО РАЗВИТИЕ ЗА ПАЗАРДЖИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Огняново, 4417, ВАСИЛ ЛЕВСКИ № 66</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.048-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Популяризиране и подобряване на имиджа на територията на МИРГ Пазарджик в сферата на водните спортове“</x:t>
@@ -192,135 +192,135 @@
   <x:si>
     <x:t>BG14MFOP001-4.047-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Информационна кампания за популяризиране на територията на РР на МИРГ - Пазарджик"</x:t>
   </x:si>
   <x:si>
     <x:t>205527122 ВЪЗМОЖНОСТИ И ПЕРСПЕКТИВИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Звъничево, 4488, ул. ЧЕТИРИНАДЕСЕТА № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.048-0004</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ПАЗАРДЖИК - РИБНО ЦАРСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 ОБЩИНА ПАЗАРДЖИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. БЪЛГАРИЯ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Главиница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.047-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване на сградата на читалище "Пробуда-1930" в с. Главиница, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Гелеменово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.116-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на детски кът в с. Гелеменово, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.116-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на детски кът в с. Главиница, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Овчеполци</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.116-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на детски кът в с. Овчеполци, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Ивайло</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.120-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване на сградата на читалище "Отец Паисий-1927" в с. Ивайло, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Мокрище</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.120-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване на сградата на читалище "Република-1950" в с. Мокрище, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Мало Конаре</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.047-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване на сградата на читалище "Просвета-1929" в с. Мало Конаре, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.073-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на детски кът в с. Ивайло, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.047-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване на сградата на читалище "Просвета-1947" в с. Мирянци, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.073-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на детски кът в с. Мало Конаре, община Пазарджик</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Звъничево</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.036-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на детски кът в с. Звъничево, община Пазарджик</x:t>
-  </x:si>
-[...76 lines deleted...]
-    <x:t>Обновяване на сградата на читалище "Република-1950" в с. Мокрище, община Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>203366332 РИБОВЪДСТВО ПАЗАРДЖИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Сбор, 4449, ул. "Десета"№ 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.026-0001</x:t>
   </x:si>
   <x:si>
     <x:t>СГРАДИ И СЪОРЪЖЕНИЯ  ЗА ПРОИЗВОДСТВО  ЗА ФУРАЖ ЗА РИБА И АКВАКУЛТУРИ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">203366332 РИБОВЪДСТВО ПАЗАРДЖИК ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.086-0001</x:t>
   </x:si>
   <x:si>
     <x:t>СГРАДИ И СЪОРЪЖЕНИЯ ЗА ПРОИЗВОДСТВО НА ФУРАЖ ЗА РИБА И АКВАКУЛТУРИ ЕТАП-2</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
@@ -898,244 +898,244 @@
       </x:c>
       <x:c r="G5" s="4">
         <x:v>101033.4</x:v>
       </x:c>
       <x:c r="H5" s="4">
         <x:v>101033.4</x:v>
       </x:c>
       <x:c r="I5" s="4">
         <x:v>101033.4</x:v>
       </x:c>
       <x:c r="J5" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F6" s="4">
-        <x:v>204467.4</x:v>
+        <x:v>163728.44</x:v>
       </x:c>
       <x:c r="G6" s="4">
-        <x:v>102233.71</x:v>
+        <x:v>81864.22</x:v>
       </x:c>
       <x:c r="H6" s="4">
-        <x:v>102233.69</x:v>
+        <x:v>81864.22</x:v>
       </x:c>
       <x:c r="I6" s="4">
-        <x:v>102233.7</x:v>
+        <x:v>81864.22</x:v>
       </x:c>
       <x:c r="J6" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="3" t="s">
+      <x:c r="E7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F7" s="4">
-        <x:v>163728.44</x:v>
+        <x:v>200694.79</x:v>
       </x:c>
       <x:c r="G7" s="4">
-        <x:v>81864.22</x:v>
+        <x:v>100347.4</x:v>
       </x:c>
       <x:c r="H7" s="4">
-        <x:v>81864.22</x:v>
+        <x:v>100347.39</x:v>
       </x:c>
       <x:c r="I7" s="4">
-        <x:v>81864.22</x:v>
+        <x:v>100347.4</x:v>
       </x:c>
       <x:c r="J7" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F8" s="4">
-        <x:v>200694.79</x:v>
+        <x:v>198013.2</x:v>
       </x:c>
       <x:c r="G8" s="4">
-        <x:v>100347.4</x:v>
+        <x:v>99006.6</x:v>
       </x:c>
       <x:c r="H8" s="4">
-        <x:v>100347.39</x:v>
+        <x:v>99006.6</x:v>
       </x:c>
       <x:c r="I8" s="4">
-        <x:v>100347.4</x:v>
+        <x:v>99006.6</x:v>
       </x:c>
       <x:c r="J8" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F9" s="4">
-        <x:v>198013.2</x:v>
+        <x:v>204467.4</x:v>
       </x:c>
       <x:c r="G9" s="4">
-        <x:v>99006.6</x:v>
+        <x:v>102233.71</x:v>
       </x:c>
       <x:c r="H9" s="4">
-        <x:v>99006.6</x:v>
+        <x:v>102233.69</x:v>
       </x:c>
       <x:c r="I9" s="4">
-        <x:v>99006.6</x:v>
+        <x:v>102233.7</x:v>
       </x:c>
       <x:c r="J9" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="4">
-        <x:v>192900.04</x:v>
+        <x:v>188683.26</x:v>
       </x:c>
       <x:c r="G10" s="4">
-        <x:v>96450.02</x:v>
+        <x:v>94341.63</x:v>
       </x:c>
       <x:c r="H10" s="4">
-        <x:v>96450.02</x:v>
+        <x:v>94341.63</x:v>
       </x:c>
       <x:c r="I10" s="4">
-        <x:v>96450.02</x:v>
+        <x:v>94341.63</x:v>
       </x:c>
       <x:c r="J10" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F11" s="4">
-        <x:v>188683.26</x:v>
+        <x:v>192900.04</x:v>
       </x:c>
       <x:c r="G11" s="4">
-        <x:v>94341.63</x:v>
+        <x:v>96450.02</x:v>
       </x:c>
       <x:c r="H11" s="4">
-        <x:v>94341.63</x:v>
+        <x:v>96450.02</x:v>
       </x:c>
       <x:c r="I11" s="4">
-        <x:v>94341.63</x:v>
+        <x:v>96450.02</x:v>
       </x:c>
       <x:c r="J11" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F12" s="4">
@@ -1327,462 +1327,462 @@
       </x:c>
       <x:c r="J17" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F18" s="4">
-        <x:v>16763.95</x:v>
+        <x:v>13442.41</x:v>
       </x:c>
       <x:c r="G18" s="4">
-        <x:v>16763.95</x:v>
+        <x:v>13442.41</x:v>
       </x:c>
       <x:c r="H18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="4">
-        <x:v>16763.95</x:v>
+        <x:v>13442.41</x:v>
       </x:c>
       <x:c r="J18" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F19" s="4">
-        <x:v>15401.32</x:v>
+        <x:v>20266.1</x:v>
       </x:c>
       <x:c r="G19" s="4">
-        <x:v>15401.32</x:v>
+        <x:v>20266.1</x:v>
       </x:c>
       <x:c r="H19" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I19" s="4">
-        <x:v>15401.32</x:v>
+        <x:v>20266.1</x:v>
       </x:c>
       <x:c r="J19" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D20" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D20" s="3" t="s">
+      <x:c r="E20" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E20" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="4">
-        <x:v>15452.45</x:v>
+        <x:v>20321.86</x:v>
       </x:c>
       <x:c r="G20" s="4">
-        <x:v>15452.45</x:v>
+        <x:v>20321.86</x:v>
       </x:c>
       <x:c r="H20" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I20" s="4">
-        <x:v>15452.45</x:v>
+        <x:v>20321.85</x:v>
       </x:c>
       <x:c r="J20" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F21" s="4">
-        <x:v>16137.42</x:v>
+        <x:v>18050.86</x:v>
       </x:c>
       <x:c r="G21" s="4">
-        <x:v>16137.42</x:v>
+        <x:v>18050.86</x:v>
       </x:c>
       <x:c r="H21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="4">
-        <x:v>16137.41</x:v>
+        <x:v>18050.86</x:v>
       </x:c>
       <x:c r="J21" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F22" s="4">
-        <x:v>16994.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G22" s="4">
-        <x:v>16994.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="4">
-        <x:v>16994.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F23" s="4">
-        <x:v>13442.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G23" s="4">
-        <x:v>13442.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="4">
-        <x:v>13442.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="5">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F24" s="4">
-        <x:v>20266.1</x:v>
+        <x:v>16994.2</x:v>
       </x:c>
       <x:c r="G24" s="4">
-        <x:v>20266.1</x:v>
+        <x:v>16994.2</x:v>
       </x:c>
       <x:c r="H24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="4">
-        <x:v>20266.1</x:v>
+        <x:v>16994.19</x:v>
       </x:c>
       <x:c r="J24" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F25" s="4">
-        <x:v>20321.86</x:v>
+        <x:v>15452.45</x:v>
       </x:c>
       <x:c r="G25" s="4">
-        <x:v>20321.86</x:v>
+        <x:v>15452.45</x:v>
       </x:c>
       <x:c r="H25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="4">
-        <x:v>20321.85</x:v>
+        <x:v>15452.45</x:v>
       </x:c>
       <x:c r="J25" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F26" s="4">
-        <x:v>18050.86</x:v>
+        <x:v>16137.42</x:v>
       </x:c>
       <x:c r="G26" s="4">
-        <x:v>18050.86</x:v>
+        <x:v>16137.42</x:v>
       </x:c>
       <x:c r="H26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="4">
-        <x:v>18050.86</x:v>
+        <x:v>16137.41</x:v>
       </x:c>
       <x:c r="J26" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F27" s="4">
-        <x:v>0</x:v>
+        <x:v>15401.32</x:v>
       </x:c>
       <x:c r="G27" s="4">
-        <x:v>0</x:v>
+        <x:v>15401.32</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="4">
-        <x:v>0</x:v>
+        <x:v>15401.32</x:v>
       </x:c>
       <x:c r="J27" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F28" s="4">
-        <x:v>0</x:v>
+        <x:v>16763.95</x:v>
       </x:c>
       <x:c r="G28" s="4">
-        <x:v>0</x:v>
+        <x:v>16763.95</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
-        <x:v>0</x:v>
+        <x:v>16763.95</x:v>
       </x:c>
       <x:c r="J28" s="5">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F29" s="4">
         <x:v>186817.38</x:v>
       </x:c>
       <x:c r="G29" s="4">
         <x:v>93408.69</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>93408.69</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>93408.69</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F30" s="4">
         <x:v>204515.51</x:v>
       </x:c>
       <x:c r="G30" s="4">
         <x:v>102257.75</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>102257.76</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>100860.14</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>96</x:v>
       </x:c>