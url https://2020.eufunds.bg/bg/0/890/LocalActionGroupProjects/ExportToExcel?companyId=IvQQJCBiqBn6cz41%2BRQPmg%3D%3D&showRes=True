--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242dea9f04154f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3be583e928d640e5b649e7d53a96637b.psmdcp" Id="Rfacfbc28d7c64a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48adb43641704f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/167173fcb9c64c4d8ce48f0d5654600b.psmdcp" Id="R9c0d532870dd4289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>