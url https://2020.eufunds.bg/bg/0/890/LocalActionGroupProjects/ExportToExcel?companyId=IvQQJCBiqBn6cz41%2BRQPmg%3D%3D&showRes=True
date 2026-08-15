--- v2 (2026-06-23)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48adb43641704f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/167173fcb9c64c4d8ce48f0d5654600b.psmdcp" Id="R9c0d532870dd4289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0117f0089fb42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d456d7c6a6014424a5ab948fea98fb3d.psmdcp" Id="Rfe05e84ecca74a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>