--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a94b5d867049ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0c4ce51fbc944c19437eafffef1c4de.psmdcp" Id="R99ed287475684f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987a76bf019843ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2754054908d14214aaf4a1f2df4e9d67.psmdcp" Id="R25e2c6fed5144ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -495,81 +495,81 @@
   <x:si>
     <x:t>Популяризиране на историческото антично наследство от територията на село Рибен</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 ОБЩИНА ДОЛНА МИТРОПОЛИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна Митрополия, 5855, ул. "Св. Св. Кирил и Методий" № 39</x:t>
   </x:si>
   <x:si>
     <x:t>с.Брегаре</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.799-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Изграждане на парково пространство с. Брегаре, община Долна Митрополия"</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 Община Долна Митрополия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна Митрополия, 5855, "Св. Св. Кирил и Методий" № 39</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Долна Митрополия,гр.Тръстеник,с.Горна Митрополия,с.Гостиля,с.Комарево (общ.Долна Митрополия),с.Крушовене,с.Ореховица,с.Победа (общ.Долна Митрополия),с.Подем,с.Рибен,с.Славовица (общ.Долна Митрополия),с.Ставерци</x:t>
+    <x:t>с.Победа (общ.Долна Митрополия),с.Подем,с.Рибен,с.Комарево (общ.Долна Митрополия),с.Ореховица,с.Славовица (общ.Долна Митрополия),с.Крушовене,с.Ставерци,с.Гостиля,гр.Долна Митрополия,гр.Тръстеник,с.Горна Митрополия</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.799-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж  на елементи на градската среда – пейки и кошчета за отпадъци  в населени места от територията на община Долна Митрополия“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна Митрополия, 5855, ул. "Св. Св. Кирил и Методий", № 39</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Байкал,с.Биволаре,с.Божурица,с.Комарево (общ.Долна Митрополия)</x:t>
+    <x:t>с.Биволаре,с.Комарево (общ.Долна Митрополия),с.Божурица,с.Байкал</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.278-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Изграждане на спортни площадки за стрийт фитнес в с. Биволаре, с. Комарево, с. Божурица и с. Байкал, община Долна Митрополия"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.724-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на съоръжение за туристическа атракция – макет на хипотетична възстановка на археологически обект „Римска крайпътна станция Ад Путеа“ в с. Рибен, община Долна Митрополия“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна Митрополия, 5855, ул. Св. Св. Кирил и Методий" № 39</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Брегаре,с.Горна Митрополия,с.Подем,с.Рибен</x:t>
+    <x:t>с.Горна Митрополия,с.Подем,с.Брегаре,с.Рибен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.278-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на детски площадки в с. Горна Митрополия, с. Подем, с. Брегаре и с. Рибен, община Долна Митрополия“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.278-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на тенис корт в гp. Долна Митрополия, община Долна Митрополия</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.799-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Нови автобусни спирки в гр. Долна Митрополия, общ. Долна Митрополия"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна Митрополия, 5855, ул. СВ. СВ. КИРИЛ И МЕТОДИЙ № 39</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Долна Митрополия,гр.Тръстеник</x:t>
   </x:si>