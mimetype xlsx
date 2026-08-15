--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987a76bf019843ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2754054908d14214aaf4a1f2df4e9d67.psmdcp" Id="R25e2c6fed5144ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9558bc8af83346f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28c355ff90a7452fb91e2c9062fa8da9.psmdcp" Id="Rcdf0c93651fe4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>