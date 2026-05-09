--- v0 (2025-10-13)
+++ v1 (2026-05-09)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8e76c190ef479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d37ee325627e428da270336e90fd6821.psmdcp" Id="R9d443b5466604e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e565af267474301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90063372274b4f7485d6f70d376d9844.psmdcp" Id="Rc3dafdb41efe4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="370">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Седалище</x:t>
   </x:si>
   <x:si>
     <x:t>Местонахождение</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на проектно предложение</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование на проекта</x:t>
   </x:si>
   <x:si>
     <x:t>Обща стойност</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
@@ -215,62 +215,62 @@
   <x:si>
     <x:t>Подобряване на производствения капацитет на 4Д - ПЛОВДИВ ЕООД чрез внедряване на ново производствено оборудване</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>115778442 АВИУС 2003 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Царацово, 4204, ХЛАДИЛНИКА</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.523-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране на съществуващо предприятие за преработка на плодове - череши в парцел  І- стопанска дейност, кв. 2 по плана на с. Царацово, община Марица, област Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>201172026 АГРО ИМПУЛС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Войводиново, 4135, м-т БАШ ПАРА, кв.59, имот № 315</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.518-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване на култиватор за минимални обработки, валяк и странично изнесен надробител за нуждите на стопанството на АГРО ИМПУЛС ООД“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.518-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на земеделска техника за нуждите на стопанството на „АГРО ИМПУЛС” ООД"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.518-0008</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>202275787 АКВА ВИЖЪН 02 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Манолско Конаре, 4138, ул. 20-та, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>с.Манолско Конаре</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.518-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Закупуване на земеделска техника"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.518-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на земеделска техника за нуждите на стопанството на Аква вижън 02 ООД”</x:t>
   </x:si>
   <x:si>
     <x:t>204342462 АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА МХДЕНТ Д-Р МАРИЯНА ХАДЖИЕВА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Маноле, 4137, УЛ.60-ТА, номер 13</x:t>
@@ -548,57 +548,57 @@
   <x:si>
     <x:t>ЗАКУПУВАНЕ НА ТРАКТОР ЗА НУЖДИТЕ НА СТОПАНСТВОТО</x:t>
   </x:si>
   <x:si>
     <x:t>115246311 ЕТ ГЬОКА Х. ПЕТРОВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Калековец, 4147, ул.РОДОПИ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.518-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Инвестиции в нова техника, инвентар и  оборудване, в смесеното стопанство на ЕТ Гьока Х. Петров</x:t>
   </x:si>
   <x:si>
     <x:t>Земеделски</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Бенковски, 4201, ул. "Втора" № 34</x:t>
   </x:si>
   <x:si>
     <x:t>с.Бенковски (общ.Марица)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.784-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ НА ЗЕМЕДЕЛСКА ТЕХНИКА ЗА НУЖДИТЕ НА СТОПАНСТВОТО НА ЗП АТАНАС МИТКОВ ЧАКЪРОВ”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.466-0004</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG06RDNP001-19.784-0001</x:t>
   </x:si>
   <x:si>
     <x:t>178963828 ЗП Николай Рангелов Ботов</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Труд, 4199, ул. СЕРГЕЙ РУМЯНЦЕВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.630-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Инвестиция в стопанството на ЗП Николай Рангелов Ботов</x:t>
   </x:si>
   <x:si>
     <x:t>ЗП</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Маноле, 4137, ул. "14-та" № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.518-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на земеделска техника”</x:t>
   </x:si>
@@ -755,210 +755,210 @@
     <x:t>България, с.Маноле, 4137, ул. "1-ва" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.019-0005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„СЪХРАНЯВАЙ И ПРЕДАЙ“ 
 </x:t>
   </x:si>
   <x:si>
     <x:t>176529719 НАРОДНО ЧИТАЛИЩЕ ВАСИЛ ЛЕВСКИ - 1943 - С. ЖЕЛЯЗНО НЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Желязно, 4136, Сребрю Бабаков, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.754-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Пресъздаване на местни традиции и обичаи чрез две възстановки - „Еньовден“ и „Лазаровден"</x:t>
   </x:si>
   <x:si>
     <x:t>000472182 Община "Марица"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4003, бул.  "Марица" 57 А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане тротоар на ул. „Христо Ботев“ с. Скутаре, Община Марица““</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реконструкция на пространството пред Културен дом с. Маноле, Община „Марица“ Първи етап</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Реконструкция на ул. „35-та“ в с. Маноле, Община „Марица“ Първи етап“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4003, бул. "Марица" 57А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.292-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на велоалея със зона за отдих в с. Бенковски“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.292-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обществена зона за отдих в с. Царацово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000472182 ОБЩИНА "МАРИЦА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4003, Бул. "Марица" №57А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Представяне на традиционни техники за работа с естествени материали"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4003, бул.Марица 57А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Реконструкция на ул. „Хан Аспарух“ в с. Калековец, Община „Марица“ Първи етап“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пловдив, 4003, бул. "Марица" №57А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.032-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Основен ремонт на електрическа инсталация в сградата на читалище „Васил Левски – 1930“, с. Бенковски“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4003, бул. "Марица" №57 А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.068-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Толкова различни, толкова еднакви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Паркоустройство и благоустрояване в ПИ 73242.501.324 по Кадастралната карта на с. Труд, община "Марица" - първи етап</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.032-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Физкултурен салон  в Основно училище "Граф Игнатиев", с. Граф Игнатиево</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пловдив, 4003, бул. "Марица" №57 А</x:t>
-[...77 lines deleted...]
-    <x:t>„Основен ремонт на електрическа инсталация в сградата на читалище „Васил Левски – 1930“, с. Бенковски“</x:t>
+    <x:t>000472182 ОБЩИНА МАРИЦА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4000, гр. Пловдив, Бул. "Марица" №57А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.019-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„(Пре)открий и съхрани.Опазване на нематериалното културно наследство в община Марица."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4003, бул. МАРИЦА № 57А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.067-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Насърчаване за социално включване на лица в неравностойно положение от населените места на Община Марица"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.043-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идентифициране и активиране на икономически неактивни младежи от община "Марица"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Войводиново,с.Строево,с.Скутаре</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на три спортни площадки в община „Марица“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.019-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Празник на лютеницата“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4003, бул. МАРИЦА, номер 57А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.609-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на туристически пункт към Културно-информационен център "Малтепе"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на спортна площадка в с.Бенковски, общ. „Марица“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.019-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проучване на "Римски път"</x:t>
   </x:si>
   <x:si>
     <x:t>000472182 Община Марица</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.032-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Реконструкция на ул. „Марица“ в с. Рогош, Община Марица“ Първи етап „</x:t>
-  </x:si>
-[...61 lines deleted...]
-    <x:t>Създаване на туристически пункт към Културно-информационен център "Малтепе"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4003, бул Марица 57А</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.754-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Пътешествие по пътя на римляните</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.811-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Зона за игри и спорт в с. Бенковски, Община "Марица"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.811-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция на ул. 18-та в с. Маноле, Община „Марица“ – Първи етап</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4003, бул. "Марица" 57 А</x:t>
   </x:si>
@@ -1119,64 +1119,63 @@
     <x:t>BG05M9OP001-1.031-0007</x:t>
   </x:si>
   <x:si>
     <x:t>По-здравословни и по-безопасни условия на труд в „УЕБ ПРИНТ“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>205705282 ЧИСТА МАРИЦА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, с.Калековец, 4147, ул. Иван Вазов No 5
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.068-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Социално-икономическа интеграция на маргинализирани общности на територията на МИГ – Община Марица, чрез реализацията на комплексни мерки, насочени към силно уязвими групи на пазара на труда и прилагането на интегриран подход</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
-    <x:t>Всички суми са в български лева (BGN) /1 EUR = 1,95583 BGN</x:t>
+    <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1227,85 +1226,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1559,102 +1558,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K108"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="42.853482" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="21.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="28.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="21.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
@@ -1662,3617 +1643,3509 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J5" s="5" t="n">
+      <x:c r="F5" s="4">
+        <x:v>10164.69</x:v>
+      </x:c>
+      <x:c r="G5" s="4">
+        <x:v>10164.69</x:v>
+      </x:c>
+      <x:c r="H5" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I5" s="4">
+        <x:v>10164.69</x:v>
+      </x:c>
+      <x:c r="J5" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F6" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J6" s="5" t="n">
+      <x:c r="F6" s="4">
+        <x:v>51129.18</x:v>
+      </x:c>
+      <x:c r="G6" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H6" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="I6" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J6" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F7" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J7" s="5" t="n">
+      <x:c r="F7" s="4">
+        <x:v>13278.26</x:v>
+      </x:c>
+      <x:c r="G7" s="4">
+        <x:v>8630.87</x:v>
+      </x:c>
+      <x:c r="H7" s="4">
+        <x:v>4647.39</x:v>
+      </x:c>
+      <x:c r="I7" s="4">
+        <x:v>8630.86</x:v>
+      </x:c>
+      <x:c r="J7" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J8" s="5" t="n">
+      <x:c r="F8" s="4">
+        <x:v>51129.18</x:v>
+      </x:c>
+      <x:c r="G8" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H8" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="I8" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J8" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="F9" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J9" s="5" t="n">
+      <x:c r="F9" s="4">
+        <x:v>10031.54</x:v>
+      </x:c>
+      <x:c r="G9" s="4">
+        <x:v>10031.54</x:v>
+      </x:c>
+      <x:c r="H9" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I9" s="4">
+        <x:v>10031.55</x:v>
+      </x:c>
+      <x:c r="J9" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F10" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J10" s="5" t="n">
+      <x:c r="F10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J10" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J11" s="5" t="n">
+      <x:c r="F11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J11" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="F12" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J12" s="5" t="n">
+      <x:c r="F12" s="4">
+        <x:v>48933.18</x:v>
+      </x:c>
+      <x:c r="G12" s="4">
+        <x:v>31771.67</x:v>
+      </x:c>
+      <x:c r="H12" s="4">
+        <x:v>17161.51</x:v>
+      </x:c>
+      <x:c r="I12" s="4">
+        <x:v>23954.63</x:v>
+      </x:c>
+      <x:c r="J12" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F13" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J13" s="5" t="n">
+      <x:c r="F13" s="4">
+        <x:v>102258.37</x:v>
+      </x:c>
+      <x:c r="G13" s="4">
+        <x:v>71580.85</x:v>
+      </x:c>
+      <x:c r="H13" s="4">
+        <x:v>30677.52</x:v>
+      </x:c>
+      <x:c r="I13" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J13" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F14" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J14" s="5" t="n">
+      <x:c r="F14" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G14" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H14" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I14" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J14" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J15" s="5" t="n">
+      <x:c r="F15" s="4">
+        <x:v>145718.19</x:v>
+      </x:c>
+      <x:c r="G15" s="4">
+        <x:v>102002.73</x:v>
+      </x:c>
+      <x:c r="H15" s="4">
+        <x:v>43715.46</x:v>
+      </x:c>
+      <x:c r="I15" s="4">
+        <x:v>101847.79</x:v>
+      </x:c>
+      <x:c r="J15" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="F16" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J16" s="5" t="n">
+      <x:c r="F16" s="4">
+        <x:v>50449.22</x:v>
+      </x:c>
+      <x:c r="G16" s="4">
+        <x:v>25224.61</x:v>
+      </x:c>
+      <x:c r="H16" s="4">
+        <x:v>25224.61</x:v>
+      </x:c>
+      <x:c r="I16" s="4">
+        <x:v>25224.61</x:v>
+      </x:c>
+      <x:c r="J16" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J17" s="5" t="n">
+      <x:c r="F17" s="4">
+        <x:v>48905.07</x:v>
+      </x:c>
+      <x:c r="G17" s="4">
+        <x:v>24452.53</x:v>
+      </x:c>
+      <x:c r="H17" s="4">
+        <x:v>24452.54</x:v>
+      </x:c>
+      <x:c r="I17" s="4">
+        <x:v>24286.35</x:v>
+      </x:c>
+      <x:c r="J17" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J18" s="5" t="n">
+      <x:c r="F18" s="4">
+        <x:v>43971.11</x:v>
+      </x:c>
+      <x:c r="G18" s="4">
+        <x:v>21985.56</x:v>
+      </x:c>
+      <x:c r="H18" s="4">
+        <x:v>21985.55</x:v>
+      </x:c>
+      <x:c r="I18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J18" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F19" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J19" s="5" t="n">
+      <x:c r="F19" s="4">
+        <x:v>43353.97</x:v>
+      </x:c>
+      <x:c r="G19" s="4">
+        <x:v>21676.98</x:v>
+      </x:c>
+      <x:c r="H19" s="4">
+        <x:v>21676.99</x:v>
+      </x:c>
+      <x:c r="I19" s="4">
+        <x:v>21676.99</x:v>
+      </x:c>
+      <x:c r="J19" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F20" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J20" s="5" t="n">
+      <x:c r="F20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J20" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F21" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J21" s="5" t="n">
+      <x:c r="F21" s="4">
+        <x:v>16950.88</x:v>
+      </x:c>
+      <x:c r="G21" s="4">
+        <x:v>11018.07</x:v>
+      </x:c>
+      <x:c r="H21" s="4">
+        <x:v>5932.81</x:v>
+      </x:c>
+      <x:c r="I21" s="4">
+        <x:v>11018.06</x:v>
+      </x:c>
+      <x:c r="J21" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J22" s="5" t="n">
+      <x:c r="F22" s="4">
+        <x:v>132967.58</x:v>
+      </x:c>
+      <x:c r="G22" s="4">
+        <x:v>93077.3</x:v>
+      </x:c>
+      <x:c r="H22" s="4">
+        <x:v>39890.28</x:v>
+      </x:c>
+      <x:c r="I22" s="4">
+        <x:v>92788.84</x:v>
+      </x:c>
+      <x:c r="J22" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F23" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J23" s="5" t="n">
+      <x:c r="F23" s="4">
+        <x:v>47189.69</x:v>
+      </x:c>
+      <x:c r="G23" s="4">
+        <x:v>30673.29</x:v>
+      </x:c>
+      <x:c r="H23" s="4">
+        <x:v>16516.4</x:v>
+      </x:c>
+      <x:c r="I23" s="4">
+        <x:v>30673.29</x:v>
+      </x:c>
+      <x:c r="J23" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F24" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J24" s="5" t="n">
+      <x:c r="F24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F25" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J25" s="5" t="n">
+      <x:c r="F25" s="4">
+        <x:v>34966.7</x:v>
+      </x:c>
+      <x:c r="G25" s="4">
+        <x:v>34966.7</x:v>
+      </x:c>
+      <x:c r="H25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I25" s="4">
+        <x:v>34932.56</x:v>
+      </x:c>
+      <x:c r="J25" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F26" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J26" s="5" t="n">
+      <x:c r="F26" s="4">
+        <x:v>33783.37</x:v>
+      </x:c>
+      <x:c r="G26" s="4">
+        <x:v>33783.37</x:v>
+      </x:c>
+      <x:c r="H26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I26" s="4">
+        <x:v>33755.81</x:v>
+      </x:c>
+      <x:c r="J26" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F27" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J27" s="5" t="n">
+      <x:c r="F27" s="4">
+        <x:v>8858.14</x:v>
+      </x:c>
+      <x:c r="G27" s="4">
+        <x:v>4429.07</x:v>
+      </x:c>
+      <x:c r="H27" s="4">
+        <x:v>4429.07</x:v>
+      </x:c>
+      <x:c r="I27" s="4">
+        <x:v>4429.07</x:v>
+      </x:c>
+      <x:c r="J27" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="F28" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J28" s="5" t="n">
+      <x:c r="F28" s="4">
+        <x:v>12884.56</x:v>
+      </x:c>
+      <x:c r="G28" s="4">
+        <x:v>6442.28</x:v>
+      </x:c>
+      <x:c r="H28" s="4">
+        <x:v>6442.28</x:v>
+      </x:c>
+      <x:c r="I28" s="4">
+        <x:v>6442.28</x:v>
+      </x:c>
+      <x:c r="J28" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F29" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="G29" s="4" t="n">
+      <x:c r="F29" s="4">
+        <x:v>26842.82</x:v>
+      </x:c>
+      <x:c r="G29" s="4">
+        <x:v>13421.41</x:v>
+      </x:c>
+      <x:c r="H29" s="4">
+        <x:v>13421.41</x:v>
+      </x:c>
+      <x:c r="I29" s="4">
         <x:v>26250</x:v>
       </x:c>
-      <x:c r="H29" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="J29" s="5" t="n">
+      <x:c r="J29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J30" s="5" t="n">
+      <x:c r="F30" s="4">
+        <x:v>99855.29</x:v>
+      </x:c>
+      <x:c r="G30" s="4">
+        <x:v>89869.75</x:v>
+      </x:c>
+      <x:c r="H30" s="4">
+        <x:v>9985.54</x:v>
+      </x:c>
+      <x:c r="I30" s="4">
+        <x:v>88724.21</x:v>
+      </x:c>
+      <x:c r="J30" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J31" s="5" t="n">
+      <x:c r="F31" s="4">
+        <x:v>116989.2</x:v>
+      </x:c>
+      <x:c r="G31" s="4">
+        <x:v>81892.44</x:v>
+      </x:c>
+      <x:c r="H31" s="4">
+        <x:v>35096.76</x:v>
+      </x:c>
+      <x:c r="I31" s="4">
+        <x:v>81892.44</x:v>
+      </x:c>
+      <x:c r="J31" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J32" s="5" t="n">
+      <x:c r="F32" s="4">
+        <x:v>29791.45</x:v>
+      </x:c>
+      <x:c r="G32" s="4">
+        <x:v>29791.45</x:v>
+      </x:c>
+      <x:c r="H32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I32" s="4">
+        <x:v>29791.44</x:v>
+      </x:c>
+      <x:c r="J32" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J33" s="5" t="n">
+      <x:c r="F33" s="4">
+        <x:v>51124.08</x:v>
+      </x:c>
+      <x:c r="G33" s="4">
+        <x:v>51124.08</x:v>
+      </x:c>
+      <x:c r="H33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I33" s="4">
+        <x:v>50842.87</x:v>
+      </x:c>
+      <x:c r="J33" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F34" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J34" s="5" t="n">
+      <x:c r="F34" s="4">
+        <x:v>95981.8</x:v>
+      </x:c>
+      <x:c r="G34" s="4">
+        <x:v>86383.63</x:v>
+      </x:c>
+      <x:c r="H34" s="4">
+        <x:v>9598.17</x:v>
+      </x:c>
+      <x:c r="I34" s="4">
+        <x:v>83724.2</x:v>
+      </x:c>
+      <x:c r="J34" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F35" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J35" s="5" t="n">
+      <x:c r="F35" s="4">
+        <x:v>50739.46</x:v>
+      </x:c>
+      <x:c r="G35" s="4">
+        <x:v>25369.73</x:v>
+      </x:c>
+      <x:c r="H35" s="4">
+        <x:v>25369.73</x:v>
+      </x:c>
+      <x:c r="I35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J35" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F36" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J36" s="5" t="n">
+      <x:c r="F36" s="4">
+        <x:v>50873.55</x:v>
+      </x:c>
+      <x:c r="G36" s="4">
+        <x:v>25436.78</x:v>
+      </x:c>
+      <x:c r="H36" s="4">
+        <x:v>25436.77</x:v>
+      </x:c>
+      <x:c r="I36" s="4">
+        <x:v>25436.77</x:v>
+      </x:c>
+      <x:c r="J36" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F37" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J37" s="5" t="n">
+      <x:c r="F37" s="4">
+        <x:v>49889.24</x:v>
+      </x:c>
+      <x:c r="G37" s="4">
+        <x:v>24944.62</x:v>
+      </x:c>
+      <x:c r="H37" s="4">
+        <x:v>24944.62</x:v>
+      </x:c>
+      <x:c r="I37" s="4">
+        <x:v>23666.77</x:v>
+      </x:c>
+      <x:c r="J37" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F38" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J38" s="5" t="n">
+      <x:c r="F38" s="4">
+        <x:v>48295</x:v>
+      </x:c>
+      <x:c r="G38" s="4">
+        <x:v>24147.5</x:v>
+      </x:c>
+      <x:c r="H38" s="4">
+        <x:v>24147.5</x:v>
+      </x:c>
+      <x:c r="I38" s="4">
+        <x:v>24147.5</x:v>
+      </x:c>
+      <x:c r="J38" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F39" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J39" s="5" t="n">
+      <x:c r="F39" s="4">
+        <x:v>32006.88</x:v>
+      </x:c>
+      <x:c r="G39" s="4">
+        <x:v>20804.47</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
+        <x:v>11202.41</x:v>
+      </x:c>
+      <x:c r="I39" s="4">
+        <x:v>20804.47</x:v>
+      </x:c>
+      <x:c r="J39" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F40" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J40" s="5" t="n">
+      <x:c r="F40" s="4">
+        <x:v>100223.44</x:v>
+      </x:c>
+      <x:c r="G40" s="4">
+        <x:v>70156.43</x:v>
+      </x:c>
+      <x:c r="H40" s="4">
+        <x:v>30067.01</x:v>
+      </x:c>
+      <x:c r="I40" s="4">
+        <x:v>70156.43</x:v>
+      </x:c>
+      <x:c r="J40" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K40" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F41" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J41" s="5" t="n">
+      <x:c r="F41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J41" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F42" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J42" s="5" t="n">
+      <x:c r="F42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J42" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F43" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J43" s="5" t="n">
+      <x:c r="F43" s="4">
+        <x:v>51127.13</x:v>
+      </x:c>
+      <x:c r="G43" s="4">
+        <x:v>25563.56</x:v>
+      </x:c>
+      <x:c r="H43" s="4">
+        <x:v>25563.57</x:v>
+      </x:c>
+      <x:c r="I43" s="4">
+        <x:v>25563.56</x:v>
+      </x:c>
+      <x:c r="J43" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F44" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J44" s="5" t="n">
+      <x:c r="F44" s="4">
+        <x:v>51129.18</x:v>
+      </x:c>
+      <x:c r="G44" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H44" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="I44" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J44" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F45" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J45" s="5" t="n">
+      <x:c r="F45" s="4">
+        <x:v>51026.93</x:v>
+      </x:c>
+      <x:c r="G45" s="4">
+        <x:v>25513.47</x:v>
+      </x:c>
+      <x:c r="H45" s="4">
+        <x:v>25513.46</x:v>
+      </x:c>
+      <x:c r="I45" s="4">
+        <x:v>25513.46</x:v>
+      </x:c>
+      <x:c r="J45" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K45" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11">
       <x:c r="A46" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F46" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J46" s="5" t="n">
+      <x:c r="F46" s="4">
+        <x:v>35974.49</x:v>
+      </x:c>
+      <x:c r="G46" s="4">
+        <x:v>17987.24</x:v>
+      </x:c>
+      <x:c r="H46" s="4">
+        <x:v>17987.25</x:v>
+      </x:c>
+      <x:c r="I46" s="4">
+        <x:v>17987.25</x:v>
+      </x:c>
+      <x:c r="J46" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K46" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F47" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F47" s="4">
+        <x:v>51038.18</x:v>
+      </x:c>
+      <x:c r="G47" s="4">
+        <x:v>25519.09</x:v>
+      </x:c>
+      <x:c r="H47" s="4">
+        <x:v>25519.09</x:v>
+      </x:c>
+      <x:c r="I47" s="4">
+        <x:v>25519.09</x:v>
+      </x:c>
+      <x:c r="J47" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K47" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F48" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="F48" s="4">
+        <x:v>50863.32</x:v>
+      </x:c>
+      <x:c r="G48" s="4">
+        <x:v>21962.01</x:v>
+      </x:c>
+      <x:c r="H48" s="4">
+        <x:v>28901.31</x:v>
+      </x:c>
+      <x:c r="I48" s="4">
+        <x:v>21962.01</x:v>
+      </x:c>
+      <x:c r="J48" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F49" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J49" s="5" t="n">
+      <x:c r="F49" s="4">
+        <x:v>51088.28</x:v>
+      </x:c>
+      <x:c r="G49" s="4">
+        <x:v>25544.14</x:v>
+      </x:c>
+      <x:c r="H49" s="4">
+        <x:v>25544.14</x:v>
+      </x:c>
+      <x:c r="I49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J49" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K49" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F50" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J50" s="5" t="n">
+      <x:c r="F50" s="4">
+        <x:v>20916.96</x:v>
+      </x:c>
+      <x:c r="G50" s="4">
+        <x:v>10458.48</x:v>
+      </x:c>
+      <x:c r="H50" s="4">
+        <x:v>10458.48</x:v>
+      </x:c>
+      <x:c r="I50" s="4">
+        <x:v>10330.65</x:v>
+      </x:c>
+      <x:c r="J50" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K50" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11">
       <x:c r="A51" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F51" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J51" s="5" t="n">
+      <x:c r="F51" s="4">
+        <x:v>50566.77</x:v>
+      </x:c>
+      <x:c r="G51" s="4">
+        <x:v>25283.39</x:v>
+      </x:c>
+      <x:c r="H51" s="4">
+        <x:v>25283.38</x:v>
+      </x:c>
+      <x:c r="I51" s="4">
+        <x:v>25283.38</x:v>
+      </x:c>
+      <x:c r="J51" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K51" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11">
       <x:c r="A52" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F52" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J52" s="5" t="n">
+      <x:c r="F52" s="4">
+        <x:v>50816.04</x:v>
+      </x:c>
+      <x:c r="G52" s="4">
+        <x:v>25408.02</x:v>
+      </x:c>
+      <x:c r="H52" s="4">
+        <x:v>25408.02</x:v>
+      </x:c>
+      <x:c r="I52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J52" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K52" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11">
       <x:c r="A53" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F53" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J53" s="5" t="n">
+      <x:c r="F53" s="4">
+        <x:v>46692.19</x:v>
+      </x:c>
+      <x:c r="G53" s="4">
+        <x:v>46692.19</x:v>
+      </x:c>
+      <x:c r="H53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I53" s="4">
+        <x:v>46337.87</x:v>
+      </x:c>
+      <x:c r="J53" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K53" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11">
       <x:c r="A54" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F54" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J54" s="5" t="n">
+      <x:c r="F54" s="4">
+        <x:v>17716.5</x:v>
+      </x:c>
+      <x:c r="G54" s="4">
+        <x:v>17716.5</x:v>
+      </x:c>
+      <x:c r="H54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I54" s="4">
+        <x:v>17666.04</x:v>
+      </x:c>
+      <x:c r="J54" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K54" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11">
       <x:c r="A55" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F55" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J55" s="5" t="n">
+      <x:c r="F55" s="4">
+        <x:v>46762.4</x:v>
+      </x:c>
+      <x:c r="G55" s="4">
+        <x:v>46762.4</x:v>
+      </x:c>
+      <x:c r="H55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I55" s="4">
+        <x:v>46745.51</x:v>
+      </x:c>
+      <x:c r="J55" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K55" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11">
       <x:c r="A56" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F56" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J56" s="5" t="n">
+      <x:c r="F56" s="4">
+        <x:v>101945.78</x:v>
+      </x:c>
+      <x:c r="G56" s="4">
+        <x:v>71362.04</x:v>
+      </x:c>
+      <x:c r="H56" s="4">
+        <x:v>30583.74</x:v>
+      </x:c>
+      <x:c r="I56" s="4">
+        <x:v>71362.04</x:v>
+      </x:c>
+      <x:c r="J56" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F57" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J57" s="5" t="n">
+      <x:c r="F57" s="4">
+        <x:v>10165.49</x:v>
+      </x:c>
+      <x:c r="G57" s="4">
+        <x:v>10165.49</x:v>
+      </x:c>
+      <x:c r="H57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I57" s="4">
+        <x:v>10165.51</x:v>
+      </x:c>
+      <x:c r="J57" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11">
       <x:c r="A58" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="F58" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J58" s="5" t="n">
+      <x:c r="F58" s="4">
+        <x:v>9896.55</x:v>
+      </x:c>
+      <x:c r="G58" s="4">
+        <x:v>9896.55</x:v>
+      </x:c>
+      <x:c r="H58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I58" s="4">
+        <x:v>9896.57</x:v>
+      </x:c>
+      <x:c r="J58" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K58" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F59" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J59" s="5" t="n">
+      <x:c r="F59" s="4">
+        <x:v>9843.4</x:v>
+      </x:c>
+      <x:c r="G59" s="4">
+        <x:v>9843.4</x:v>
+      </x:c>
+      <x:c r="H59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I59" s="4">
+        <x:v>9843.39</x:v>
+      </x:c>
+      <x:c r="J59" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K59" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11">
       <x:c r="A60" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="F60" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J60" s="5" t="n">
+      <x:c r="F60" s="4">
+        <x:v>10198.42</x:v>
+      </x:c>
+      <x:c r="G60" s="4">
+        <x:v>10198.42</x:v>
+      </x:c>
+      <x:c r="H60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I60" s="4">
+        <x:v>10198.43</x:v>
+      </x:c>
+      <x:c r="J60" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K60" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11">
       <x:c r="A61" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F61" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J61" s="5" t="n">
+      <x:c r="F61" s="4">
+        <x:v>9573.27</x:v>
+      </x:c>
+      <x:c r="G61" s="4">
+        <x:v>9573.27</x:v>
+      </x:c>
+      <x:c r="H61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I61" s="4">
+        <x:v>9573.23</x:v>
+      </x:c>
+      <x:c r="J61" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K61" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11">
       <x:c r="A62" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F62" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J62" s="5" t="n">
+      <x:c r="F62" s="4">
+        <x:v>9576.99</x:v>
+      </x:c>
+      <x:c r="G62" s="4">
+        <x:v>9576.99</x:v>
+      </x:c>
+      <x:c r="H62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K62" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11">
       <x:c r="A63" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F63" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J63" s="5" t="n">
+      <x:c r="F63" s="4">
+        <x:v>9276.9</x:v>
+      </x:c>
+      <x:c r="G63" s="4">
+        <x:v>9276.9</x:v>
+      </x:c>
+      <x:c r="H63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I63" s="4">
+        <x:v>9276.88</x:v>
+      </x:c>
+      <x:c r="J63" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K63" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11">
       <x:c r="A64" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="F64" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J64" s="5" t="n">
+      <x:c r="F64" s="4">
+        <x:v>9458.91</x:v>
+      </x:c>
+      <x:c r="G64" s="4">
+        <x:v>9458.88</x:v>
+      </x:c>
+      <x:c r="H64" s="4">
+        <x:v>0.03</x:v>
+      </x:c>
+      <x:c r="I64" s="4">
+        <x:v>9458.87</x:v>
+      </x:c>
+      <x:c r="J64" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K64" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11">
       <x:c r="A65" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F65" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J65" s="5" t="n">
+      <x:c r="F65" s="4">
+        <x:v>43220.78</x:v>
+      </x:c>
+      <x:c r="G65" s="4">
+        <x:v>43220.78</x:v>
+      </x:c>
+      <x:c r="H65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I65" s="4">
+        <x:v>40915.4</x:v>
+      </x:c>
+      <x:c r="J65" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K65" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11">
       <x:c r="A66" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C66" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C66" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D66" s="3" t="s">
+      <x:c r="E66" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E66" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="F66" s="4">
+        <x:v>87972.88</x:v>
+      </x:c>
+      <x:c r="G66" s="4">
+        <x:v>87972.88</x:v>
+      </x:c>
+      <x:c r="H66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I66" s="4">
+        <x:v>87972.88</x:v>
+      </x:c>
+      <x:c r="J66" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K66" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11">
       <x:c r="A67" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E67" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E67" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J67" s="5" t="n">
+      <x:c r="F67" s="4">
+        <x:v>92351.71</x:v>
+      </x:c>
+      <x:c r="G67" s="4">
+        <x:v>92351.71</x:v>
+      </x:c>
+      <x:c r="H67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I67" s="4">
+        <x:v>91132.89</x:v>
+      </x:c>
+      <x:c r="J67" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K67" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11">
       <x:c r="A68" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C68" s="3" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D68" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C68" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D68" s="3" t="s">
+      <x:c r="E68" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E68" s="3" t="s">
+      <x:c r="F68" s="4">
+        <x:v>51101.97</x:v>
+      </x:c>
+      <x:c r="G68" s="4">
+        <x:v>51101.97</x:v>
+      </x:c>
+      <x:c r="H68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I68" s="4">
+        <x:v>51101.97</x:v>
+      </x:c>
+      <x:c r="J68" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K68" s="3" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11">
       <x:c r="A69" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F69" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F69" s="4">
+        <x:v>47727.62</x:v>
+      </x:c>
+      <x:c r="G69" s="4">
+        <x:v>47727.62</x:v>
+      </x:c>
+      <x:c r="H69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J69" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="K69" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11">
       <x:c r="A70" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F70" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J70" s="5" t="n">
+      <x:c r="F70" s="4">
+        <x:v>8374.96</x:v>
+      </x:c>
+      <x:c r="G70" s="4">
+        <x:v>8374.96</x:v>
+      </x:c>
+      <x:c r="H70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I70" s="4">
+        <x:v>8374.96</x:v>
+      </x:c>
+      <x:c r="J70" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K70" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11">
       <x:c r="A71" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F71" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J71" s="5" t="n">
+      <x:c r="F71" s="4">
+        <x:v>97839.79</x:v>
+      </x:c>
+      <x:c r="G71" s="4">
+        <x:v>97839.79</x:v>
+      </x:c>
+      <x:c r="H71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J71" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K71" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11">
       <x:c r="A72" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>268</x:v>
-[...13 lines deleted...]
-      <x:c r="J72" s="5" t="n">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F72" s="4">
+        <x:v>21944.29</x:v>
+      </x:c>
+      <x:c r="G72" s="4">
+        <x:v>21944.29</x:v>
+      </x:c>
+      <x:c r="H72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I72" s="4">
+        <x:v>21944.29</x:v>
+      </x:c>
+      <x:c r="J72" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K72" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11">
       <x:c r="A73" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>270</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F73" s="4">
+        <x:v>54343.24</x:v>
+      </x:c>
+      <x:c r="G73" s="4">
+        <x:v>54343.24</x:v>
+      </x:c>
+      <x:c r="H73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I73" s="4">
+        <x:v>54343.25</x:v>
+      </x:c>
+      <x:c r="J73" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K73" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11">
       <x:c r="A74" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="F74" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J74" s="5" t="n">
+      <x:c r="F74" s="4">
+        <x:v>86408.71</x:v>
+      </x:c>
+      <x:c r="G74" s="4">
+        <x:v>86408.71</x:v>
+      </x:c>
+      <x:c r="H74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I74" s="4">
+        <x:v>86408.71</x:v>
+      </x:c>
+      <x:c r="J74" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K74" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11">
       <x:c r="A75" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F75" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J75" s="5" t="n">
+      <x:c r="F75" s="4">
+        <x:v>86646.26</x:v>
+      </x:c>
+      <x:c r="G75" s="4">
+        <x:v>86646.26</x:v>
+      </x:c>
+      <x:c r="H75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I75" s="4">
+        <x:v>43323.13</x:v>
+      </x:c>
+      <x:c r="J75" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K75" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11">
       <x:c r="A76" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>279</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F76" s="4">
+        <x:v>8418.42</x:v>
+      </x:c>
+      <x:c r="G76" s="4">
+        <x:v>8418.42</x:v>
+      </x:c>
+      <x:c r="H76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J76" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K76" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11">
       <x:c r="A77" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F77" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F77" s="4">
+        <x:v>134775.59</x:v>
+      </x:c>
+      <x:c r="G77" s="4">
+        <x:v>134775.59</x:v>
+      </x:c>
+      <x:c r="H77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I77" s="4">
+        <x:v>134773.83</x:v>
+      </x:c>
+      <x:c r="J77" s="5">
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K77" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11">
       <x:c r="A78" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D78" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D78" s="3" t="s">
+      <x:c r="E78" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E78" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F78" s="4">
+        <x:v>35889.69</x:v>
+      </x:c>
+      <x:c r="G78" s="4">
+        <x:v>35889.69</x:v>
+      </x:c>
+      <x:c r="H78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I78" s="4">
+        <x:v>35889.69</x:v>
+      </x:c>
+      <x:c r="J78" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K78" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11">
       <x:c r="A79" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D79" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C79" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D79" s="3" t="s">
+      <x:c r="E79" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E79" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F79" s="4">
+        <x:v>50123.45</x:v>
+      </x:c>
+      <x:c r="G79" s="4">
+        <x:v>50123.45</x:v>
+      </x:c>
+      <x:c r="H79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I79" s="4">
+        <x:v>50123.46</x:v>
+      </x:c>
+      <x:c r="J79" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K79" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11">
       <x:c r="A80" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E80" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E80" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>15</x:v>
+      <x:c r="F80" s="4">
+        <x:v>9464.02</x:v>
+      </x:c>
+      <x:c r="G80" s="4">
+        <x:v>9464.02</x:v>
+      </x:c>
+      <x:c r="H80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I80" s="4">
+        <x:v>9464.01</x:v>
+      </x:c>
+      <x:c r="J80" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="K80" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11">
       <x:c r="A81" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="F81" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F81" s="4">
+        <x:v>22803.63</x:v>
+      </x:c>
+      <x:c r="G81" s="4">
+        <x:v>22803.63</x:v>
+      </x:c>
+      <x:c r="H81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I81" s="4">
+        <x:v>22803.62</x:v>
+      </x:c>
+      <x:c r="J81" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K81" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11">
       <x:c r="A82" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F82" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="F82" s="4">
+        <x:v>100081.7</x:v>
+      </x:c>
+      <x:c r="G82" s="4">
+        <x:v>100081.7</x:v>
+      </x:c>
+      <x:c r="H82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I82" s="4">
+        <x:v>99918.09</x:v>
+      </x:c>
+      <x:c r="J82" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K82" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11">
       <x:c r="A83" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F83" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J83" s="5" t="n">
+      <x:c r="F83" s="4">
+        <x:v>9228.85</x:v>
+      </x:c>
+      <x:c r="G83" s="4">
+        <x:v>9228.85</x:v>
+      </x:c>
+      <x:c r="H83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I83" s="4">
+        <x:v>9228.82</x:v>
+      </x:c>
+      <x:c r="J83" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K83" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11">
       <x:c r="A84" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="F84" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J84" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K84" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11">
       <x:c r="A85" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F85" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J85" s="5" t="n">
+      <x:c r="F85" s="4">
+        <x:v>10178.8</x:v>
+      </x:c>
+      <x:c r="G85" s="4">
+        <x:v>10178.8</x:v>
+      </x:c>
+      <x:c r="H85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I85" s="4">
+        <x:v>10178.8</x:v>
+      </x:c>
+      <x:c r="J85" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K85" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11">
       <x:c r="A86" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F86" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J86" s="5" t="n">
+      <x:c r="F86" s="4">
+        <x:v>47663.87</x:v>
+      </x:c>
+      <x:c r="G86" s="4">
+        <x:v>35055.52</x:v>
+      </x:c>
+      <x:c r="H86" s="4">
+        <x:v>12608.35</x:v>
+      </x:c>
+      <x:c r="I86" s="4">
+        <x:v>35055.52</x:v>
+      </x:c>
+      <x:c r="J86" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K86" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11">
       <x:c r="A87" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F87" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J87" s="5" t="n">
+      <x:c r="F87" s="4">
+        <x:v>96286.28</x:v>
+      </x:c>
+      <x:c r="G87" s="4">
+        <x:v>96286.28</x:v>
+      </x:c>
+      <x:c r="H87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I87" s="4">
+        <x:v>96286.28</x:v>
+      </x:c>
+      <x:c r="J87" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K87" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11">
       <x:c r="A88" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="F88" s="4" t="n">
+      <x:c r="F88" s="4">
+        <x:v>6135.5</x:v>
+      </x:c>
+      <x:c r="G88" s="4">
+        <x:v>6135.5</x:v>
+      </x:c>
+      <x:c r="H88" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I88" s="4">
         <x:v>12000</x:v>
       </x:c>
-      <x:c r="G88" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="J88" s="5" t="n">
+      <x:c r="J88" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K88" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11">
       <x:c r="A89" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F89" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J89" s="5" t="n">
+      <x:c r="F89" s="4">
+        <x:v>34392.05</x:v>
+      </x:c>
+      <x:c r="G89" s="4">
+        <x:v>34392.05</x:v>
+      </x:c>
+      <x:c r="H89" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I89" s="4">
+        <x:v>33233.46</x:v>
+      </x:c>
+      <x:c r="J89" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K89" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11">
       <x:c r="A90" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F90" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J90" s="5" t="n">
+      <x:c r="F90" s="4">
+        <x:v>28683.48</x:v>
+      </x:c>
+      <x:c r="G90" s="4">
+        <x:v>28683.48</x:v>
+      </x:c>
+      <x:c r="H90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I90" s="4">
+        <x:v>28450.74</x:v>
+      </x:c>
+      <x:c r="J90" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K90" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11">
       <x:c r="A91" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F91" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J91" s="5" t="n">
+      <x:c r="F91" s="4">
+        <x:v>153385.31</x:v>
+      </x:c>
+      <x:c r="G91" s="4">
+        <x:v>92031.19</x:v>
+      </x:c>
+      <x:c r="H91" s="4">
+        <x:v>61354.12</x:v>
+      </x:c>
+      <x:c r="I91" s="4">
+        <x:v>90291.59</x:v>
+      </x:c>
+      <x:c r="J91" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K91" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11">
       <x:c r="A92" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F92" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J92" s="5" t="n">
+      <x:c r="F92" s="4">
+        <x:v>50654.03</x:v>
+      </x:c>
+      <x:c r="G92" s="4">
+        <x:v>25327.01</x:v>
+      </x:c>
+      <x:c r="H92" s="4">
+        <x:v>25327.02</x:v>
+      </x:c>
+      <x:c r="I92" s="4">
+        <x:v>25327.01</x:v>
+      </x:c>
+      <x:c r="J92" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K92" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11">
       <x:c r="A93" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="F93" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J93" s="5" t="n">
+      <x:c r="F93" s="4">
+        <x:v>51074.36</x:v>
+      </x:c>
+      <x:c r="G93" s="4">
+        <x:v>25537.18</x:v>
+      </x:c>
+      <x:c r="H93" s="4">
+        <x:v>25537.18</x:v>
+      </x:c>
+      <x:c r="I93" s="4">
+        <x:v>25537.17</x:v>
+      </x:c>
+      <x:c r="J93" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K93" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11">
       <x:c r="A94" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F94" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J94" s="5" t="n">
+      <x:c r="F94" s="4">
+        <x:v>98284.29</x:v>
+      </x:c>
+      <x:c r="G94" s="4">
+        <x:v>68799.01</x:v>
+      </x:c>
+      <x:c r="H94" s="4">
+        <x:v>29485.28</x:v>
+      </x:c>
+      <x:c r="I94" s="4">
+        <x:v>68799</x:v>
+      </x:c>
+      <x:c r="J94" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="K94" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11">
       <x:c r="A95" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F95" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J95" s="5" t="n">
+      <x:c r="F95" s="4">
+        <x:v>98866.45</x:v>
+      </x:c>
+      <x:c r="G95" s="4">
+        <x:v>69206.53</x:v>
+      </x:c>
+      <x:c r="H95" s="4">
+        <x:v>29659.92</x:v>
+      </x:c>
+      <x:c r="I95" s="4">
+        <x:v>69206.54</x:v>
+      </x:c>
+      <x:c r="J95" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K95" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11">
       <x:c r="A96" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F96" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J96" s="5" t="n">
+      <x:c r="F96" s="4">
+        <x:v>71580.87</x:v>
+      </x:c>
+      <x:c r="G96" s="4">
+        <x:v>42948.52</x:v>
+      </x:c>
+      <x:c r="H96" s="4">
+        <x:v>28632.35</x:v>
+      </x:c>
+      <x:c r="I96" s="4">
+        <x:v>42672.42</x:v>
+      </x:c>
+      <x:c r="J96" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K96" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11">
       <x:c r="A97" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="F97" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J97" s="5" t="n">
+      <x:c r="F97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J97" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K97" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11">
       <x:c r="A98" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="F98" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J98" s="5" t="n">
+      <x:c r="F98" s="4">
+        <x:v>70558.28</x:v>
+      </x:c>
+      <x:c r="G98" s="4">
+        <x:v>42334.97</x:v>
+      </x:c>
+      <x:c r="H98" s="4">
+        <x:v>28223.31</x:v>
+      </x:c>
+      <x:c r="I98" s="4">
+        <x:v>42331.29</x:v>
+      </x:c>
+      <x:c r="J98" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K98" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11">
       <x:c r="A99" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="F99" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J99" s="5" t="n">
+      <x:c r="F99" s="4">
+        <x:v>49314.11</x:v>
+      </x:c>
+      <x:c r="G99" s="4">
+        <x:v>32054.17</x:v>
+      </x:c>
+      <x:c r="H99" s="4">
+        <x:v>17259.94</x:v>
+      </x:c>
+      <x:c r="I99" s="4">
+        <x:v>32054.17</x:v>
+      </x:c>
+      <x:c r="J99" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K99" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11">
       <x:c r="A100" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="F100" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J100" s="5" t="n">
+      <x:c r="F100" s="4">
+        <x:v>101991.58</x:v>
+      </x:c>
+      <x:c r="G100" s="4">
+        <x:v>71394.11</x:v>
+      </x:c>
+      <x:c r="H100" s="4">
+        <x:v>30597.47</x:v>
+      </x:c>
+      <x:c r="I100" s="4">
+        <x:v>71394.1</x:v>
+      </x:c>
+      <x:c r="J100" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K100" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11">
       <x:c r="A101" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="F101" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J101" s="5" t="n">
+      <x:c r="F101" s="4">
+        <x:v>8169.44</x:v>
+      </x:c>
+      <x:c r="G101" s="4">
+        <x:v>8169.44</x:v>
+      </x:c>
+      <x:c r="H101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J101" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K101" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11">
       <x:c r="A102" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="F102" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J102" s="5" t="n">
+      <x:c r="F102" s="4">
+        <x:v>98665.77</x:v>
+      </x:c>
+      <x:c r="G102" s="4">
+        <x:v>98665.77</x:v>
+      </x:c>
+      <x:c r="H102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I102" s="4">
+        <x:v>98665.78</x:v>
+      </x:c>
+      <x:c r="J102" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K102" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="103" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="104" spans="1:11">
       <x:c r="A104" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="B104" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="105" spans="1:11">
       <x:c r="A105" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="B105" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="106" spans="1:11">
       <x:c r="A106" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="B106" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="107" spans="1:11">
       <x:c r="A107" s="0" t="s">
-        <x:v>369</x:v>
-[...25 lines deleted...]
-      <x:c r="J107" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A103:J103"/>
     <x:mergeCell ref="A104:J104"/>
     <x:mergeCell ref="A105:J105"/>
     <x:mergeCell ref="A106:J106"/>
     <x:mergeCell ref="A107:J107"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>