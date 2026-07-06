--- v1 (2026-05-09)
+++ v2 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e565af267474301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90063372274b4f7485d6f70d376d9844.psmdcp" Id="Rc3dafdb41efe4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d20b3ac9aee4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba599e5252ae482eafe57f0ffbd61b7c.psmdcp" Id="R513084c2b6e8466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>