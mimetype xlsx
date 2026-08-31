--- v2 (2026-07-06)
+++ v3 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d20b3ac9aee4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba599e5252ae482eafe57f0ffbd61b7c.psmdcp" Id="R513084c2b6e8466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0440ad16b54ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cb33dc4679f4655926be64177fb677a.psmdcp" Id="R24e724c4b2454ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>