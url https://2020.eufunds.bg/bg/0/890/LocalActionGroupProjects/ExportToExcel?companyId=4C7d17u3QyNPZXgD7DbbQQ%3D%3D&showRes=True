--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ec219534e24bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fab431f89ed84a958bce5dd4db6d9059.psmdcp" Id="R4815b2ceef524b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4639b7108e448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7934bdceca94496a889f4bb594fdf7fb.psmdcp" Id="Re77650c27f8541e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -522,51 +522,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.077-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция на тротоари на ул.“Александър Стамболийски“ в град Елхово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.077-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на състоянието, реконструкция и ремонт на три броя читалища в Община Елхово“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.604-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Основен ремонт на улична мрежа в град Елхово: Етап първи ул. „Черно море“ от ул. „Чаталджа“ до ул.„Драгоман“</x:t>
   </x:si>
   <x:si>
     <x:t>175963901 Сдружение с нестопанска цел "Местна инициативна група - Елхово - Болярово"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елхово, 8700, ул. Калоян № 13 ет.2</x:t>
   </x:si>
   <x:si>
-    <x:t>Болярово,Елхово</x:t>
+    <x:t>Елхово,Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.486-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подготовка и регистрация на регионална колективна марка на СНЦ „МИГ – Елхово – Болярово“</x:t>
   </x:si>
   <x:si>
     <x:t>206778914 Сдружение ШАРЕНА СОЛ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Голямо Крушево, 8729, ул. "Струма", номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>с.Голямо Крушево</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.486-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Организиране и провеждане на фестивал „РестАрт“ за опазване и популяризиране на културно-исторически и природни ресурси и типичните местни изделия, продукти и храни, и тяхното развитие и предаване към следващите поколения на територията на община Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Болярово,гр.Елхово</x:t>
   </x:si>