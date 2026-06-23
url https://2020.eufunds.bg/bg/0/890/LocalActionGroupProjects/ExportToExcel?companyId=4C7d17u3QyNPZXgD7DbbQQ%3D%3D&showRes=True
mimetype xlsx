--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4639b7108e448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7934bdceca94496a889f4bb594fdf7fb.psmdcp" Id="Re77650c27f8541e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09e0054cd46477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92952469fc74464a8d6e31806c8514dc.psmdcp" Id="Rc8f8ff1a994a4e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>