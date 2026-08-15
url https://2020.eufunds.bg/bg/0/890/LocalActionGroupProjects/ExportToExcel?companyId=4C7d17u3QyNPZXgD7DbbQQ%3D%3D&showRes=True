--- v2 (2026-06-23)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09e0054cd46477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92952469fc74464a8d6e31806c8514dc.psmdcp" Id="Rc8f8ff1a994a4e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bc2a07fcca4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eac4e53a6c254409b079e93b3170a3ab.psmdcp" Id="R118793690d244040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>