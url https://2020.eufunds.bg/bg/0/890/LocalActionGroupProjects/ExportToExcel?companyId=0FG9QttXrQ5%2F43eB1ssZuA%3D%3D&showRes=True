--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62656eb7b58a44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f127b01bc16242ed8a5525660cc27d80.psmdcp" Id="R0900db73f8814dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1eee0933d474fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1d1c72b9fe94b33bb12f0f52368f804.psmdcp" Id="Raa849bb02f5a4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -362,51 +362,51 @@
   <x:si>
     <x:t>България, гр.Свиленград, 6500, ул.Ген.Струков № 6</x:t>
   </x:si>
   <x:si>
     <x:t>с.Пашово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.137-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на техника за модернизация на земеделското стопанство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, Божур 14</x:t>
   </x:si>
   <x:si>
     <x:t>с.Младиново</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.137-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване конкурентноспособността на стопанството чрез закупуване на специализирана земеделска техника</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Костур,с.Младиново</x:t>
+    <x:t>с.Младиново,с.Костур</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.728-0002</x:t>
   </x:si>
   <x:si>
     <x:t>200063329 ДАН КОЛОВ - ДМГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, УЛ.ГЕН.СКОБЕЛЕВ, номер 68</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.046-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на качествена заетост за лица от уязвими социални групи в семеен хотел-ресторант "Дан Колов-ДМГ" ЕООД и в "Бест Козметикс" ЕООД в община Свиленград.</x:t>
   </x:si>
   <x:si>
     <x:t>203836465 Д-р АЙЛИН АЛИ-Амбулатория за индивидуална практика за първична медицинска помощ по дентална медицина ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Капитан Андреево, 6530, ул.Нов Живот, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.230-0005</x:t>
   </x:si>
@@ -786,51 +786,51 @@
   <x:si>
     <x:t>с.Левка</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.728-0003</x:t>
   </x:si>
   <x:si>
     <x:t>126524865 ФАВОРИТ-МАШИНЕКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, ул. "Георги Скрижовски" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.110-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Капацитет за растеж във “Фаворит - машинекс” ООД на територията на МИГ Свиленград Ареал</x:t>
   </x:si>
   <x:si>
     <x:t>179966535 Филип Стефанов Милев</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, ”Ген. Скобелев” № 12, вх.А, ет.3, ап.15</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Свиленград,с.Капитан Андреево,с.Михалич (общ.Свиленград),с.Щит</x:t>
+    <x:t>с.Капитан Андреево,с.Щит,гр.Свиленград,с.Михалич (общ.Свиленград)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.728-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Филип</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.137-0002</x:t>
   </x:si>
   <x:si>
     <x:t>825283222 Фондация "Музикална младеж"- клон Свиленград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, ул. Ал. Константинов 21, ап. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.054-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Нека пеем заедно"</x:t>
   </x:si>
   <x:si>
     <x:t>204116417 ФОТЕВИ  ИНВЕСТ ЕООД</x:t>
   </x:si>