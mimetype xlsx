--- v1 (2026-06-22)
+++ v2 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1eee0933d474fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1d1c72b9fe94b33bb12f0f52368f804.psmdcp" Id="Raa849bb02f5a4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f660b5ba2674cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ba9cad3bff54491a8237be8ba0f7a9a.psmdcp" Id="R0ae14c846a7c4dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>