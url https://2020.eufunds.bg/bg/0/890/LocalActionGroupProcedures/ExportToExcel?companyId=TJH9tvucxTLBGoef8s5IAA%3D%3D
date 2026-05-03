--- v0 (2025-10-13)
+++ v1 (2026-05-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a3cdbd93554148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af16188b386c47e4a7a5addfc7b3b9d0.psmdcp" Id="R8445f679921e4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ed0b66381140a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b25ed17898c496d8c10491d533426d5.psmdcp" Id="R40106ad04f4c4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="procedures" sheetId="2" r:id="rId2"/>
+    <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Номер</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет по процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
@@ -130,63 +130,63 @@
   <x:si>
     <x:t>"МИГ СРЕДЕЦ под мярка 1.1 „Професионално обучение и придобиване на умения „</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.584</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.624</x:t>
   </x:si>
   <x:si>
     <x:t>„МИГ СРЕДЕЦ -подмярка 6.4 Инвестиции в подкрепа на неземеделски дейности“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.763</x:t>
   </x:si>
   <x:si>
     <x:t>"МИГ Средец, под мярка 4.1 Инвестиции в земеделски стопанства"</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
-    <x:t>Всички суми са в български лева (BGN) /1 EUR = 1,95583 BGN</x:t>
+    <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -305,106 +305,106 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="9">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="9">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -658,697 +658,557 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="57.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="57.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="28.567768" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="G4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G4" s="4"/>
       <x:c r="H4" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="I4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10">
-      <x:c r="A5" s="5" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A5" s="5"/>
+      <x:c r="B5" s="5"/>
+      <x:c r="C5" s="5"/>
+      <x:c r="D5" s="5"/>
+      <x:c r="E5" s="5"/>
       <x:c r="F5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E6" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G6" s="8" t="n">
+      <x:c r="E6" s="8">
+        <x:v>280187.95</x:v>
+      </x:c>
+      <x:c r="F6" s="8">
+        <x:v>177426.98</x:v>
+      </x:c>
+      <x:c r="G6" s="8">
         <x:v>63.32</x:v>
       </x:c>
-      <x:c r="H6" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I6" s="8" t="n">
+      <x:c r="H6" s="8">
+        <x:v>170581.09</x:v>
+      </x:c>
+      <x:c r="I6" s="8">
         <x:v>60.88</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E7" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G7" s="8" t="n">
+      <x:c r="E7" s="8">
+        <x:v>193421.72</x:v>
+      </x:c>
+      <x:c r="F7" s="8">
+        <x:v>148054.96</x:v>
+      </x:c>
+      <x:c r="G7" s="8">
         <x:v>76.55</x:v>
       </x:c>
-      <x:c r="H7" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I7" s="8" t="n">
+      <x:c r="H7" s="8">
+        <x:v>148004.81</x:v>
+      </x:c>
+      <x:c r="I7" s="8">
         <x:v>76.52</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E8" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G8" s="8" t="n">
+      <x:c r="E8" s="8">
+        <x:v>497794.49</x:v>
+      </x:c>
+      <x:c r="F8" s="8">
+        <x:v>278101.42</x:v>
+      </x:c>
+      <x:c r="G8" s="8">
         <x:v>55.87</x:v>
       </x:c>
-      <x:c r="H8" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I8" s="8" t="n">
+      <x:c r="H8" s="8">
+        <x:v>200921.92</x:v>
+      </x:c>
+      <x:c r="I8" s="8">
         <x:v>40.36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E9" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="F9" s="8" t="n">
+      <x:c r="E9" s="8">
+        <x:v>99701.92</x:v>
+      </x:c>
+      <x:c r="F9" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="G9" s="8" t="n">
+      <x:c r="G9" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="H9" s="8" t="n">
+      <x:c r="H9" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="I9" s="8" t="n">
+      <x:c r="I9" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E10" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G10" s="8" t="n">
+      <x:c r="E10" s="8">
+        <x:v>234171.68</x:v>
+      </x:c>
+      <x:c r="F10" s="8">
+        <x:v>139027.51</x:v>
+      </x:c>
+      <x:c r="G10" s="8">
         <x:v>59.37</x:v>
       </x:c>
-      <x:c r="H10" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I10" s="8" t="n">
+      <x:c r="H10" s="8">
+        <x:v>104246.89</x:v>
+      </x:c>
+      <x:c r="I10" s="8">
         <x:v>44.52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E11" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G11" s="8" t="n">
+      <x:c r="E11" s="8">
+        <x:v>31700.1</x:v>
+      </x:c>
+      <x:c r="F11" s="8">
+        <x:v>30620.97</x:v>
+      </x:c>
+      <x:c r="G11" s="8">
         <x:v>96.6</x:v>
       </x:c>
-      <x:c r="H11" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I11" s="8" t="n">
+      <x:c r="H11" s="8">
+        <x:v>23679.64</x:v>
+      </x:c>
+      <x:c r="I11" s="8">
         <x:v>74.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E12" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G12" s="8" t="n">
+      <x:c r="E12" s="8">
+        <x:v>119642.31</x:v>
+      </x:c>
+      <x:c r="F12" s="8">
+        <x:v>119625.85</x:v>
+      </x:c>
+      <x:c r="G12" s="8">
         <x:v>99.99</x:v>
       </x:c>
-      <x:c r="H12" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I12" s="8" t="n">
+      <x:c r="H12" s="8">
+        <x:v>114983.67</x:v>
+      </x:c>
+      <x:c r="I12" s="8">
         <x:v>96.11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E13" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G13" s="8" t="n">
+      <x:c r="E13" s="8">
+        <x:v>102760.98</x:v>
+      </x:c>
+      <x:c r="F13" s="8">
+        <x:v>102754.33</x:v>
+      </x:c>
+      <x:c r="G13" s="8">
         <x:v>99.99</x:v>
       </x:c>
-      <x:c r="H13" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I13" s="8" t="n">
+      <x:c r="H13" s="8">
+        <x:v>102754.33</x:v>
+      </x:c>
+      <x:c r="I13" s="8">
         <x:v>99.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E14" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G14" s="8" t="n">
+      <x:c r="E14" s="8">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="F14" s="8">
+        <x:v>25420.31</x:v>
+      </x:c>
+      <x:c r="G14" s="8">
         <x:v>99.44</x:v>
       </x:c>
-      <x:c r="H14" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I14" s="8" t="n">
+      <x:c r="H14" s="8">
+        <x:v>25412.67</x:v>
+      </x:c>
+      <x:c r="I14" s="8">
         <x:v>99.41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E15" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="F15" s="8" t="n">
+      <x:c r="E15" s="8">
+        <x:v>15083.11</x:v>
+      </x:c>
+      <x:c r="F15" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="G15" s="8" t="n">
+      <x:c r="G15" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="H15" s="8" t="n">
+      <x:c r="H15" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="I15" s="8" t="n">
+      <x:c r="I15" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E16" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G16" s="8" t="n">
+      <x:c r="E16" s="8">
+        <x:v>325434.84</x:v>
+      </x:c>
+      <x:c r="F16" s="8">
+        <x:v>315711.56</x:v>
+      </x:c>
+      <x:c r="G16" s="8">
         <x:v>97.01</x:v>
       </x:c>
-      <x:c r="H16" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I16" s="8" t="n">
+      <x:c r="H16" s="8">
+        <x:v>315711.56</x:v>
+      </x:c>
+      <x:c r="I16" s="8">
         <x:v>97.01</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E17" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>5.92</x:v>
+      <x:c r="E17" s="8">
+        <x:v>174905.67</x:v>
+      </x:c>
+      <x:c r="F17" s="8">
+        <x:v>147690.76</x:v>
+      </x:c>
+      <x:c r="G17" s="8">
+        <x:v>84.44</x:v>
+      </x:c>
+      <x:c r="H17" s="8">
+        <x:v>86335.72</x:v>
+      </x:c>
+      <x:c r="I17" s="8">
+        <x:v>49.36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E18" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G18" s="8" t="n">
+      <x:c r="E18" s="8">
+        <x:v>286663.59</x:v>
+      </x:c>
+      <x:c r="F18" s="8">
+        <x:v>283076.41</x:v>
+      </x:c>
+      <x:c r="G18" s="8">
         <x:v>98.75</x:v>
       </x:c>
-      <x:c r="H18" s="8" t="n">
-[...6 lines deleted...]
-    <x:row r="19" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="H18" s="8">
+        <x:v>275486.4</x:v>
+      </x:c>
+      <x:c r="I18" s="8">
+        <x:v>96.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="B21" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
-        <x:v>41</x:v>
-[...25 lines deleted...]
-      <x:c r="J23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:B5"/>
     <x:mergeCell ref="C4:C5"/>
     <x:mergeCell ref="D4:D5"/>
     <x:mergeCell ref="E4:E5"/>
     <x:mergeCell ref="F4:G4"/>
     <x:mergeCell ref="H4:I4"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A21:J21"/>
     <x:mergeCell ref="A22:J22"/>
     <x:mergeCell ref="A23:J23"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>procedures</vt:lpstr>
+      <vt:lpstr>procedures!Print_Area</vt:lpstr>
+      <vt:lpstr>procedures!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>