--- v1 (2026-05-03)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ed0b66381140a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b25ed17898c496d8c10491d533426d5.psmdcp" Id="R40106ad04f4c4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086a37cf053e4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92d530ce94624bcda78b8680f136bdbe.psmdcp" Id="Rd01869fda1294deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>