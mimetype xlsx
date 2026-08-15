--- v2 (2026-06-23)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086a37cf053e4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92d530ce94624bcda78b8680f136bdbe.psmdcp" Id="Rd01869fda1294deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6e46b02e9b4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d0b5f563c14139887bba3296782f4d.psmdcp" Id="Re711446df1a64168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>