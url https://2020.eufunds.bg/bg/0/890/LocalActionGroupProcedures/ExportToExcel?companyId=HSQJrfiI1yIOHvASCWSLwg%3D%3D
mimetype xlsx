--- v1 (2026-06-23)
+++ v2 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86bcb0a5663e4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00a13af95ecd4e8ea05f49baffeec1b6.psmdcp" Id="R8dff8d76386a471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5cc6e21b2049cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6744dd18cb54ce7805a564d27b8ad4c.psmdcp" Id="R904f37c065a145dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -43,106 +43,106 @@
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет по процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>Програма за развитие на селските райони</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.184</x:t>
-[...11 lines deleted...]
-    <x:t>МИГ Перущица-Родопи Подмярка 7.2. „Инвестиции в създаването, подобряването или разширяването на всички видове малка по мащаби инфраструктура“ от мярка 7 „Основни услуги и обновяване на селата в селските райони“ от ПРСР за периода 2014 – 2020 г.</x:t>
+    <x:t>BG06RDNP001-19.529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Перущица-Родопи- 4.2 "Инвестиции в преработка/маркетинг на селскостопански продукти" от мярка 4. "Инвестиции в материални активи" от Програмата за развитие на селските райони за периода 2014 - 2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>Приключила</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.359</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.427</x:t>
   </x:si>
   <x:si>
-    <x:t>МИГ Перущица-Родопи- 4.2 "Инвестиции в преработка/маркетинг на селскостопански продукти" от мярка 4. "Инвестиции в материални активи" от Програмата за развитие на селските райони за периода 2014 - 2020 г.</x:t>
-[...14 lines deleted...]
-    <x:t>МИГ Перущица-Родопи, Мярка 21 „Съхраняване и развитие на местните идентичности и валоризиране на местното културно наследство на територията на МИГ Перущица-Родопи“</x:t>
+    <x:t>BG06RDNP001-19.833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Перущица-Родопи - Подмярка 6.4 „Инвестиционна подкрепа за неземеделски дейности“ от мярка 6 „Развитие на стопанства и предприятия“ от ПРСР за периода 2014 -2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.614</x:t>
   </x:si>
   <x:si>
     <x:t>„МИГ Перущица-Родопи Подмярка 7.2. „Инвестиции в създаването, подобряването или разширяването на всички видове малка по мащаби инфраструктура“ от мярка 7 „Основни услуги и обновяване на селата в селските райони“ от ПРСР за периода 2014 – 2020 г.“ от 
 Стратегията за водено от общностите местно развитие на МИГ Перущица- Родопи</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.833</x:t>
-[...2 lines deleted...]
-    <x:t>МИГ Перущица-Родопи - Подмярка 6.4 „Инвестиционна подкрепа за неземеделски дейности“ от мярка 6 „Развитие на стопанства и предприятия“ от ПРСР за периода 2014 -2020 г.</x:t>
+    <x:t>BG06RDNP001-19.359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Перущица-Родопи , Подмярка 6.4 „Инвестиционна подкрепа за неземеделски дейности“ от мярка 6 „Развитие на стопанства и предприятия“ от ПРСР за периода 2014 - 2020 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Перущица-Родопи Подмярка 7.2. „Инвестиции в създаването, подобряването или разширяването на всички видове малка по мащаби инфраструктура“ от мярка 7 „Основни услуги и обновяване на селата в селските райони“ от ПРСР за периода 2014 – 2020 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Перущица-Родопи  Подмярка 4.1"Инвестиции в земеделски стопанства"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въведена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Перущица-Родопи, Мярка 21 „Съхраняване и развитие на местните идентичности и валоризиране на местното културно наследство на територията на МИГ Перущица-Родопи“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Перущица-Родопи Подмярка 7.5. „Инвестиции за публично ползване в инфраструктура за отдих, туристическа информация и малка по мащаб туристическа инфраструктура” от мярка 7 на ПРСР 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -727,295 +727,295 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>357904.32</x:v>
+        <x:v>204516.76</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>323116.41</x:v>
+        <x:v>199578.82</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>90.28</x:v>
+        <x:v>97.59</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>312838.14</x:v>
+        <x:v>99777.59</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>87.41</x:v>
+        <x:v>48.79</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>306775.13</x:v>
+        <x:v>204516.76</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>310272.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>101.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>299818.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>97.73</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>170558.17</x:v>
+        <x:v>85176.81</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>546584.51</x:v>
+        <x:v>112369.3</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>320.47</x:v>
+        <x:v>131.92</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>483630.38</x:v>
+        <x:v>111027.17</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>283.56</x:v>
+        <x:v>130.35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>204516.76</x:v>
+        <x:v>114301.07</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>0</x:v>
+        <x:v>285555.84</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>0</x:v>
+        <x:v>249.83</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>0</x:v>
+        <x:v>179490.49</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>0</x:v>
+        <x:v>157.03</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>88834.41</x:v>
+        <x:v>170558.17</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>107814.9</x:v>
+        <x:v>546584.51</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>121.37</x:v>
+        <x:v>320.47</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>107814.86</x:v>
+        <x:v>483630.38</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>121.37</x:v>
+        <x:v>283.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>204516.76</x:v>
+        <x:v>306775.13</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>199578.82</x:v>
+        <x:v>310272.46</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>97.59</x:v>
+        <x:v>101.14</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>99777.59</x:v>
+        <x:v>299818.73</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>48.79</x:v>
+        <x:v>97.73</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C12" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C12" s="7" t="s">
+      <x:c r="D12" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D12" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E12" s="8">
-        <x:v>38346.89</x:v>
+        <x:v>357904.32</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>32048.46</x:v>
+        <x:v>323116.41</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>83.58</x:v>
+        <x:v>90.28</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>32048.42</x:v>
+        <x:v>312838.14</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>83.58</x:v>
+        <x:v>87.41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>114301.07</x:v>
+        <x:v>38346.89</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>285555.84</x:v>
+        <x:v>32048.46</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>249.83</x:v>
+        <x:v>83.58</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>179490.49</x:v>
+        <x:v>32048.42</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>157.03</x:v>
+        <x:v>83.58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>85176.81</x:v>
+        <x:v>88834.41</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>112369.3</x:v>
+        <x:v>107814.9</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>131.92</x:v>
+        <x:v>121.37</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>111027.17</x:v>
+        <x:v>107814.86</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>130.35</x:v>
+        <x:v>121.37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">