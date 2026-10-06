--- v3 (2026-08-15)
+++ v4 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b25ae075e5e4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2424fc9ae32460dbfb15784c2240979.psmdcp" Id="R329b30f38fa1409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcb6c8dc1514afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0645ea4d9f44b4684004238ec16ec7b.psmdcp" Id="Rd79831eabdec4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -43,117 +43,117 @@
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет по процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>Програма за развитие на селските райони</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Сандански – подмярка 8.3 „Подпомагане за предотвратяване на щети по горите от горски пожари, природни бедствия и катастрофични събития“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.046</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Сандански  - подмярка 4.2 "Инвестиции в преработка/ маркетинг на селскостопански продукти"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
+    <x:t>BG06RDNP001-19.147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Сандански  - подмярка 6.4 "Инвестиции в подкрепа на неземеделски дейности"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Сандански - подмярка 4.1 "Инвестиции в земеделски стопанства"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Сандански - подмярка 7.5 „Инвестиции за публично ползване в инфраструктура за отдих, туристическа информация и малка по мащаб туристическа инфраструктура“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Сандански – подмярка 8.1 „Подпомагане за залесяване и създаване на горски масиви“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въведена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.102</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.082</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Сандански - подмярка 7.2. „Инвестиции в създаването, подобряването или разширяването на всички видове  малка по мащаби инфраструктура“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.102</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.519</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.648</x:t>
-[...5 lines deleted...]
-    <x:t>BG06RDNP001-19.838</x:t>
+    <x:t>BG06RDNP001-19.865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.851</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.844</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG06RDNP001-19.866</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -738,440 +738,440 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>150000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>60707.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>40.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>55418.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>36.95</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>410000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>287150.8</x:v>
+        <x:v>60707.88</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>70.04</x:v>
+        <x:v>40.47</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>301403.66</x:v>
+        <x:v>55418.47</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>73.51</x:v>
+        <x:v>36.95</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>150000</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>116640.1</x:v>
+        <x:v>516815.03</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>77.76</x:v>
+        <x:v>103.36</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>0</x:v>
+        <x:v>479628.13</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>0</x:v>
+        <x:v>95.93</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>500000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>516815.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>103.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>479628.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>95.93</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>40000</x:v>
+        <x:v>111867.6</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>0</x:v>
+        <x:v>58801.11</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>0</x:v>
+        <x:v>52.56</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>0</x:v>
+        <x:v>58801.08</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>0</x:v>
+        <x:v>52.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>200000</x:v>
+        <x:v>74745.04</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>0</x:v>
+        <x:v>74716.51</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>0</x:v>
+        <x:v>99.96</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>0</x:v>
+        <x:v>72415.7</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>0</x:v>
+        <x:v>96.88</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>40000</x:v>
+        <x:v>37049.2</x:v>
       </x:c>
       <x:c r="F12" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C13" s="7" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D13" s="7" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
         <x:v>200000</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>188668.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>94.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>184437.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>92.22</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>37049.2</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>0</x:v>
+        <x:v>116640.1</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>0</x:v>
+        <x:v>77.76</x:v>
       </x:c>
       <x:c r="H14" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C15" s="7" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>111867.6</x:v>
+        <x:v>410000</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>58801.11</x:v>
+        <x:v>287150.8</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>52.56</x:v>
+        <x:v>70.04</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>58801.08</x:v>
+        <x:v>301403.66</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>52.56</x:v>
+        <x:v>73.51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>102242.92</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>99998.48</x:v>
+        <x:v>188668.25</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>97.8</x:v>
+        <x:v>94.33</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>99998.46</x:v>
+        <x:v>184437.66</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>97.8</x:v>
+        <x:v>92.22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>273495.52</x:v>
+        <x:v>111867.6</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>291828.28</x:v>
+        <x:v>53418.75</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>106.7</x:v>
+        <x:v>47.75</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>142651.19</x:v>
+        <x:v>53418.75</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>52.16</x:v>
+        <x:v>47.75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>111867.6</x:v>
+        <x:v>273495.52</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>53418.75</x:v>
+        <x:v>291828.28</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>47.75</x:v>
+        <x:v>106.7</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>53418.75</x:v>
+        <x:v>142651.19</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>47.75</x:v>
+        <x:v>52.16</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>74745.04</x:v>
+        <x:v>102242.92</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>74716.51</x:v>
+        <x:v>99998.48</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>99.96</x:v>
+        <x:v>97.8</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>72415.7</x:v>
+        <x:v>99998.46</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>96.88</x:v>
+        <x:v>97.8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">