--- v2 (2026-08-15)
+++ v3 (2026-10-06)
@@ -1,225 +1,225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4d8f2478354218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3adba7acd8884cc4a87bf9522bdce81a.psmdcp" Id="R30734f39a7364a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891a902ef0d24403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17df8ae2fd0a48e99213ea152e6f307e.psmdcp" Id="R99811c26520b4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Номер</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет по процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
+    <x:t>Развитие на човешките ресурси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ ТРОЯН, АПРИЛЦИ, УГЪРЧИН - УЧА И РАБОТЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
     <x:t>Програма за развитие на селските райони</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ ТРОЯН, АПРИЛЦИ, УГЪРЧИН М 7.6 "ПРОУЧВАНИЯ И ИНВЕСТИЦИИ,СВЪРЗАНИ С ПОДДЪРЖАНЕ, ВЪЗСТАНОВЯВАНЕ И ПОДОБРЯВАНЕ НА КУЛТУРНОТО И ПРИРОДНО НАСЛЕДСТВО НА СЕЛАТА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ – Троян, Априлци, Угърчин: Мярка 4.1. „Инвестиции в земеделски стопанства“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ- Троян, Априлци, Угърчин М3 Интегрирани и здрави</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИГ - Троян, Априлци, Угърчин М 1.3. Краткосрочен обмен на опит и посещения в земеделски и горски стопанства”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение МИГ - Троян, Априлци, Угърчин: Мярка 8.6. «Инвестиции в технологии за лесовъдство и в преработката, мобилизирането и търговията на горски продукти»</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ-Троян, Априлци, Угърчин_66_ М _7.5.”Инвестиции за публично ползване в инфраструктура за отдих, туристическа инфраструктура”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИГ- Троян, Априлци, Угърчин М4 Социална икономика"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ - Троян, Априлци, Угърчин М 7.2. Инвестиции в създаването, подобряването или разширяването на всички видове малки по мащаби инфраструктура</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ-Троян, Априлци, Угърчин М 7.5.”Инвестиции за публично ползване в инфраструктура за отдих, туристическа инфраструктура”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ - Троян, Априлци, Угърчин: Мярка 8.6. «Инвестиции в технологии за лесовъдство и в преработката, мобилизирането и търговията на горски продукти»</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въведена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иновации и конкурентоспособност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕСТНА ИНИЦИАТИВНА ГРУПА - ТРОЯН, АПРИЛЦИ, УГЪРЧИН „ПОДОБРЯВАНЕ ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ В МСП НА ТЕРИТОРИЯТА НА МИГ - ТРОЯН, АПРИЛЦИ, УГЪРЧИН"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.004</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Троян, Априлци, Угърчин_66_1_М 7.2. „Инвестиции в създаването, подобряването или разширяването на всички видове  малка по мащаби инфраструктура</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...2 lines deleted...]
-    <x:t>Иновации и конкурентоспособност</x:t>
+    <x:t>BG16RFOP002-2.055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ - Троян, Априлци, Угърчин „Подобряване производствения капацитет в МСП на територията на МИГ - Троян, Априлци, Угърчин"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИГ – ТРОЯН, АПРИЛЦИ, УГЪРЧИН": МЯРКА 4.1. "ИНВЕСТИЦИИ В ЗЕМЕДЕЛСКИТЕ СТОПАНСТВА”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ – Троян, Априлци, Угърчин  Нова заетост и стимулиране на микро - и малки предприятия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИГ Троян, Априлци, Угърчин_66_ М 6.4.1. Инвестиции в подкрепа на неземеделски дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Троян, Априлци, Угърчин_66_ М 4.2. „Инвестиции в преработка/маркетинг на селскостопански продукти”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Троян, Априлци, Угърчин_66_ М 6.4.1. Инвестиции в подкрепа на неземеделски дейности</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.012</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ - Троян, Априлци, Угърчин „Подобряване производствения капацитет в МСП на територията на МИГ - Троян, Априлци, Угърчин»</x:t>
-  </x:si>
-[...115 lines deleted...]
-    <x:t>BG06RDNP001-19.840</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -804,643 +804,643 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>485727.29</x:v>
+        <x:v>230081.34</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>397643.69</x:v>
+        <x:v>223932.88</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>81.87</x:v>
+        <x:v>97.33</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>378866.48</x:v>
+        <x:v>221331.72</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>78</x:v>
+        <x:v>96.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>1000000</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>970117.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>97.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>948873.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>94.89</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B8" s="7" t="s">
+      <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>230081.34</x:v>
+        <x:v>5159.69</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>223932.88</x:v>
+        <x:v>5159.39</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>97.33</x:v>
+        <x:v>99.99</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>221331.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>96.2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>178952.15</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>161764.54</x:v>
+        <x:v>110597.03</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>90.4</x:v>
+        <x:v>86.52</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>146693.29</x:v>
+        <x:v>70610.01</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>81.97</x:v>
+        <x:v>55.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>66467.94</x:v>
+        <x:v>8968.06</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>51021.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>76.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>50766.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>76.38</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>62607.69</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>0</x:v>
+        <x:v>8973.18</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>0</x:v>
+        <x:v>14.33</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>0</x:v>
+        <x:v>8973.17</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>0</x:v>
+        <x:v>14.33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>153387.57</x:v>
+        <x:v>184065.08</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>138497.86</x:v>
+        <x:v>79203.41</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>90.29</x:v>
+        <x:v>43.03</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>138497.87</x:v>
+        <x:v>78314.69</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>90.29</x:v>
+        <x:v>42.55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>509351.53</x:v>
+        <x:v>223143.12</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>201941.05</x:v>
+        <x:v>214584.89</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>39.65</x:v>
+        <x:v>96.16</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>201431.38</x:v>
+        <x:v>212121.62</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>39.55</x:v>
+        <x:v>95.06</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C14" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>223143.12</x:v>
+        <x:v>22268.5</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>214584.89</x:v>
+        <x:v>430936.99</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>96.16</x:v>
+        <x:v>1935.19</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>212121.62</x:v>
+        <x:v>368236.09</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>95.06</x:v>
+        <x:v>1653.62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>29882.39</x:v>
+        <x:v>25517.86</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>0</x:v>
+        <x:v>104800.76</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>0</x:v>
+        <x:v>410.7</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>0</x:v>
+        <x:v>104800.79</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>0</x:v>
+        <x:v>410.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C16" s="7" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C16" s="7" t="s">
+      <x:c r="D16" s="7" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D16" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E16" s="8">
-        <x:v>127822.97</x:v>
+        <x:v>71580.87</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>110597.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>86.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>70610.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>55.24</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
         <x:v>29882.39</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>29882.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>100</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>29849.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>99.89</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>8968.06</x:v>
+        <x:v>485727.29</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>0</x:v>
+        <x:v>397643.69</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>0</x:v>
+        <x:v>81.87</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>0</x:v>
+        <x:v>378866.48</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>0</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>71580.87</x:v>
+        <x:v>29882.39</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>0</x:v>
+        <x:v>29882.39</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>0</x:v>
+        <x:v>29849.22</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>0</x:v>
+        <x:v>99.89</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>184065.08</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>79203.41</x:v>
+        <x:v>138497.86</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>43.03</x:v>
+        <x:v>90.29</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>78314.69</x:v>
+        <x:v>138497.87</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>42.55</x:v>
+        <x:v>90.29</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>62607.69</x:v>
+        <x:v>178952.15</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>8973.18</x:v>
+        <x:v>161764.54</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>14.33</x:v>
+        <x:v>90.4</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>8973.17</x:v>
+        <x:v>146693.29</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>14.33</x:v>
+        <x:v>81.97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>413534.24</x:v>
+        <x:v>242087.41</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>222032.05</x:v>
+        <x:v>263825.26</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>53.69</x:v>
+        <x:v>108.98</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>145875.15</x:v>
+        <x:v>261524.77</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>35.28</x:v>
+        <x:v>108.03</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>22268.5</x:v>
+        <x:v>413534.24</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>430936.99</x:v>
+        <x:v>222032.05</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>1935.19</x:v>
+        <x:v>53.69</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>368236.09</x:v>
+        <x:v>145875.15</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>1653.62</x:v>
+        <x:v>35.28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C24" s="7" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C24" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>25517.86</x:v>
+        <x:v>66467.94</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>104800.76</x:v>
+        <x:v>51021.81</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>410.7</x:v>
+        <x:v>76.76</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>104800.79</x:v>
+        <x:v>50766.17</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>410.7</x:v>
+        <x:v>76.38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C25" s="7" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>5159.69</x:v>
+        <x:v>509351.53</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>5159.39</x:v>
+        <x:v>201941.05</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>99.99</x:v>
+        <x:v>39.65</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>0</x:v>
+        <x:v>201431.38</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>0</x:v>
+        <x:v>39.55</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C26" s="7" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C26" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>242087.41</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>263825.26</x:v>
+        <x:v>970117.61</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>108.98</x:v>
+        <x:v>97.01</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>261524.77</x:v>
+        <x:v>948873.6</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>108.03</x:v>
+        <x:v>94.89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">