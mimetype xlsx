--- v2 (2026-08-02)
+++ v3 (2026-10-02)
@@ -1,207 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cb436d8ced45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aa72034badc4ff98f3302d70ab60277.psmdcp" Id="Rd3cd84e9eb214b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99077fb52f104c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b14f222a5f4b54abe21c52842124d7.psmdcp" Id="R8f22c0aad4934636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Номер</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет по процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
+    <x:t>Програма за развитие на селските райони</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Белово, Септември, Велинград - Мярка 7.2 „Инвестиции в създаването, подобряването или разширяването на всички видове малка по мащаби инфраструктура“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иновации и конкурентоспособност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Белово, Септември, Велинград - Подобряване на производствения капацитет в МСП</x:t>
+  </x:si>
+  <x:si>
     <x:t>Развитие на човешките ресурси</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Белово, Септември, Велинград - активно приобщаване, включително с оглед насърчаване на равните възможности и активното участие и по-добрата пригодност за заетост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Белово, Септември, Велинград мярка 4.2.1 „Инвестиции в преработка/маркетинг на селскостопански продукти“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ - Белово Септември Велинград - – Мярка 7.5 „Инвестиции за публично ползване в инфраструктура за отдих, туристическа инфраструктура“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИГ Белово, Септември, Велинград - предоставяне на възможности за учене през целия живот на заети лица“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Белово, Септември, Велинград - Мярка 6.4.1 „Инвестиции в подкрепа на неземеделски дейности“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-1.007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Белово, Септември, Велинград - Подкрепа за внедряване на иновации в преприятията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ - Белово Септември Велинград - Мярка 21 „Съхраняване, развитие и валоризиране на местното природно, културно наследство и традиции“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.050</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-1.033</x:t>
   </x:si>
   <x:si>
     <x:t>“МИГ Белово, Септември, Велинград - приспособяване на работниците, предприятията и предприемачите към промените”</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...29 lines deleted...]
-    <x:t>"МИГ Белово, Септември, Велинград - предоставяне на възможности за учене през целия живот на заети лица“</x:t>
+    <x:t>BG06RDNP001-19.593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Белово, Септември, Велинград мярка 4.1.1 „Инвестиции в земеделски стопанства“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.021</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ „Белово, Септември, Велинград - социално-икономическа интеграция на маргинализирани общности като ромите“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP002-1.007</x:t>
-[...2 lines deleted...]
-    <x:t>МИГ Белово, Септември, Велинград - Подкрепа за внедряване на иновации в преприятията</x:t>
+    <x:t>BG06RDNP001-19.664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИГ Белово, Септември, Велинград - повишаване качеството на живот на хората в неравностойно положение“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.074</x:t>
-  </x:si>
-[...61 lines deleted...]
-    <x:t>BG06RDNP001-19.772</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -786,701 +786,701 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>255645.94</x:v>
+        <x:v>613550.26</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>213246.16</x:v>
+        <x:v>614301.14</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>83.41</x:v>
+        <x:v>100.12</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>191675.98</x:v>
+        <x:v>520659.68</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>74.98</x:v>
+        <x:v>84.86</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>1278229.71</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>390116.97</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>100</x:v>
+        <x:v>30.52</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>45557.47</x:v>
+        <x:v>389309.25</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>89.1</x:v>
+        <x:v>30.46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>1278229.71</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>390116.97</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>30.52</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>389309.25</x:v>
+        <x:v>45557.47</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>30.46</x:v>
+        <x:v>89.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>28915.6</x:v>
+        <x:v>42458.1</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>56.55</x:v>
+        <x:v>83.04</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>12736.2</x:v>
+        <x:v>24807.76</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>24.91</x:v>
+        <x:v>48.52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>163844.68</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>42153.45</x:v>
+        <x:v>149502.39</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>82.44</x:v>
+        <x:v>91.25</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>42153.46</x:v>
+        <x:v>143255.75</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>82.44</x:v>
+        <x:v>87.43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>26674.1</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>47803.64</x:v>
+        <x:v>8553.58</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>93.5</x:v>
+        <x:v>32.07</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>47803.64</x:v>
+        <x:v>8553.58</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>93.5</x:v>
+        <x:v>32.07</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>204516.75</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>178221</x:v>
+        <x:v>42153.45</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>87.14</x:v>
+        <x:v>82.44</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>174728.38</x:v>
+        <x:v>42153.46</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>85.43</x:v>
+        <x:v>82.44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>153387.57</x:v>
+        <x:v>381240.55</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>61522.47</x:v>
+        <x:v>281472.01</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>40.11</x:v>
+        <x:v>73.83</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>61522.46</x:v>
+        <x:v>281471.98</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>40.11</x:v>
+        <x:v>73.83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>613550.26</x:v>
+        <x:v>130557.7</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>614301.14</x:v>
+        <x:v>92136.55</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>100.12</x:v>
+        <x:v>70.57</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>520659.68</x:v>
+        <x:v>92136.54</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>84.86</x:v>
+        <x:v>70.57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>119511.92</x:v>
+        <x:v>204516.75</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>39193.04</x:v>
+        <x:v>178221</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>32.79</x:v>
+        <x:v>87.14</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>55114.53</x:v>
+        <x:v>174728.38</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>46.12</x:v>
+        <x:v>85.43</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>511291.88</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>200471.55</x:v>
+        <x:v>28915.6</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>39.21</x:v>
+        <x:v>56.55</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>200471.55</x:v>
+        <x:v>12736.2</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>39.21</x:v>
+        <x:v>24.91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>511291.88</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>42458.1</x:v>
+        <x:v>200471.55</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>83.04</x:v>
+        <x:v>39.21</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>24807.76</x:v>
+        <x:v>200471.55</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>48.52</x:v>
+        <x:v>39.21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>347678.48</x:v>
+        <x:v>119511.92</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>337652.88</x:v>
+        <x:v>39193.04</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>97.12</x:v>
+        <x:v>32.79</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>337649.24</x:v>
+        <x:v>55114.53</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>97.12</x:v>
+        <x:v>46.12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>888112.72</x:v>
+        <x:v>53754.76</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>908669.93</x:v>
+        <x:v>29245.71</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>102.31</x:v>
+        <x:v>54.41</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>728200.87</x:v>
+        <x:v>25099.12</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>81.99</x:v>
+        <x:v>46.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
         <x:v>31807.04</x:v>
       </x:c>
       <x:c r="F20" s="8">
         <x:v>22131.26</x:v>
       </x:c>
       <x:c r="G20" s="8">
         <x:v>69.58</x:v>
       </x:c>
       <x:c r="H20" s="8">
         <x:v>20740.52</x:v>
       </x:c>
       <x:c r="I20" s="8">
         <x:v>65.21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>17552.19</x:v>
+        <x:v>888112.72</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>15651.15</x:v>
+        <x:v>908669.93</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>89.17</x:v>
+        <x:v>102.31</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>15651.15</x:v>
+        <x:v>728200.87</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>89.17</x:v>
+        <x:v>81.99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>130557.7</x:v>
+        <x:v>255645.94</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>92136.55</x:v>
+        <x:v>213246.16</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>70.57</x:v>
+        <x:v>83.41</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>92136.54</x:v>
+        <x:v>191675.98</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>70.57</x:v>
+        <x:v>74.98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>26674.1</x:v>
+        <x:v>33562.59</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>8553.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>32.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>8553.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>32.07</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>33562.59</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>0</x:v>
+        <x:v>47803.64</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>0</x:v>
+        <x:v>93.5</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>0</x:v>
+        <x:v>47803.64</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>0</x:v>
+        <x:v>93.5</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>53754.76</x:v>
+        <x:v>28663.4</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>29245.71</x:v>
+        <x:v>28652.78</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>54.41</x:v>
+        <x:v>99.96</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>25099.12</x:v>
+        <x:v>28652.8</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>46.69</x:v>
+        <x:v>99.96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>163844.68</x:v>
+        <x:v>17552.19</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>149502.39</x:v>
+        <x:v>15651.15</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>91.25</x:v>
+        <x:v>89.17</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>143255.75</x:v>
+        <x:v>15651.15</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>87.43</x:v>
+        <x:v>89.17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C27" s="7" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C27" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D27" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="8">
-        <x:v>28663.4</x:v>
+        <x:v>347678.48</x:v>
       </x:c>
       <x:c r="F27" s="8">
-        <x:v>28652.78</x:v>
+        <x:v>337652.88</x:v>
       </x:c>
       <x:c r="G27" s="8">
-        <x:v>99.96</x:v>
+        <x:v>97.12</x:v>
       </x:c>
       <x:c r="H27" s="8">
-        <x:v>28652.8</x:v>
+        <x:v>337649.24</x:v>
       </x:c>
       <x:c r="I27" s="8">
-        <x:v>99.96</x:v>
+        <x:v>97.12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C28" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D28" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="8">
-        <x:v>381240.55</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="F28" s="8">
-        <x:v>281472.01</x:v>
+        <x:v>61522.47</x:v>
       </x:c>
       <x:c r="G28" s="8">
-        <x:v>73.83</x:v>
+        <x:v>40.11</x:v>
       </x:c>
       <x:c r="H28" s="8">
-        <x:v>281471.98</x:v>
+        <x:v>61522.46</x:v>
       </x:c>
       <x:c r="I28" s="8">
-        <x:v>73.83</x:v>
+        <x:v>40.11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">