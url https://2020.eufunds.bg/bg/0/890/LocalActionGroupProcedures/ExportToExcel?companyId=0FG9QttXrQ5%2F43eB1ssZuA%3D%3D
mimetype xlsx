--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -1,237 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4020681271c34527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6c645aa6f42456f91dc50c54c57c1c4.psmdcp" Id="Re2d2fe1126b44af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd1c3ffdc604659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b8817dc25d74191b1ab3261a6b06df0.psmdcp" Id="Rbd885f9dc8c149c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Номер</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет по процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
+    <x:t>Иновации и конкурентоспособност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал  „Капацитет за растеж на МСП на територията на МИГ Свиленград Ареал“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
     <x:t>Програма за развитие на селските райони</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград ареал 7.11  - „Повишаване на атрактивността на територията на МИГ и стимулиране на сътрудничеството чрез популяризиране на културно-историческото и природно наследство"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград ареал " Подмярка 7.2. „Инвестиции в създаването, подобряването или разширяването на всички видове малка по мащаби инфраструктура“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал - Подмярка 4.2 "Инвестиции в преработка/маркетинг на селскостопански продукти"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие на човешките ресурси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград-Ареал-Достъп до заетост на територията на МИГ Свиленград-Ареал</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал, Мярка 4.1. Инвестиции в земеделски стопанства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въведена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал 1.3.Устойчиво интегриране на пазара на труда на младите хора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал 2.1.Социално-икономическа интеграция на маргинализирани общности като ромите на територията на МИГ Свиленград Ареал</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал - Инвестиции в подкрепа на неземеделски дейности на територията на МИГ Свиленград Ареал</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наука и образование за интелигентен растеж</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград-Ареал-Осигуряване на достъп до качествено образование в малките населени места и трудно достъпните райони</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Околна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал, „Подобряване на природозащитното състояние на видове в мрежата Натура 2000 чрез подхода ВОМР в територията на МИГ Свиленград Ареал”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал, Мярка 7.5 "Инвестиции за публично ползване в инфраструктура, туристическа инфраструктура и малка по мащаб туристическа инфраструктура"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал "Капацитет за растеж на МСП на територията на МИГ Свиленград Ареал"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград Ареал, „Подобряване на природозащитното състояние на видове в мрежата Натура 2000 чрез подхода ВОМР в територията на МИГ Свиленград Ареал-2”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград-Тополовград, Мярка 4.1. Инвестиции в земеделски стопанства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.734</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.788</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Свиленград-Тополовград - Подмярка 4.2 "Инвестиции в преработка/маркетинг на селскостопански продукти"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...20 lines deleted...]
-    <x:t>МИГ Свиленград Ареал  „Капацитет за растеж на МСП на територията на МИГ Свиленград Ареал“</x:t>
+    <x:t>BG06RDNP001-19.818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград - Тополовград, Мярка 7.5 "Инвестиции за публично ползване в инфраструктура, туристическа инфраструктура и малка по мащаб туристическа инфраструктура"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Свиленград-Тополовград " Подмярка 7.2. „Инвестиции в създаването, подобряването или разширяването на всички видове малка по мащаби инфраструктура“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.847</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.857</x:t>
-  </x:si>
-[...112 lines deleted...]
-    <x:t>МИГ Свиленград Ареал, Мярка 7.5 "Инвестиции за публично ползване в инфраструктура, туристическа инфраструктура и малка по мащаб туристическа инфраструктура"</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -816,788 +816,788 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>29332.04</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>16744.8</x:v>
+        <x:v>357894.15</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>57.09</x:v>
+        <x:v>35.79</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>16744.81</x:v>
+        <x:v>356109.87</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>57.09</x:v>
+        <x:v>35.61</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F7" s="8">
         <x:v>49890.68</x:v>
       </x:c>
       <x:c r="G7" s="8">
         <x:v>97.58</x:v>
       </x:c>
       <x:c r="H7" s="8">
         <x:v>39475.26</x:v>
       </x:c>
       <x:c r="I7" s="8">
         <x:v>77.21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>49975.46</x:v>
+        <x:v>260758.86</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>20643.41</x:v>
+        <x:v>238637.78</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>41.31</x:v>
+        <x:v>91.52</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>20643.41</x:v>
+        <x:v>237967.76</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>41.31</x:v>
+        <x:v>91.26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>357894.15</x:v>
+        <x:v>12475.52</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>35.79</x:v>
+        <x:v>8.13</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>356109.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>35.61</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>43495.09</x:v>
+        <x:v>329994.94</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>43495.09</x:v>
+        <x:v>250292.35</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>100</x:v>
+        <x:v>75.85</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>21747.54</x:v>
+        <x:v>250292.36</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>50</x:v>
+        <x:v>75.85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
-        <x:v>13</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>173753.89</x:v>
+        <x:v>255037.04</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>168469.79</x:v>
+        <x:v>203485.2</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>96.96</x:v>
+        <x:v>79.79</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>168357.74</x:v>
+        <x:v>140417.77</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>96.89</x:v>
+        <x:v>55.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>210396.01</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>74408.2</x:v>
+        <x:v>83853.73</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>35.37</x:v>
+        <x:v>83.86</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>74408.21</x:v>
+        <x:v>78603.11</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>35.37</x:v>
+        <x:v>78.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>153387.57</x:v>
+        <x:v>329994.94</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>12475.52</x:v>
+        <x:v>119598.94</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>8.13</x:v>
+        <x:v>36.24</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>0</x:v>
+        <x:v>117978.86</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>0</x:v>
+        <x:v>35.75</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>592899.13</x:v>
+        <x:v>536856.48</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>141831.34</x:v>
+        <x:v>537309.46</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>23.92</x:v>
+        <x:v>100.08</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>141831.35</x:v>
+        <x:v>397433.9</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>23.92</x:v>
+        <x:v>74.03</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>43571.71</x:v>
+        <x:v>360000</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>43571.38</x:v>
+        <x:v>331045.08</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>100</x:v>
+        <x:v>91.96</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>43571.37</x:v>
+        <x:v>331045.04</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>100</x:v>
+        <x:v>91.96</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>536856.48</x:v>
+        <x:v>2446612.2</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>537309.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>100.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>397433.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>74.03</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>642090.52</x:v>
+        <x:v>216634.37</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>46628.26</x:v>
+        <x:v>175338.83</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>7.26</x:v>
+        <x:v>80.94</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>46628.29</x:v>
+        <x:v>132249.67</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>7.26</x:v>
+        <x:v>61.05</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>15729.85</x:v>
+        <x:v>642090.52</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>15644.51</x:v>
+        <x:v>46628.26</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>99.46</x:v>
+        <x:v>7.26</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>15644.5</x:v>
+        <x:v>46628.29</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>99.46</x:v>
+        <x:v>7.26</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>210396.01</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>83853.73</x:v>
+        <x:v>74408.2</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>83.86</x:v>
+        <x:v>35.37</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>78603.11</x:v>
+        <x:v>74408.21</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>78.6</x:v>
+        <x:v>35.37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>255037.04</x:v>
+        <x:v>2446612.2</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>203485.2</x:v>
+        <x:v>2286754.38</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>79.79</x:v>
+        <x:v>93.47</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>140417.77</x:v>
+        <x:v>2286754.39</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>55.06</x:v>
+        <x:v>93.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>250810.14</x:v>
+        <x:v>592899.13</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>226268.77</x:v>
+        <x:v>141831.34</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>90.22</x:v>
+        <x:v>23.92</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>146023.49</x:v>
+        <x:v>141831.35</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>58.22</x:v>
+        <x:v>23.92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>360000</x:v>
+        <x:v>49975.46</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>331045.08</x:v>
+        <x:v>20643.41</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>91.96</x:v>
+        <x:v>41.31</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>331045.04</x:v>
+        <x:v>20643.41</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>91.96</x:v>
+        <x:v>41.31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>329994.94</x:v>
+        <x:v>250810.14</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>119598.94</x:v>
+        <x:v>226268.77</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>36.24</x:v>
+        <x:v>90.22</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>117978.86</x:v>
+        <x:v>146023.49</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>35.75</x:v>
+        <x:v>58.22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>329994.94</x:v>
+        <x:v>532866.84</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>250292.35</x:v>
+        <x:v>127504.29</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>75.85</x:v>
+        <x:v>23.93</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>250292.36</x:v>
+        <x:v>102527.68</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>75.85</x:v>
+        <x:v>19.24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
         <x:v>532866.84</x:v>
       </x:c>
       <x:c r="F25" s="8">
         <x:v>127504.29</x:v>
       </x:c>
       <x:c r="G25" s="8">
         <x:v>23.93</x:v>
       </x:c>
       <x:c r="H25" s="8">
         <x:v>102527.68</x:v>
       </x:c>
       <x:c r="I25" s="8">
         <x:v>19.24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>532866.84</x:v>
+        <x:v>173753.89</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>127504.29</x:v>
+        <x:v>168469.79</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>23.93</x:v>
+        <x:v>96.96</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>102527.68</x:v>
+        <x:v>168357.74</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>19.24</x:v>
+        <x:v>96.89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>51</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C27" s="7" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D27" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="8">
-        <x:v>2446612.2</x:v>
+        <x:v>29332.04</x:v>
       </x:c>
       <x:c r="F27" s="8">
-        <x:v>2286754.38</x:v>
+        <x:v>16744.8</x:v>
       </x:c>
       <x:c r="G27" s="8">
-        <x:v>93.47</x:v>
+        <x:v>57.09</x:v>
       </x:c>
       <x:c r="H27" s="8">
-        <x:v>2286754.39</x:v>
+        <x:v>16744.81</x:v>
       </x:c>
       <x:c r="I27" s="8">
-        <x:v>93.47</x:v>
+        <x:v>57.09</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C28" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D28" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="8">
         <x:v>216634.37</x:v>
       </x:c>
       <x:c r="F28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B29" s="7" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C29" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D29" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="8">
-        <x:v>260758.86</x:v>
+        <x:v>43571.71</x:v>
       </x:c>
       <x:c r="F29" s="8">
-        <x:v>238637.78</x:v>
+        <x:v>43571.38</x:v>
       </x:c>
       <x:c r="G29" s="8">
-        <x:v>91.52</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H29" s="8">
-        <x:v>237967.76</x:v>
+        <x:v>43571.37</x:v>
       </x:c>
       <x:c r="I29" s="8">
-        <x:v>91.26</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="7" t="s">
-        <x:v>51</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B30" s="7" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C30" s="7" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D30" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="8">
-        <x:v>2446612.2</x:v>
+        <x:v>15729.85</x:v>
       </x:c>
       <x:c r="F30" s="8">
-        <x:v>0</x:v>
+        <x:v>15644.51</x:v>
       </x:c>
       <x:c r="G30" s="8">
-        <x:v>0</x:v>
+        <x:v>99.46</x:v>
       </x:c>
       <x:c r="H30" s="8">
-        <x:v>0</x:v>
+        <x:v>15644.5</x:v>
       </x:c>
       <x:c r="I30" s="8">
-        <x:v>0</x:v>
+        <x:v>99.46</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B31" s="7" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C31" s="7" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D31" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="8">
-        <x:v>216634.37</x:v>
+        <x:v>43495.09</x:v>
       </x:c>
       <x:c r="F31" s="8">
-        <x:v>175338.83</x:v>
+        <x:v>43495.09</x:v>
       </x:c>
       <x:c r="G31" s="8">
-        <x:v>80.94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H31" s="8">
-        <x:v>132249.67</x:v>
+        <x:v>21747.54</x:v>
       </x:c>
       <x:c r="I31" s="8">
-        <x:v>61.05</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">