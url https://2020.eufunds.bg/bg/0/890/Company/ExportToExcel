--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4002f594f9894c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a93b982e8c4649a086804ed43e1b63.psmdcp" Id="R684a5664d963406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8946a191143346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/022a1dba451f49559cea41f04fa176d8.psmdcp" Id="R495aed3f52074b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>