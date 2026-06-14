--- v1 (2026-05-24)
+++ v2 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8946a191143346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/022a1dba451f49559cea41f04fa176d8.psmdcp" Id="R495aed3f52074b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd465b04c80db40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbe3ddea4a37467e8ed292e44eb92c88.psmdcp" Id="R72979ae547a9408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>