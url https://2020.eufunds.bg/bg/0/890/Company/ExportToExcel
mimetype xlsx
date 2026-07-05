--- v2 (2026-06-14)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd465b04c80db40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbe3ddea4a37467e8ed292e44eb92c88.psmdcp" Id="R72979ae547a9408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178abfadb0b244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d53464a82494fc58111bb86ba09a0b3.psmdcp" Id="Rc88ee1a7a5e541da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>