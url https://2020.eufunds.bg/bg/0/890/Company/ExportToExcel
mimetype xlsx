--- v3 (2026-07-05)
+++ v4 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178abfadb0b244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d53464a82494fc58111bb86ba09a0b3.psmdcp" Id="Rc88ee1a7a5e541da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2f2d5036e64151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18550a13a7a4b73a47d0e437c587c66.psmdcp" Id="R1797c6f395b24e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>