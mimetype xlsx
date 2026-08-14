--- v4 (2026-07-25)
+++ v5 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2f2d5036e64151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18550a13a7a4b73a47d0e437c587c66.psmdcp" Id="R1797c6f395b24e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f327317e15470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4adc6017f2104f0aba1c81e585d495fc.psmdcp" Id="R12ef531d28e14c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>