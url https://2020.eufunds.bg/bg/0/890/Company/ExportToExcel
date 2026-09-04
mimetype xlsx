--- v5 (2026-08-14)
+++ v6 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f327317e15470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4adc6017f2104f0aba1c81e585d495fc.psmdcp" Id="R12ef531d28e14c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fea838e85484b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e08a459b45124e699005bd04e61a7f0f.psmdcp" Id="R8aca95f1fb5442fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>