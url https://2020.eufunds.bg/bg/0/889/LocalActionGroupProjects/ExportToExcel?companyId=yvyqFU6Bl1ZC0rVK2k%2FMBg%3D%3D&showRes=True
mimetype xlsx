--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c204139fbc4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3810945cd5354ee98f4ac9372a826f96.psmdcp" Id="R3675090d67294592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece488fe3fef4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f04b113c9d34dfaa0ba684fd141056a.psmdcp" Id="R162bb3bc4dfe4209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -118,62 +118,62 @@
   <x:si>
     <x:t>203396400 АГРО АТРАКТ -КАТЯ ДИЛОВА ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Свобода, 4532, ул. Осма № 7</x:t>
   </x:si>
   <x:si>
     <x:t>с.Свобода (общ.Стрелча)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на цех за млекопреработка и закупуване на оборудване в УПИ IV,  находящ в местност „Калейца“, с.Свобода , община Стрелча, област Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
   </x:si>
   <x:si>
     <x:t>130149830 АСАРЕЛ - ТРАНС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, пл. АСАРЕЛ</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-1.039-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на условията на труд и безопасността при работа в Асарел - Транс ООД"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-1.026-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване достъпа до заетост и качеството на работните места в Асарел - транс ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-1.039-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>206277675 БЕЛВЕДЕРЕ  2020 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, ул."Павел Делирадев", номер 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.670-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на Мини челен товарач за извършване на строителни услуги</x:t>
   </x:si>
   <x:si>
     <x:t>203708095 Воденичаров и син ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, ул.Павел Хаджи Симеонов, номер 57</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.205-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на ново технологично оборудване в подкрепа производствената дейност на Воденичаров и син“</x:t>
   </x:si>
   <x:si>
     <x:t>010357827 ГАЛВАНОПРАКТИК - ПЕТРОВ СЪДРУЖИЕ СД</x:t>
@@ -340,215 +340,215 @@
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, "Павел Делирадев", номер 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.205-0005</x:t>
   </x:si>
   <x:si>
     <x:t>„Развитие на мебелното производство на фирма Мебели Кеков ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>207133076 НИКОЛОВ АУТО 2022 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, ж.к. ОПТИКОЕЛЕКТРОН 1, бл. 6, вх. А, ет. 7, ап. 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.670-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на камера за боядисване на автомобили</x:t>
   </x:si>
   <x:si>
     <x:t>000351693 ОБЩИНА ЛЕСИЧОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, с.Лесичово, 4463, ул. НИКОЛА ЧОЧКОВ, номер 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Боримечково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.608-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Основен ремонт на ул. "15-та" в с.Боримечково, общ.Лесичово"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Лесичово, 4463, ул. НИКОЛА ЧОЧКОВ, N 11-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лесичово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.204-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Съхраняване и популяризиране на местната идентичност и култура на община Лесичово"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.608-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Обновяване на кът за краткотраен отдих в с.Лесичово ”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Лесичово, 4463, ул. НИКОЛА ЧОЧКОВ, номер 11-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.203-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Създаване на туристическа пътека „Римски мост“ в землището на с.Лесичово, общ.Лесичово”</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, с.Лесичово, 4463, ул. НИКОЛА ЧОЧКОВ № 11-13</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Рехабилитация на уличното осветление на с.Калугерово, общ. Лесичово”</x:t>
   </x:si>
   <x:si>
     <x:t>с.Калугерово (общ.Лесичово),с.Церово (общ.Лесичово)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Обновяване на площи за широко обществено ползване на територията на община Лесичово"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, с.Лесичово, 4463, ул. НИКОЛА ЧОЧКОВ, N 11-13</x:t>
-[...35 lines deleted...]
-    <x:t>„Обновяване на кът за краткотраен отдих в с.Лесичово ”</x:t>
+    <x:t>000351743 ОБЩИНА ПАНАГЮРИЩЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Панагюрище, 4500, пл. 20-ТИ АПРИЛ № 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Оборище (общ.Панагюрище)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.079-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Ремонт на Народно читалище „Св.Св. Кирил и Методий-1912““</x:t>
   </x:si>
   <x:si>
     <x:t>000351743 Община Панагюрище</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Панагюрище, 4500, пл. 20-ТИ АПРИЛ № 13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>с.Попинци</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Рехабилитация на площад" , с. Попинци</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
-    <x:t>000351743 ОБЩИНА ПАНАГЮРИЩЕ</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.046-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"С грижа за независим и достоен живот"</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Оборище (общ.Панагюрище)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Панагюрище, 4500, пл. "20-ти април" №13</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.611-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Създаване на атракция за приключенски туризъм в град Панагюрище“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, пл. 20-ТИ АПРИЛ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.608-0004</x:t>
   </x:si>
   <x:si>
     <x:t>“Ремонт на Народно читалище „Искра -1872“  село Попинци</x:t>
   </x:si>
   <x:si>
+    <x:t>000351864 ОБЩИНА СТРЕЛЧА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Стрелча, 4530, пл. ДРУЖБА, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.608-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕКОНСТРУКЦИЯ НА УЛИЦА "БОГДАН ОВЕСЯНИН" - от ОТ 161 до ОТ 109А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351864 Община Стрелча</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Стрелча, 4530, Пл. "Дружба" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стрелча</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.203-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и оборудване на туристически информационен център - град Стрелча.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Стрелча, 4530, Площад "Дружба" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.204-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Достойно място на Стрелча в Априлското въстание 1876 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351864 община Стрелча</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стрелча, 4530, пл. "Дружба" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Реновиране и прилагане на мерки по енергийна ефективност на НЧ  „Просвещение-1871 г.” гр. Стрелча - Първи етап: „Реновиране и прилагане на мерки по енергийна ефектовност на основна сграда на читалището“</x:t>
   </x:si>
   <x:si>
-    <x:t>000351864 Община Стрелча</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.107-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Независим и достоен живот"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.608-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>112129510 ОМЗ-ИНВЕСТ 2000 АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стрелча, 4530, ул.Овобождение, номер 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"ОМЗ Инвест АД внедрява продуктови и технологични иновации"</x:t>
   </x:si>
   <x:si>
     <x:t>201409347 ПЕЙПЪР ПЛЮС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, ул. Макгахан № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.016-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на конкурентоспособността и експортния потенциал на фирма "Пейпър плюс" чрез инвестиции в подобряване на производствения капацитет</x:t>
   </x:si>
   <x:si>
     <x:t>112623636 ПРЕСФОРМ ООД</x:t>
@@ -664,60 +664,60 @@
   <x:si>
     <x:t>Модернизиране на земеделското стопанство на ЗП Филип Ченчев</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.716-0001</x:t>
   </x:si>
   <x:si>
     <x:t>206359485 ФОРТИБУС ИНЖЕНЕРИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стрелча, 4530, ул. "Партизанска", номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.670-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване на механичното производството на метални изделия</x:t>
   </x:si>
   <x:si>
     <x:t>206557136 ЧЕНЧЕВ 2021 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стрелча, 4530, бул.”Руски”, номер 56</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.620-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на среднотемпературна хладилна камера и хладилна инсталация за предохлаждане на сливи“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.078-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Създаване на трайни насаждения от синя слива – 133 дка“</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>„Доставка и монтаж на среднотемпературна хладилна камера и хладилна инсталация за предохлаждане на сливи“</x:t>
   </x:si>
   <x:si>
     <x:t>205737213 ШУМАНА 83 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, ул. "Георги Бенковски", номер 20, ет. 1, ап. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.205-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на машини и оборудване за извършване на производствени и монтажни дейности на ПВЦ и алуминиеви профили</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
@@ -1359,98 +1359,98 @@
       </x:c>
       <x:c r="J8" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F9" s="4">
-        <x:v>14707.31</x:v>
+        <x:v>83484.64</x:v>
       </x:c>
       <x:c r="G9" s="4">
-        <x:v>14707.31</x:v>
+        <x:v>83484.64</x:v>
       </x:c>
       <x:c r="H9" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="4">
-        <x:v>14276.09</x:v>
+        <x:v>81930.08</x:v>
       </x:c>
       <x:c r="J9" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="4">
-        <x:v>83484.64</x:v>
+        <x:v>14707.31</x:v>
       </x:c>
       <x:c r="G10" s="4">
-        <x:v>83484.64</x:v>
+        <x:v>14707.31</x:v>
       </x:c>
       <x:c r="H10" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="4">
-        <x:v>81930.08</x:v>
+        <x:v>14276.09</x:v>
       </x:c>
       <x:c r="J10" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F11" s="4">
         <x:v>50350</x:v>
       </x:c>
       <x:c r="G11" s="4">
@@ -2015,139 +2015,139 @@
       </x:c>
       <x:c r="G27" s="4">
         <x:v>13804.88</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I27" s="4">
         <x:v>13804.88</x:v>
       </x:c>
       <x:c r="J27" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F28" s="4">
-        <x:v>86830.67</x:v>
+        <x:v>126894.93</x:v>
       </x:c>
       <x:c r="G28" s="4">
-        <x:v>86830.67</x:v>
+        <x:v>126894.93</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
-        <x:v>126393.62</x:v>
+        <x:v>126836.54</x:v>
       </x:c>
       <x:c r="J28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F29" s="4">
-        <x:v>134512.79</x:v>
+        <x:v>24273.59</x:v>
       </x:c>
       <x:c r="G29" s="4">
-        <x:v>134512.79</x:v>
+        <x:v>24273.59</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="4">
-        <x:v>66745.44</x:v>
+        <x:v>22739.15</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F30" s="4">
-        <x:v>24273.59</x:v>
+        <x:v>15330.99</x:v>
       </x:c>
       <x:c r="G30" s="4">
-        <x:v>24273.59</x:v>
+        <x:v>15330.99</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" s="4">
-        <x:v>22739.15</x:v>
+        <x:v>15330.98</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F31" s="4">
@@ -2155,314 +2155,314 @@
       </x:c>
       <x:c r="G31" s="4">
         <x:v>35337.72</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>35337.73</x:v>
       </x:c>
       <x:c r="J31" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D32" s="3" t="s">
+      <x:c r="E32" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F32" s="4">
-        <x:v>126894.93</x:v>
+        <x:v>86830.67</x:v>
       </x:c>
       <x:c r="G32" s="4">
-        <x:v>126894.93</x:v>
+        <x:v>86830.67</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="4">
-        <x:v>126836.54</x:v>
+        <x:v>126393.62</x:v>
       </x:c>
       <x:c r="J32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>15330.99</x:v>
+        <x:v>134512.79</x:v>
       </x:c>
       <x:c r="G33" s="4">
-        <x:v>15330.99</x:v>
+        <x:v>134512.79</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" s="4">
-        <x:v>15330.98</x:v>
+        <x:v>66745.44</x:v>
       </x:c>
       <x:c r="J33" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>73241.29</x:v>
+        <x:v>161926.9</x:v>
       </x:c>
       <x:c r="G34" s="4">
-        <x:v>73241.29</x:v>
+        <x:v>161926.9</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" s="4">
-        <x:v>72058.57</x:v>
+        <x:v>155489.94</x:v>
       </x:c>
       <x:c r="J34" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>193528.96</x:v>
+        <x:v>73241.29</x:v>
       </x:c>
       <x:c r="G35" s="4">
-        <x:v>193528.96</x:v>
+        <x:v>73241.29</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
-        <x:v>193528.96</x:v>
+        <x:v>72058.57</x:v>
       </x:c>
       <x:c r="J35" s="5">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>161926.9</x:v>
+        <x:v>193528.96</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>161926.9</x:v>
+        <x:v>193528.96</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
-        <x:v>155489.94</x:v>
+        <x:v>193528.96</x:v>
       </x:c>
       <x:c r="J36" s="5">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F37" s="4">
         <x:v>33233.98</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>33233.98</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>33233.98</x:v>
       </x:c>
       <x:c r="J37" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F38" s="4">
         <x:v>191953.54</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>191953.54</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>191094.75</x:v>
       </x:c>
       <x:c r="J38" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>188264.43</x:v>
+        <x:v>190259.98</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>188264.43</x:v>
+        <x:v>190259.98</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>170250.82</x:v>
+        <x:v>172578.44</x:v>
       </x:c>
       <x:c r="J39" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F40" s="4">
@@ -2505,110 +2505,110 @@
       </x:c>
       <x:c r="G41" s="4">
         <x:v>8175.56</x:v>
       </x:c>
       <x:c r="H41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" s="4">
         <x:v>8175.56</x:v>
       </x:c>
       <x:c r="J41" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>101983.8</x:v>
+        <x:v>188264.43</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>101983.8</x:v>
+        <x:v>188264.43</x:v>
       </x:c>
       <x:c r="H42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>101983.8</x:v>
+        <x:v>170250.82</x:v>
       </x:c>
       <x:c r="J42" s="5">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>190259.98</x:v>
+        <x:v>101983.8</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>190259.98</x:v>
+        <x:v>101983.8</x:v>
       </x:c>
       <x:c r="H43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>172578.44</x:v>
+        <x:v>101983.8</x:v>
       </x:c>
       <x:c r="J43" s="5">
-        <x:v>36</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F44" s="4">
         <x:v>198323.06</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>178490.75</x:v>
       </x:c>
       <x:c r="H44" s="4">
@@ -2715,51 +2715,51 @@
       </x:c>
       <x:c r="G47" s="4">
         <x:v>82818.17</x:v>
       </x:c>
       <x:c r="H47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I47" s="4">
         <x:v>76461.99</x:v>
       </x:c>
       <x:c r="J47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K47" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F48" s="4">
         <x:v>38346.59</x:v>
       </x:c>
       <x:c r="G48" s="4">
         <x:v>38346.59</x:v>
       </x:c>
       <x:c r="H48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J48" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
@@ -3030,110 +3030,110 @@
       </x:c>
       <x:c r="G56" s="4">
         <x:v>36302</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>36302</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>36302</x:v>
       </x:c>
       <x:c r="J56" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>51107.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>25553.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="4">
-        <x:v>25553.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>25553.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J57" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11">
       <x:c r="A58" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>0</x:v>
+        <x:v>51107.96</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>0</x:v>
+        <x:v>25553.98</x:v>
       </x:c>
       <x:c r="H58" s="4">
-        <x:v>0</x:v>
+        <x:v>25553.98</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>0</x:v>
+        <x:v>25553.98</x:v>
       </x:c>
       <x:c r="J58" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K58" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F59" s="4">
         <x:v>75671.19</x:v>
       </x:c>
       <x:c r="G59" s="4">
         <x:v>37835.59</x:v>
       </x:c>
       <x:c r="H59" s="4">