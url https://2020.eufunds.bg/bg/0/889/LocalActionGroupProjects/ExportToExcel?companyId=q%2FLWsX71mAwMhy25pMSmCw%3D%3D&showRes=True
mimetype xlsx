--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9307331ba0054676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffda00d92497478aaddccb156ac9d868.psmdcp" Id="R87f26484cd1543f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796a607827bb4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff16f7bd74d345a7ad161f94ed940a77.psmdcp" Id="Rbaa77669cb164e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -656,75 +656,75 @@
   <x:si>
     <x:t>Полезни за общността, полезни на себе си.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.065-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за включване в заетост на хора от уязвими групи в община Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 2900, ул. ЦАРИЦА ЙОАНА, № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на многофункционална спортна площадка в с.Попови ливади</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 Община Гърмен</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Гърмен, 2960, ул."Първа " №35</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Дебрен,с.Дъбница,с.Огняново (общ.Гърмен),с.Рибново</x:t>
+    <x:t>с.Рибново,с.Огняново (общ.Гърмен),с.Дебрен,с.Дъбница</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция и рехабилитация на улици в селата Рибново, Огняново, Дебрен и Дъбница, община Гърмен</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 ОБЩИНА ГЪРМЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Гърмен, 2960, ул. "Първа" № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.024-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за интеграция на маргинализираните общности в община Гърмен</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Гърмен, 2960, улица "Първа" № 35</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Гърмен,с.Дебрен</x:t>
+    <x:t>с.Дебрен,с.Гърмен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.021-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Рехабилитация и реконструкция на улици, тротоари и съоръженията и принадлежностите към тях на територията на община Гърмен"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.071-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подкрепа за социално включване на хора с увреждания и самотни възрастни в община Гърмен
 </x:t>
   </x:si>
   <x:si>
     <x:t>000025014 ОБЩИНА ХАДЖИДИМОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хаджидимово, 2933, ул. "ДИМО ХАДЖИДИМОВ" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>Хаджидимово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.024-0001</x:t>