--- v1 (2026-06-18)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796a607827bb4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff16f7bd74d345a7ad161f94ed940a77.psmdcp" Id="Rbaa77669cb164e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3bdae2a45ed4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/521e5f7dfc5d4b7fbd981e78dbb8a2f8.psmdcp" Id="Rb2fb9bb7fbc4473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>