--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb876e94422b4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dee30fb14b454ed6ad0c4c6b371434b6.psmdcp" Id="R98d8016c8cf34df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1288a751ea04311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e30b8a46a8d74284a27015f50ba6ebab.psmdcp" Id="R7cd90f3ea7a640b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>