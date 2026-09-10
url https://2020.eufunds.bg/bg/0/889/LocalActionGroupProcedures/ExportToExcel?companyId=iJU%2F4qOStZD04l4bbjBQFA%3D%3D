--- v1 (2026-07-25)
+++ v2 (2026-09-10)
@@ -1,187 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1288a751ea04311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e30b8a46a8d74284a27015f50ba6ebab.psmdcp" Id="R7cd90f3ea7a640b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a21609960ee40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eaa6a518c2448cb9251513126d61e00.psmdcp" Id="Ra930c34167014ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по процедури</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Номер</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>
     <x:t>Статус</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет по процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
-    <x:t>Иновации и конкурентоспособност</x:t>
-[...5 lines deleted...]
-    <x:t>МИГ Кирково Златоград - ИК 2,2 „Подобряване на производствения капацитет в МСП на територията на МИГ Кирково-Златоград"</x:t>
+    <x:t>Развитие на човешките ресурси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИГ Кирково - Златоград - Достъп до заетост на икономически неактивни и безработни лица, в т.ч. насърчаване и подпомагане на младежката заетост и инвестиции в повишаване квалификацията на заетите лица на територията на МИГ Кирково – Златоград"</x:t>
   </x:si>
   <x:si>
     <x:t>Приключила</x:t>
   </x:si>
   <x:si>
     <x:t>Програма за развитие на селските райони</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Кирково-Златоград - Мярка 6.4. „Инвестиции в подкрепа на  неземеделски  дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Кирково –  Златоград -Мярка 4.1 „Подкрепа за инвестиции в земеделски стопанства"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Кирково –  Златоград -Мярка 4.2 „Подкрепа за инвестиции в преработката, предлагането на пазара и/или развитието на селскостопански продукти”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИГ Кирково - Златоград - По-добър достъп до устойчиви услуги, вкл. здравни и социални услуги чрез интегриран подход на територията на МИГ Кирково - Златоград"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ –Кирково-Златоград -Мярка  7.5.1 „Инвестиции за отдих и туристическа инфраструктура и съхраняване на нематериалното културно и природно наследство на територията на МИГ Кирково - Златоград”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Кирково-Златоград  Мярка 7.2. Инвестиции в създаването, подобряването или разширяването на всички видове малка по мащаби инфраструктура</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.148</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Кирково-Златоград -  7.2. Инвестиции в създаването, подобряването 
 или разширяването на всички видове малка по мащаби инфраструктура</x:t>
   </x:si>
   <x:si>
-    <x:t>Развитие на човешките ресурси</x:t>
-[...5 lines deleted...]
-    <x:t>"МИГ Кирково - Златоград - Достъп до заетост на икономически неактивни и безработни лица, в т.ч. насърчаване и подпомагане на младежката заетост и инвестиции в повишаване квалификацията на заетите лица на територията на МИГ Кирково – Златоград"</x:t>
+    <x:t>BG06RDNP001-19.559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ –Кирково-Златоград - Мярка 7.5.1 „Инвестиции за отдих и туристическа инфраструктура и съхраняване на нематериалното културно и природно наследство на територията на МИГ Кирково - Златоград”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Кирково-Златоград Мярка 4,2 - Подкрепа за инвестиции в преработката, предлагането на пазара и/или развитието на селскостопански продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.571</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.195</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Кирково-Златоград - Мярка 6.4 Инвестиции в подкрепа на неземеделски дейности</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.202</x:t>
-[...8 lines deleted...]
-    <x:t>"МИГ Кирково - Златоград - По-добър достъп до устойчиви услуги, вкл. здравни и социални услуги чрез интегриран подход на територията на МИГ Кирково - Златоград"</x:t>
+    <x:t>Иновации и конкурентоспособност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Кирково Златоград - ИК 2,2 „Подобряване на производствения капацитет в МСП на територията на МИГ Кирково-Златоград"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.632</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.224</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Кирково-Златоград Мярка 4.1. Подкрепа за инвестиции в земеделски стопанства</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>BG06RDNP001-19.850</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -766,498 +766,498 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>562141.57</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>990620.33</x:v>
+        <x:v>557097.44</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>99.06</x:v>
+        <x:v>99.1</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>953695.13</x:v>
+        <x:v>538557.67</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>95.37</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>399993.87</x:v>
+        <x:v>636307.86</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>407483.12</x:v>
+        <x:v>575718.18</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>101.87</x:v>
+        <x:v>90.48</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>403925.3</x:v>
+        <x:v>428910.38</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>100.98</x:v>
+        <x:v>67.41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B8" s="7" t="s">
+      <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>562141.57</x:v>
+        <x:v>95188.74</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>557097.44</x:v>
+        <x:v>32010.41</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>99.1</x:v>
+        <x:v>33.63</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>538557.67</x:v>
+        <x:v>23010.55</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>95.8</x:v>
+        <x:v>24.17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>499992.33</x:v>
+        <x:v>49999.74</x:v>
       </x:c>
       <x:c r="F9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>239396.33</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>111768.75</x:v>
+        <x:v>197846.76</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>111.77</x:v>
+        <x:v>82.64</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>66265.65</x:v>
+        <x:v>194119</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>66.27</x:v>
+        <x:v>81.09</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>239396.33</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>197846.76</x:v>
+        <x:v>111768.75</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>82.64</x:v>
+        <x:v>111.77</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>194119</x:v>
+        <x:v>66265.65</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>81.09</x:v>
+        <x:v>66.27</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>349994.63</x:v>
+        <x:v>49372.23</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>118032.41</x:v>
+        <x:v>49073.79</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>33.72</x:v>
+        <x:v>99.4</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>77252.8</x:v>
+        <x:v>49073.79</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>22.07</x:v>
+        <x:v>99.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>149997.7</x:v>
+        <x:v>399993.87</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>148222.56</x:v>
+        <x:v>407483.12</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>98.82</x:v>
+        <x:v>101.87</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>98244.72</x:v>
+        <x:v>403925.3</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>65.5</x:v>
+        <x:v>100.98</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C14" s="7" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
         <x:v>17914.65</x:v>
       </x:c>
       <x:c r="F14" s="8">
         <x:v>17914.55</x:v>
       </x:c>
       <x:c r="G14" s="8">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H14" s="8">
         <x:v>17911.94</x:v>
       </x:c>
       <x:c r="I14" s="8">
         <x:v>99.98</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>211691.2</x:v>
+        <x:v>149997.7</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>206238.3</x:v>
+        <x:v>148222.56</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>97.42</x:v>
+        <x:v>98.82</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>206238.31</x:v>
+        <x:v>98244.72</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>97.42</x:v>
+        <x:v>65.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>636307.86</x:v>
+        <x:v>211691.2</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>575718.18</x:v>
+        <x:v>206238.3</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>90.48</x:v>
+        <x:v>97.42</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>428910.38</x:v>
+        <x:v>206238.31</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>67.41</x:v>
+        <x:v>97.42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>118597.22</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>70950.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>59.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>70950.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>59.82</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C18" s="7" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C18" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>49999.74</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>0</x:v>
+        <x:v>990620.33</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>0</x:v>
+        <x:v>99.06</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>0</x:v>
+        <x:v>953695.13</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>0</x:v>
+        <x:v>95.37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>95188.74</x:v>
+        <x:v>99681.98</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>32010.41</x:v>
+        <x:v>74952.84</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>33.63</x:v>
+        <x:v>75.19</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>23010.55</x:v>
+        <x:v>49976.23</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>24.17</x:v>
+        <x:v>50.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>99681.98</x:v>
+        <x:v>118597.22</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>74952.84</x:v>
+        <x:v>70950.72</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>75.19</x:v>
+        <x:v>59.82</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>49976.23</x:v>
+        <x:v>70950.71</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>50.14</x:v>
+        <x:v>59.82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C21" s="7" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C21" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>49372.23</x:v>
+        <x:v>349994.63</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>49073.79</x:v>
+        <x:v>118032.41</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>99.4</x:v>
+        <x:v>33.72</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>49073.79</x:v>
+        <x:v>77252.8</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>99.4</x:v>
+        <x:v>22.07</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">