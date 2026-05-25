--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8657ede28604db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da51edef1dce48c7892cc73a122ab719.psmdcp" Id="Rb53e5eede1ec4471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1d8f711150491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f46f9182b1a4022999028f3115d07ad.psmdcp" Id="R3e0c24f1f2394ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>