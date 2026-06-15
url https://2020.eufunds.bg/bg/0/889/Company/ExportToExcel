--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1d8f711150491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f46f9182b1a4022999028f3115d07ad.psmdcp" Id="R3e0c24f1f2394ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc20f01b99e34b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70d1f6f94f0c43a79e2aab161182103a.psmdcp" Id="R0571ab208ae046a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>