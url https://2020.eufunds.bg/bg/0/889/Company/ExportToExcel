--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc20f01b99e34b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70d1f6f94f0c43a79e2aab161182103a.psmdcp" Id="R0571ab208ae046a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6b2a9701b7411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e0fc4e919e04470b15efa6c39c37400.psmdcp" Id="Rbcd7b628cfd24150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>