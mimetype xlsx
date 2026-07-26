--- v3 (2026-07-06)
+++ v4 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6b2a9701b7411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e0fc4e919e04470b15efa6c39c37400.psmdcp" Id="Rbcd7b628cfd24150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R129d45f038994d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0c1eceef1dd4223bcefe1a3fe41c038.psmdcp" Id="R29c057e3369548eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>