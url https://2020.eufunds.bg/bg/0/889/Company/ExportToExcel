--- v4 (2026-07-26)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R129d45f038994d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0c1eceef1dd4223bcefe1a3fe41c038.psmdcp" Id="R29c057e3369548eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f33f5c3e294b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb7e74b0d07b46e08a4917173908bbe2.psmdcp" Id="R47a5e6ffa9454e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>