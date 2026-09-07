--- v5 (2026-08-17)
+++ v6 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f33f5c3e294b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb7e74b0d07b46e08a4917173908bbe2.psmdcp" Id="R47a5e6ffa9454e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc322b7c9d0454324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80a67eb286fe4b939ab1e837d64c586a.psmdcp" Id="Reba3537a9a024608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>