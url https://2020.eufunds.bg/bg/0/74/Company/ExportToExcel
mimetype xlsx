--- v0 (2026-04-28)
+++ v1 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4de8eed2f4475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8201cd04b6994bee80284e58f8f6cd93.psmdcp" Id="R790422f5a7134cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3c9a9a76684568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aee7b517ecb4b79b13e3e65d8fc0b67.psmdcp" Id="R12ed61d2a6ba4315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>