--- v1 (2026-05-23)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3c9a9a76684568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aee7b517ecb4b79b13e3e65d8fc0b67.psmdcp" Id="R12ed61d2a6ba4315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85b74daec864606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e39a0b8397e4cd98f301e307f9a7182.psmdcp" Id="R8fdc3db32e9b45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>