--- v2 (2026-06-21)
+++ v3 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85b74daec864606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e39a0b8397e4cd98f301e307f9a7182.psmdcp" Id="R8fdc3db32e9b45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbbce54471d4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd7a0680e362407d96e32c7bd6d1716d.psmdcp" Id="R3370eff5e6194727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>