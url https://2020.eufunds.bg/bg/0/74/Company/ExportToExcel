--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbbce54471d4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd7a0680e362407d96e32c7bd6d1716d.psmdcp" Id="R3370eff5e6194727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20a267000f34895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/204cbe53933f494dbafcfa61778be907.psmdcp" Id="R430b3206b6b44c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>