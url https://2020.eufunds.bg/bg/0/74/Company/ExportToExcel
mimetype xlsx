--- v4 (2026-08-03)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20a267000f34895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/204cbe53933f494dbafcfa61778be907.psmdcp" Id="R430b3206b6b44c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc0ae62e7194b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac90c1bb652149bc869399994251ba38.psmdcp" Id="R6c1cb528da984f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>