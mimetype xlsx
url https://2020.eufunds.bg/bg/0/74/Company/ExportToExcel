--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc0ae62e7194b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac90c1bb652149bc869399994251ba38.psmdcp" Id="R6c1cb528da984f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1031af785da44591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185f5c2eba844d7083795a907f06a566.psmdcp" Id="R6b3ac4639b1045bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>