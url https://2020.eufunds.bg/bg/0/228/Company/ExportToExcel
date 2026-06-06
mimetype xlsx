--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cb5506a7d54bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e358402dcd74cf8a227a8b0f1274771.psmdcp" Id="Rbabaf53cf8d34ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ceedf24c07e4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e92b4cad6ebe41a1b87c86091fe45d5e.psmdcp" Id="R485d7c03361240cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>