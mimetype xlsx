--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ceedf24c07e4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e92b4cad6ebe41a1b87c86091fe45d5e.psmdcp" Id="R485d7c03361240cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734ec00d11874670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d244be6e3f3a4d0fa867df0b52559502.psmdcp" Id="R0ea39f43f3b04290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>