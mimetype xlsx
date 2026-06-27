--- v2 (2026-06-06)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734ec00d11874670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d244be6e3f3a4d0fa867df0b52559502.psmdcp" Id="R0ea39f43f3b04290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17d1bf1d0cd4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b06a0847d2468c809ab9b5900d6dc0.psmdcp" Id="R282f41031fd5481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>