--- v3 (2026-06-27)
+++ v4 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17d1bf1d0cd4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b06a0847d2468c809ab9b5900d6dc0.psmdcp" Id="R282f41031fd5481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81aea7d570e9408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dc5ce6d49b64341b1d2f494ac1e5d2c.psmdcp" Id="R7466453c49de4efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>