--- v4 (2026-07-20)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81aea7d570e9408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dc5ce6d49b64341b1d2f494ac1e5d2c.psmdcp" Id="R7466453c49de4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b05550234fc4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02d71cd68d5a4ba687fdeb40f68eb83f.psmdcp" Id="R55e5d37b45a14110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>