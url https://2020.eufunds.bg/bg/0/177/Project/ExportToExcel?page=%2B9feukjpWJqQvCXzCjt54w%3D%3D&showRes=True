--- v0 (2025-12-21)
+++ v1 (2026-10-05)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29a9c80035f4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57ee95d5288946a6b72ce3869595c03a.psmdcp" Id="R9b6e1e19afac4247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55adf61f9f0b4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36d3af0cfbd24794b14603601c483a44.psmdcp" Id="R0f4c3c5627d54755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритет</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (до)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (до)</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Партньор</x:t>
@@ -175,51 +178,51 @@
   <x:si>
     <x:t>България, с.Стефан Караджа, 7633, с. Стефан Караджа, община Главиница, обл. Силистра, ул.Тодор Каблешков № 5</x:t>
   </x:si>
   <x:si>
     <x:t>с.Стефан Караджа (общ.Главиница)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-4.012-0654</x:t>
   </x:si>
   <x:si>
     <x:t>„Закупуване на селскостопанска техника за стопанството на „ПЕЧЕНИКОВИ“ ООД в  с. Стефан Караджа“</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG-RRP Национален план за възстановяване и устойчивост</x:t>
   </x:si>
   <x:si>
     <x:t>131468980 ,,А1 България“ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично акционерно дружество ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, район Илинден, ул. ,,Кукуш” № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Трявна,гр.Тутракан,с.Голямо Враново,с.Езерче,с.Петко Славейков,с.Пиргово,с.Чернолик,гр.Глоджево,гр.Дебелец,гр.Сеново,гр.Сливо поле,гр.Стражица,с.Ситово (общ.Ситово),с.Тетово,гр.Ветово,гр.Цар Калоян,с.Борисово (общ.Сливо поле),с.Бъзън,с.Голеш (общ.Кайнарджа),с.Ряхово,с.Семерджиево,гр.Борово,гр.Плачковци,с.Драганово (общ.Горна Оряховица),гр.Килифарево,с.Азманите,с.Бангейци,с.Зафирово,с.Искра (общ.Ситово),с.Тръстеник,с.Ценово (общ.Ценово),гр.Главиница,с.Брадвари,с.Сандрово,с.Раковски (общ.Разград),гр.Златарица,гр.Мартен,с.Брестовене,с.Поликраище,с.Ресен,с.Яребица (общ.Дулово),с.Ясеновец,гр.Сухиндол,с.Климентово (общ.Полски Тръмбеш),с.Ново село (общ.Русе),с.Правда (общ.Дулово),с.Професор Иширково</x:t>
+    <x:t>с.Азманите,с.Бангейци,с.Борисово (общ.Сливо поле),гр.Борово,с.Брадвари,с.Брестовене,с.Бъзън,гр.Ветово,гр.Главиница,гр.Глоджево,с.Голеш (общ.Кайнарджа),с.Голямо Враново,гр.Дебелец,с.Драганово (общ.Горна Оряховица),гр.Златарица,с.Искра (общ.Ситово),гр.Килифарево,с.Климентово (общ.Полски Тръмбеш),гр.Мартен,с.Ново село (общ.Русе),с.Петко Славейков,с.Пиргово,гр.Плачковци,с.Правда (общ.Дулово),с.Професор Иширково,с.Раковски (общ.Разград),с.Ресен,с.Ряхово,с.Сандрово,с.Семерджиево,гр.Сеново,гр.Сливо поле,гр.Стражица,гр.Сухиндол,с.Тетово,с.Тръстеник,гр.Трявна,гр.Тутракан,гр.Цар Калоян,с.Ценово (общ.Ценово),с.Чернолик,с.Яребица (общ.Дулово),с.Ясеновец,с.Езерче,с.Зафирово,с.Поликраище,с.Ситово (общ.Ситово)</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-7.008-0006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на модерна и сигурна цифрова инфраструктура на територията на Северен централен район
 </x:t>
   </x:si>
   <x:si>
     <x:t>206276210 „СНС Консулт“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Суходол, 7618, ул. „Първа“ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>с.Суходол (общ.Главиница)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.345-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа устойчивото развитие на „СНС Консулт“ ЕООД</x:t>
@@ -284,71 +287,71 @@
   <x:si>
     <x:t>BG-RRP-6.004-0686</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на колесен трактор с кабина и навигационна система за контрол на селскостопански машини и обмен на данни</x:t>
   </x:si>
   <x:si>
     <x:t>203381081 БРАТЯ ТРЕНДАФИЛОВИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Коларово, 7613, ВИТОША, номер 34</x:t>
   </x:si>
   <x:si>
     <x:t>с.Коларово (общ.Главиница)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.165-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на конкурентноспособността чрез придобиване на иновативна система за високо точно и екологично торене на земеделски площи</x:t>
   </x:si>
   <x:si>
     <x:t>179177696 Венцислава Петрова Кръстева</x:t>
   </x:si>
   <x:si>
+    <x:t>България, с.Долно Ряхово, 7624, с. Долно Ряхово, община Главиница, област Силистра, ул. Осма № 39;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Долно Ряхово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.165-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране на земеделското стопанство</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Силистра, 7500, Добруджа № 22, ет.2, ап.10</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Долно Ряхово</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG-RRP-6.004-1369</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на техника за отглеждане на кайсии</x:t>
   </x:si>
   <x:si>
-    <x:t>България, с.Долно Ряхово, 7624, с. Долно Ряхово, община Главиница, област Силистра, ул. Осма № 39;</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>203527458 ГТ БИЛД ИНЖ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Зебил, 7641, ул. ТРЕТА, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>с.Зебил</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.345-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Преоборудване на съществуваща работилница за дограма на "ГТ БИЛД ИНЖ" ЕООД, с. Зебил, община Главиница</x:t>
   </x:si>
   <x:si>
     <x:t>ДЖАНАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Суходол, 7618, УЛ. ПЪРВА №43</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.001-0680</x:t>
   </x:si>
   <x:si>
     <x:t>ДЖАНАН СЕВДЖАН ХЮСЕИН ЩЕ ОТГЛЕЖДА ОВОЩНИ НАСАЖДЕНИЯ И ЗЕЛЕНЧУЦИ.</x:t>
@@ -506,54 +509,66 @@
   <x:si>
     <x:t>Инвестиции в технологична и екологична модернизация в биологично производство</x:t>
   </x:si>
   <x:si>
     <x:t>118556361 ЕТ РИДО-ТРАНС - РИДВАН САЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Вълкан, 7643, ул. Пета, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.073-12807</x:t>
   </x:si>
   <x:si>
     <x:t>118035173 ЕТ РЪФИ - ЪРФАН ИСМАИЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ножарево, 7615, с. Ножарево</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.165-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация на земеделско стопанство чрез инвестиции в земеделска техника</x:t>
   </x:si>
   <x:si>
+    <x:t>2021BG16RFPR001 Програма "Конкурентоспособност и иновации в предприятията" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202780024 ЗАФИРА-БЕН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Зафирово, 7610, УЛ.ХРИСТО БОТЕВ 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийна ефективност на ЗАФИРА-БЕН ООД чрез използване на енергияот възобновяеми източници в предприятията</x:t>
+  </x:si>
+  <x:si>
     <x:t>2014BG05M9OP001 Развитие на човешките ресурси</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>202780024 ЗАФИРА-БЕН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Зафирово, 7610, УЛ.ХРИСТО БОТЕВ, номер 16</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.110-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Социални придобивки и по-здравословни условия на труд в Зафира- Бен ООД</x:t>
   </x:si>
   <x:si>
     <x:t>земеделски</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Белица, 7628, ул. Десети май № 76</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.001-0130</x:t>
   </x:si>
   <x:si>
     <x:t>Овощарството - успешен бизнес за младия фермер на Добруджа</x:t>
   </x:si>
   <x:si>
     <x:t>ЗП</x:t>
   </x:si>
@@ -849,406 +864,451 @@
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Училище</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Зафирово, 7610, ул. "Васил Бъчваров", номер 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-1365</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на училищна STEM среда в Обединено училище "Иван Вазов", село Зафирово
 </x:t>
   </x:si>
   <x:si>
     <x:t>000565380 Община Главиница</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Главиница, 7630, Витоша № 44</x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t>България, гр.Главиница, 7630, ул.”Витоша” №44</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.020-0081</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Основно обновяване и внедряване на мерки за енергийна ефективност на сграда за общественообслужване - НЧ ”Христо Ботев 1901 год.”в УПИ II -	читалище, кв. 27 по плана на с. Зафирово, общ. Главиница"
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000565380 Община ГЛАВИНИЦА</x:t>
-[...14 lines deleted...]
-    <x:t>Тенис корт в двора на СУ "Васил Левски", УПИ I - 1212, /ПИ с идентификатор 15031.501.1212/, гр. Главиница, Общ. Главиница, Обл. Силистра</x:t>
+    <x:t>2021BG05SFPR002 Програма "Развитие на човешките ресурси" 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>000565380 ОБЩИНА ГЛАВИНИЦА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Главиница, 7630, ул. "Витоша" 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Главиница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.005-0087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Активно приобщаване в Община Главиница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул. ”Витоша” № 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-7.020-0097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕНЕРГИЙНА ЕФЕКТИВНОСТ НА СГРАДИ ОБЩИНСКА СОБСТВЕНОСТ НА
+ТЕРИТОРИЯТА НА ОБЩИНА ГЛАВИНИЦА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул. ВИТОША № 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.002-0130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване капацитета на Община Главиница за социално включване и равни възможности</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.012-0196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иновативни здравно-социални услуги в община Главиница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул.ВИТОША, номер 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.018-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕУСТРОЙСТВО, ИЗГРАЖДАНЕ, ОБОРУДВАНЕ И ОБЗАВЕЖДАНЕ НА СГРАДИ ЗА РАЗКРИВАНЕ И ПРЕДОСТАВЯНЕ НА ЧЕТИРИ СОЦИАЛНИ УСЛУГИ НА ТЕРИТОРИЯТА НА ОБЩИНА ГЛАВИНИЦА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-6.002-0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Патронажна грижа + в община Главиница"`</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул."Витоша" № 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Зебил,с.Звенимир</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на комбинирани детски площадки в с. Зебил и в с. Звенимир”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Падина (общ.Главиница),с.Стефан Караджа (общ.Главиница)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на комбинирани детски площадки в с. Падина и в с. Стефан Караджа”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул. Витоша №44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на парк за активни занимания и отдих гр. Главиница”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, Витоша № 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.103-0060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на патронажна грижа за възрастни хора и лица с увреждания в община Главиница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.101-0096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул.”Витоша” № 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Коларово (общ.Главиница),с.Зафирово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на комбинирани детски площадки в с. Коларово и в с. Зафирово”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.002-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на комплексни социални услуги на територията на Община Главиница</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Главиница, 7630, ул.ВИТОША № 44</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.002-0043</x:t>
   </x:si>
   <x:si>
     <x:t>АКТИВНИ НА МЕСТНИЯ ТРУДОВ ПАЗАР</x:t>
   </x:si>
   <x:si>
+    <x:t>2014BG05FMOP001 Oперативна програма за храни и/или основно материално подпомагане</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-3.002-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на топъл обяд в Община Главиница.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Главиница, 7630, ул.”Витоша” № 44</x:t>
+    <x:t>България, гр.Главиница, 7630, гр. Главиница, ул. "Витоша" № 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.005-0136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Активизиране пазара на труда и предоставяне на иновативни социални услуги в община Главиница</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-7.007-0064</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на спортна мултифункционална площадка в гр. Главиница, общ. Главиница, обл. Силистра“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Главиница, 7630, ул. Витоша №44</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-7.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t>„Енергийна ефективност, обзавеждане и оборудване на сградите на ЦДГ"Св. Св. Кирил и Методий“ в гр. Главиница и село Богданци, общ. Главиница, обл. Силистра“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.040-0113</x:t>
   </x:si>
   <x:si>
     <x:t>"Осигуряване на патронажна грижа за възрастни хора и лица с увреждания в община Главиница"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Главиница, 7630, ул. ВИТОША № 44</x:t>
+    <x:t>Друго юридическо лице</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Главиница,с.Стефан Караджа (общ.Главиница),с.Зафирово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-7.001-0069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реконструкция на улична мрежа на територията на Община Главиница</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.052-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за социална, трудова и здравна интеграция в община Главиница</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Коларово (общ.Главиница),с.Зафирово</x:t>
-[...35 lines deleted...]
-    <x:t>BG05M9OP001-6.002-0059</x:t>
+    <x:t>BG06RDNP001-19.434-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Популяризиране, предаване и възраждане на различни аспекти на културното наследство в община Главиница чрез провеждане на Фестивал на Местната памет”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-6.004-0081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Дичево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Реконструкция на част от уличната мрежа в с. Дичево, общ. Главиница, обл. Силистра”</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.109-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Социално приобщаване на уязвимите, етническите и маргинализираните групи в община Главиница, чрез  социално-трудова и здравна интеграция"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, УЛ. ВИТОША №44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1 - Топъл обяд в условията на пандемията от COVID-19 в Община Главиница</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Главиница, 7630, ул. ВИТОША № 44
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.096-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Детски кът за децата на работещите в Община Главиница</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.434-0002</x:t>
-[...11 lines deleted...]
-    <x:t>“Реконструкция на част от уличната мрежа в с. Дичево, общ. Главиница, обл. Силистра”</x:t>
+    <x:t>България, гр.Главиница, 7630, ул. "Витоша" №44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Основен ремонт на спортна сграда към СУ „Васил Левски“ – гр.Главиница, общ.Главиница,  обл.Силистра, в УПИ I – 434, кв.47, гр.Главиница,  обл.Силистра“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.363-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализация на туристическия потенциал на територията на община Главиница чрез изграждане на посетителски център за представяне на местното природно и културно наследство в УПИ I-160, кв.19 по плана на с. Коларово, общ. Главиница, обл. Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG05SFPR003 Програма "Храни и основно материално подпомагане" 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Главиница</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG05SFPR002 Програма "Развитие на човешките ресурси" 2021-2027</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR002-2.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>"Грижа в дома в община Главиница"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-2.002-0130</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.Главиница, 7630, ул. "Витоша" № 44</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.003-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Бъдеще за децата в община Главиница</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Главиница, 7630, ул. ”Витоша” № 44</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-7.017-0056</x:t>
   </x:si>
   <x:si>
     <x:t>„Реконструкция и рехабилитация на улична мрежа на територията на Община Главиница“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-7.020-0097</x:t>
-[...24 lines deleted...]
-    <x:t>ПРЕУСТРОЙСТВО, ИЗГРАЖДАНЕ, ОБОРУДВАНЕ И ОБЗАВЕЖДАНЕ НА СГРАДИ ЗА РАЗКРИВАНЕ И ПРЕДОСТАВЯНЕ НА ЧЕТИРИ СОЦИАЛНИ УСЛУГИ НА ТЕРИТОРИЯТА НА ОБЩИНА ГЛАВИНИЦА</x:t>
+    <x:t>000565380 Община ГЛАВИНИЦА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул. Витоша 44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Площадка за волейбол и баскетбол в двора на СУ "Васил Левски", УПИ I - 1212, / ПИ с идентификатор 15031. 501.1212/, гр. Главиница, общ. Главиница, обл. Силистра"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.159-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тенис корт в двора на СУ "Васил Левски", УПИ I - 1212, /ПИ с идентификатор 15031.501.1212/, гр. Главиница, Общ. Главиница, Обл. Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>828005049 ПАВЛИН ПАВЛОВ - МАГНУС ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7631, Държава БЪЛГАРИЯ; Област Силистра; Община Главиница; с. Калугерене; ШЕСТА  2 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-4.001-0187</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">База за дестилация на етеричномаслени и медицински култури / медицински и ароматни култури/ и оползотворяване на преработената биомаса чрез линия за производство на екобрикети за собствено потребление, МКТП 20/0,4kV, битова сграда и ограда в УПИ IX-181, кв. 18, с. Калугерене,общ. Главиница
 </x:t>
   </x:si>
   <x:si>
+    <x:t>129010883 Регионална дирекция "Пожарна безопасност и защита на населението" - Силистра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Специализирана териториална администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Калипетрово, 7539, ул. "Шуменско шосе" № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Силистра,гр.Алфатар,гр.Главиница,гр.Дулово,с.Кайнарджа,с.Ситово (общ.Ситово),гр.Тутракан</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.035-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване готовността на област Силистра за предотвратяване и овладяване на бедствия, пожари и извънредни ситуации</x:t>
+  </x:si>
+  <x:si>
     <x:t>Реджеб</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, Иван Василев №58, вх. А, ет.4, ап.13</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.007-2272</x:t>
   </x:si>
   <x:si>
     <x:t>Отглеждане на 60 броя пчелни семейства и съществуващи трайни насъждения от 5,662 дка кайсии.  Закупуване на центрофуга - 1бр., вана за разпечатване - 1бр., пчелни кошери - 40 бр. и увеличение на пчелните семейства с 40 бр.</x:t>
   </x:si>
   <x:si>
+    <x:t>180467255 Росен Радославов Акпунарлиев</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Белица, 7648, Десети май № 76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-6.004-0231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на колесен трактор и система за автоматично водене</x:t>
+  </x:si>
+  <x:si>
     <x:t>179144365 Руйа Левент Идриз</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Суходол, 7618, ул."Дванадесета" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.012-1414</x:t>
   </x:si>
   <x:si>
     <x:t>Отглеждане на трайни насаждения и зеленчуци</x:t>
   </x:si>
   <x:si>
     <x:t>118539344 САМАНДРА-МЕХМЕД АКИФ ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ножарево, 7615, ул. ВТОРА, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.004-0160</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на оборудване за производство на дограма</x:t>
   </x:si>
   <x:si>
+    <x:t>2023BG06AFSP001 Стратегически план за развитие на земеделието и селските райони на Република България - ПОДХОД ВОМР</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176164996 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "Местна инициативна група Главиница - Ситово Крайдунавска Добруджа"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул. Дунав,  № 13а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06AFSP001-1.001-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стратегия за водено от общностите местно развитие на територията на "МИГ Главиница - Ситово Крайдунавска Добруджа" за програмен период 2023-2027 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>2021BG14MFPR001 Програма за морско дело, рибарство и аквакултури 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>175996043 Сдружение с нестопанска цел за извършване на обществено полезна дейност „Местна инициативна рибарска група Главиница – Тутракан – Сливо Поле”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тутракан, 7600, ул.Трансмариска № 31</x:t>
   </x:si>
   <x:si>
-    <x:t>Главиница,Сливо поле,Тутракан</x:t>
+    <x:t>Тутракан,Главиница,Сливо поле</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на капацитет и подготвителни действия в подкрепа на разработването и бъдещото изпълнение на стратегия за Водено от общностите местно развитие на територията на МИРГ "Главиница-Тутракан-Сливо поле"</x:t>
   </x:si>
   <x:si>
     <x:t>Север</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, "6-ти септември" № 4, ет. 3, ап. 7</x:t>
   </x:si>
   <x:si>
     <x:t>с.Падина (общ.Главиница)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.001-0902</x:t>
   </x:si>
   <x:si>
     <x:t>Север Мюмюн Юмер млад земеделски стопанин. Развива своето стопанство в секторите "Плодове" и "Зеленчуци".</x:t>
   </x:si>
   <x:si>
     <x:t>Сезгин</x:t>
   </x:si>
@@ -1289,59 +1349,71 @@
     <x:t>176164996 СНЦ "МИГ Главиница-Ситово Крайдунавска Добруджа "</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул. Дунав, № 13 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.610-0092</x:t>
   </x:si>
   <x:si>
     <x:t>Подготовка на Стратегия за Водено от общностите местно развитие на СНЦ "МИГ Главиница-Ситово Крайдунавска Добруджа ".</x:t>
   </x:si>
   <x:si>
     <x:t>000558350 СРЕДНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, ул.ОБОРИЩЕ, номер 57</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-1905</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на училищна STEM среда в СУ „Васил Левски“, гр. Главиница
 </x:t>
   </x:si>
   <x:si>
+    <x:t>2021BG05SFPR001 Програма "Образование" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000558350 СУ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Главиница, 7630, ул."Оборище" 57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Главиница,с.Добротица (общ.Ситово)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Единни в наука, труд и забавления</x:t>
+  </x:si>
+  <x:si>
     <x:t>2014BG05M2OP001 Наука и образование за интелигентен растеж</x:t>
   </x:si>
   <x:si>
-    <x:t>000558350 СУ "ВАСИЛ ЛЕВСКИ"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Моите корени и моето бъдеще”</x:t>
   </x:si>
   <x:si>
     <x:t>180658374 Танер Лятиф Мюмюн</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Суходол, 7618, Пета № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.011-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на устойчиво земеделско стопанство, с отглеждане на култури от чувствителен сектор</x:t>
   </x:si>
   <x:si>
     <x:t>Теодор</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. "Кубадин" 12, ет.4, ап.12</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.001-0630</x:t>
@@ -1388,67 +1460,66 @@
   <x:si>
     <x:t>Изграждане на поливна система от мобилни линейни пивотни системи и закупуване на специализирана земеделска техника</x:t>
   </x:si>
   <x:si>
     <x:t>Яшар</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Главиница, 7630, 6-ти Септември 4</x:t>
   </x:si>
   <x:si>
     <x:t>с.Подлес</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-6.001-1736</x:t>
   </x:si>
   <x:si>
     <x:t>Отглеждане на съществуващи трайни насаждения от 59,993 дка лешници и създаване на нови 11,250 дка насаждения от сливи.</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
-    <x:t>Всички суми са в български лева (BGN) /1 EUR = 1,95583 BGN</x:t>
+    <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1499,85 +1570,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1831,5487 +1902,5579 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O135"/>
+  <x:dimension ref="A1:O140"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B5" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="B5" s="3" t="s"/>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>3</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>14</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>15</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>35</x:v>
-[...13 lines deleted...]
-      <x:c r="N22" s="5" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
+        <x:v>30867.19</x:v>
+      </x:c>
+      <x:c r="K22" s="4">
+        <x:v>15433.6</x:v>
+      </x:c>
+      <x:c r="L22" s="4">
+        <x:v>15433.59</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
+        <x:v>15433.6</x:v>
+      </x:c>
+      <x:c r="N22" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>44</x:v>
-[...13 lines deleted...]
-      <x:c r="N23" s="5" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>99619.42</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>99619.42</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>92972.48</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>50</x:v>
-[...13 lines deleted...]
-      <x:c r="N24" s="5" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>263451.84</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>131725.92</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>131725.92</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>57</x:v>
-[...13 lines deleted...]
-      <x:c r="N25" s="5" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>25749375.37</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>63</x:v>
-[...13 lines deleted...]
-      <x:c r="N26" s="5" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>18405.06</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>13803.81</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>4601.25</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>13803.78</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>70</x:v>
-[...13 lines deleted...]
-      <x:c r="N27" s="5" t="n">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>12499.81</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>75</x:v>
-[...13 lines deleted...]
-      <x:c r="N28" s="5" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>80</x:v>
-[...13 lines deleted...]
-      <x:c r="N29" s="5" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
+        <x:v>14999.76</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>14999.76</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>84</x:v>
-[...13 lines deleted...]
-      <x:c r="N30" s="5" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J30" s="4">
+        <x:v>25769.11</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>12884.56</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>12884.55</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>12884.56</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>89</x:v>
-[...13 lines deleted...]
-      <x:c r="N31" s="5" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="J31" s="4">
+        <x:v>99989.68</x:v>
+      </x:c>
+      <x:c r="K31" s="4">
+        <x:v>49994.84</x:v>
+      </x:c>
+      <x:c r="L31" s="4">
+        <x:v>49994.84</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>49994.84</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>94</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J32" s="4">
+        <x:v>29475.98</x:v>
+      </x:c>
+      <x:c r="K32" s="4">
+        <x:v>14655.46</x:v>
+      </x:c>
+      <x:c r="L32" s="4">
+        <x:v>14820.52</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
+        <x:v>14655.46</x:v>
+      </x:c>
+      <x:c r="N32" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>97</x:v>
-[...14 lines deleted...]
-        <x:v>7</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J33" s="4">
+        <x:v>37375.44</x:v>
+      </x:c>
+      <x:c r="K33" s="4">
+        <x:v>18687.72</x:v>
+      </x:c>
+      <x:c r="L33" s="4">
+        <x:v>18687.72</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
+        <x:v>18687.72</x:v>
+      </x:c>
+      <x:c r="N33" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>102</x:v>
-[...13 lines deleted...]
-      <x:c r="N34" s="5" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J34" s="4">
+        <x:v>55903.62</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>41648.19</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>14255.43</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>34939.77</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>106</x:v>
-[...13 lines deleted...]
-      <x:c r="N35" s="5" t="n">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J35" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>12499.81</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>110</x:v>
-[...13 lines deleted...]
-      <x:c r="N36" s="5" t="n">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="J36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N36" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>116</x:v>
-[...13 lines deleted...]
-      <x:c r="N37" s="5" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="J37" s="4">
+        <x:v>24999.63</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>24999.63</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>120</x:v>
-[...13 lines deleted...]
-      <x:c r="N38" s="5" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J38" s="4">
+        <x:v>223945.84</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>111972.92</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>111972.92</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>111972.92</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>124</x:v>
-[...13 lines deleted...]
-      <x:c r="N39" s="5" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="J39" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>129</x:v>
-[...13 lines deleted...]
-      <x:c r="N40" s="5" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="J40" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>133</x:v>
-[...13 lines deleted...]
-      <x:c r="N41" s="5" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="J41" s="4">
+        <x:v>4090.34</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>4090.34</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>4090.34</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>136</x:v>
-[...13 lines deleted...]
-      <x:c r="N42" s="5" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="J42" s="4">
+        <x:v>84598.36</x:v>
+      </x:c>
+      <x:c r="K42" s="4">
+        <x:v>42299.18</x:v>
+      </x:c>
+      <x:c r="L42" s="4">
+        <x:v>42299.18</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
+        <x:v>42299.18</x:v>
+      </x:c>
+      <x:c r="N42" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>141</x:v>
-[...13 lines deleted...]
-      <x:c r="N43" s="5" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J43" s="4">
+        <x:v>140554.14</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>70277.06</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>70277.08</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>70277.07</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>75</x:v>
-[...13 lines deleted...]
-      <x:c r="N44" s="5" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J44" s="4">
+        <x:v>1942.91</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>1942.91</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>1942.91</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>148</x:v>
-[...13 lines deleted...]
-      <x:c r="N45" s="5" t="n">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="J45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>152</x:v>
-[...13 lines deleted...]
-      <x:c r="N46" s="5" t="n">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J46" s="4">
+        <x:v>205322.5</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>102661.24</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>102661.26</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>102661.24</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>157</x:v>
-[...13 lines deleted...]
-      <x:c r="N47" s="5" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J47" s="4">
+        <x:v>269187.2</x:v>
+      </x:c>
+      <x:c r="K47" s="4">
+        <x:v>134593.59</x:v>
+      </x:c>
+      <x:c r="L47" s="4">
+        <x:v>134593.61</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
+        <x:v>134593.58</x:v>
+      </x:c>
+      <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>75</x:v>
-[...13 lines deleted...]
-      <x:c r="N48" s="5" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J48" s="4">
+        <x:v>1779.29</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>1779.29</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>1779.3</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>164</x:v>
-[...13 lines deleted...]
-      <x:c r="N49" s="5" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J49" s="4">
+        <x:v>43459.81</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>21729.9</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>21729.91</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>21729.9</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>169</x:v>
-[...14 lines deleted...]
-        <x:v>4</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J50" s="4">
+        <x:v>55775.2</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>27887.6</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>27887.6</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>27887.6</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>173</x:v>
-[...14 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J51" s="4">
+        <x:v>21467.57</x:v>
+      </x:c>
+      <x:c r="K51" s="4">
+        <x:v>21467.57</x:v>
+      </x:c>
+      <x:c r="L51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
+        <x:v>21467.57</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J52" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J52" s="4">
+        <x:v>24999.63</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>24999.63</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>12499.81</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>181</x:v>
-[...13 lines deleted...]
-      <x:c r="N53" s="5" t="n">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J53" s="4">
+        <x:v>27479.25</x:v>
+      </x:c>
+      <x:c r="K53" s="4">
+        <x:v>13739.63</x:v>
+      </x:c>
+      <x:c r="L53" s="4">
+        <x:v>13739.62</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
+        <x:v>13739.62</x:v>
+      </x:c>
+      <x:c r="N53" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="J54" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N54" s="5" t="n">
+      <x:c r="J54" s="4">
+        <x:v>73615.35</x:v>
+      </x:c>
+      <x:c r="K54" s="4">
+        <x:v>36807.67</x:v>
+      </x:c>
+      <x:c r="L54" s="4">
+        <x:v>36807.68</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
+        <x:v>36807.67</x:v>
+      </x:c>
+      <x:c r="N54" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>190</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="J55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N55" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="J56" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N56" s="5" t="n">
+      <x:c r="J56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N56" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>199</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J57" s="4">
+        <x:v>40903.34</x:v>
+      </x:c>
+      <x:c r="K57" s="4">
+        <x:v>20451.67</x:v>
+      </x:c>
+      <x:c r="L57" s="4">
+        <x:v>20451.67</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
+        <x:v>20451.68</x:v>
+      </x:c>
+      <x:c r="N57" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>203</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N58" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>75</x:v>
-[...14 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J59" s="4">
+        <x:v>59821.15</x:v>
+      </x:c>
+      <x:c r="K59" s="4">
+        <x:v>29910.58</x:v>
+      </x:c>
+      <x:c r="L59" s="4">
+        <x:v>29910.57</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
+        <x:v>29910.57</x:v>
+      </x:c>
+      <x:c r="N59" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>210</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J60" s="4">
+        <x:v>2147.42</x:v>
+      </x:c>
+      <x:c r="K60" s="4">
+        <x:v>2147.42</x:v>
+      </x:c>
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
+        <x:v>2147.43</x:v>
+      </x:c>
+      <x:c r="N60" s="5">
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="J61" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J61" s="4">
+        <x:v>10721.18</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>7504.82</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>3216.36</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>7504.82</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>219</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="J62" s="4">
+        <x:v>99272.44</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>49636.22</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>49636.22</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>49636.22</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>223</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J63" s="4">
+        <x:v>18403.6</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>13802.7</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>4600.9</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>13802.66</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>227</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="J64" s="4">
+        <x:v>310870.5</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>155435.26</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>155435.24</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>155435.21</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="J65" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J65" s="4">
+        <x:v>8169.96</x:v>
+      </x:c>
+      <x:c r="K65" s="4">
+        <x:v>5718.97</x:v>
+      </x:c>
+      <x:c r="L65" s="4">
+        <x:v>2450.99</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
+        <x:v>5718.97</x:v>
+      </x:c>
+      <x:c r="N65" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E66" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F66" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E66" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F66" s="3" t="s">
+      <x:c r="G66" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="G66" s="3" t="s">
+      <x:c r="H66" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="H66" s="3" t="s">
+      <x:c r="I66" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="I66" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J66" s="4">
+        <x:v>136513.5</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>68256.75</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>68256.75</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>68256.75</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D67" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>242</x:v>
-[...14 lines deleted...]
-        <x:v>9</x:v>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="J67" s="4">
+        <x:v>7660.4</x:v>
+      </x:c>
+      <x:c r="K67" s="4">
+        <x:v>7660.4</x:v>
+      </x:c>
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
+        <x:v>7660.4</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="J68" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J68" s="4">
+        <x:v>14315.46</x:v>
+      </x:c>
+      <x:c r="K68" s="4">
+        <x:v>14315.46</x:v>
+      </x:c>
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
+        <x:v>13952.81</x:v>
+      </x:c>
+      <x:c r="N68" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>251</x:v>
-[...14 lines deleted...]
-        <x:v>9</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="J69" s="4">
+        <x:v>7584</x:v>
+      </x:c>
+      <x:c r="K69" s="4">
+        <x:v>7584</x:v>
+      </x:c>
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
+        <x:v>7583.99</x:v>
+      </x:c>
+      <x:c r="N69" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>255</x:v>
-[...14 lines deleted...]
-        <x:v>8</x:v>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J70" s="4">
+        <x:v>14290.34</x:v>
+      </x:c>
+      <x:c r="K70" s="4">
+        <x:v>14290.34</x:v>
+      </x:c>
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
+        <x:v>9522.96</x:v>
+      </x:c>
+      <x:c r="N70" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="J71" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J71" s="4">
+        <x:v>14316.17</x:v>
+      </x:c>
+      <x:c r="K71" s="4">
+        <x:v>14316.17</x:v>
+      </x:c>
+      <x:c r="L71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
+        <x:v>13356.42</x:v>
+      </x:c>
+      <x:c r="N71" s="5">
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="J72" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N72" s="5" t="n">
+      <x:c r="J72" s="4">
+        <x:v>46950.02</x:v>
+      </x:c>
+      <x:c r="K72" s="4">
+        <x:v>23475</x:v>
+      </x:c>
+      <x:c r="L72" s="4">
+        <x:v>23475.02</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
+        <x:v>21908.86</x:v>
+      </x:c>
+      <x:c r="N72" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>269</x:v>
-[...14 lines deleted...]
-        <x:v>9</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J73" s="4">
+        <x:v>18406.51</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>9203.25</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>9203.26</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>9203.25</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E74" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F74" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E74" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F74" s="3" t="s">
+      <x:c r="G74" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="G74" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H74" s="3" t="s">
+      <x:c r="I74" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="I74" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J74" s="4">
+        <x:v>14310.6</x:v>
+      </x:c>
+      <x:c r="K74" s="4">
+        <x:v>14310.6</x:v>
+      </x:c>
+      <x:c r="L74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
+        <x:v>11270.26</x:v>
+      </x:c>
+      <x:c r="N74" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C75" s="3" t="s">
+      <x:c r="D75" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D75" s="3" t="s">
+      <x:c r="E75" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F75" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E75" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F75" s="3" t="s">
+      <x:c r="G75" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H75" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="G75" s="3" t="s">
+      <x:c r="I75" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="H75" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="J75" s="4">
+        <x:v>92617.86</x:v>
+      </x:c>
+      <x:c r="K75" s="4">
+        <x:v>92617.86</x:v>
+      </x:c>
+      <x:c r="L75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
+        <x:v>92617.87</x:v>
+      </x:c>
+      <x:c r="N75" s="5">
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>285</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="J76" s="4">
+        <x:v>411165.18</x:v>
+      </x:c>
+      <x:c r="K76" s="4">
+        <x:v>334052.82</x:v>
+      </x:c>
+      <x:c r="L76" s="4">
+        <x:v>77112.36</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
+        <x:v>334052.83</x:v>
+      </x:c>
+      <x:c r="N76" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>290</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J77" s="4">
+        <x:v>84812.04</x:v>
+      </x:c>
+      <x:c r="K77" s="4">
+        <x:v>84812.04</x:v>
+      </x:c>
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
+        <x:v>84812.04</x:v>
+      </x:c>
+      <x:c r="N77" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>292</x:v>
-[...14 lines deleted...]
-        <x:v>11</x:v>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="J78" s="4">
+        <x:v>469671.31</x:v>
+      </x:c>
+      <x:c r="K78" s="4">
+        <x:v>468362.88</x:v>
+      </x:c>
+      <x:c r="L78" s="4">
+        <x:v>1308.43</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
+        <x:v>468362.9</x:v>
+      </x:c>
+      <x:c r="N78" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>292</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J79" s="4">
+        <x:v>40992.87</x:v>
+      </x:c>
+      <x:c r="K79" s="4">
+        <x:v>40992.87</x:v>
+      </x:c>
+      <x:c r="L79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
+        <x:v>40992.88</x:v>
+      </x:c>
+      <x:c r="N79" s="5">
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>297</x:v>
-[...14 lines deleted...]
-        <x:v>21</x:v>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="J80" s="4">
+        <x:v>181194.34</x:v>
+      </x:c>
+      <x:c r="K80" s="4">
+        <x:v>181194.34</x:v>
+      </x:c>
+      <x:c r="L80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
+        <x:v>99701.12</x:v>
+      </x:c>
+      <x:c r="N80" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>299</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J81" s="4">
+        <x:v>3086770.77</x:v>
+      </x:c>
+      <x:c r="K81" s="4">
+        <x:v>3086770.77</x:v>
+      </x:c>
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
+        <x:v>3034165.14</x:v>
+      </x:c>
+      <x:c r="N81" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>302</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="J82" s="4">
+        <x:v>107968.74</x:v>
+      </x:c>
+      <x:c r="K82" s="4">
+        <x:v>107968.74</x:v>
+      </x:c>
+      <x:c r="L82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M82" s="4">
+        <x:v>107968.73</x:v>
+      </x:c>
+      <x:c r="N82" s="5">
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>304</x:v>
-[...13 lines deleted...]
-      <x:c r="N83" s="5" t="n">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J83" s="4">
+        <x:v>24415.62</x:v>
+      </x:c>
+      <x:c r="K83" s="4">
+        <x:v>24415.62</x:v>
+      </x:c>
+      <x:c r="L83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M83" s="4">
+        <x:v>23173.81</x:v>
+      </x:c>
+      <x:c r="N83" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>307</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="J84" s="4">
+        <x:v>29173.41</x:v>
+      </x:c>
+      <x:c r="K84" s="4">
+        <x:v>29173.41</x:v>
+      </x:c>
+      <x:c r="L84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N84" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>311</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="J85" s="4">
+        <x:v>98937.45</x:v>
+      </x:c>
+      <x:c r="K85" s="4">
+        <x:v>98937.45</x:v>
+      </x:c>
+      <x:c r="L85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M85" s="4">
+        <x:v>97978.77</x:v>
+      </x:c>
+      <x:c r="N85" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>313</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="J86" s="4">
+        <x:v>28590.31</x:v>
+      </x:c>
+      <x:c r="K86" s="4">
+        <x:v>28590.31</x:v>
+      </x:c>
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
+        <x:v>28590.31</x:v>
+      </x:c>
+      <x:c r="N86" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>317</x:v>
-[...14 lines deleted...]
-        <x:v>19</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="J87" s="4">
+        <x:v>67712.95</x:v>
+      </x:c>
+      <x:c r="K87" s="4">
+        <x:v>67712.95</x:v>
+      </x:c>
+      <x:c r="L87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
+        <x:v>65843.05</x:v>
+      </x:c>
+      <x:c r="N87" s="5">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>319</x:v>
-[...14 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="J88" s="4">
+        <x:v>24699.15</x:v>
+      </x:c>
+      <x:c r="K88" s="4">
+        <x:v>24699.15</x:v>
+      </x:c>
+      <x:c r="L88" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M88" s="4">
+        <x:v>23459.05</x:v>
+      </x:c>
+      <x:c r="N88" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>322</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="J89" s="4">
+        <x:v>255440.33</x:v>
+      </x:c>
+      <x:c r="K89" s="4">
+        <x:v>255440.33</x:v>
+      </x:c>
+      <x:c r="L89" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M89" s="4">
+        <x:v>255437.19</x:v>
+      </x:c>
+      <x:c r="N89" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>325</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="J90" s="4">
+        <x:v>156535.61</x:v>
+      </x:c>
+      <x:c r="K90" s="4">
+        <x:v>156535.61</x:v>
+      </x:c>
+      <x:c r="L90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M90" s="4">
+        <x:v>124079.8</x:v>
+      </x:c>
+      <x:c r="N90" s="5">
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>327</x:v>
-[...14 lines deleted...]
-        <x:v>16</x:v>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="J91" s="4">
+        <x:v>225868.83</x:v>
+      </x:c>
+      <x:c r="K91" s="4">
+        <x:v>225868.83</x:v>
+      </x:c>
+      <x:c r="L91" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="4">
+        <x:v>225864.94</x:v>
+      </x:c>
+      <x:c r="N91" s="5">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>330</x:v>
-[...14 lines deleted...]
-        <x:v>16</x:v>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="J92" s="4">
+        <x:v>198500.29</x:v>
+      </x:c>
+      <x:c r="K92" s="4">
+        <x:v>198500.29</x:v>
+      </x:c>
+      <x:c r="L92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="4">
+        <x:v>192490.42</x:v>
+      </x:c>
+      <x:c r="N92" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>333</x:v>
-[...13 lines deleted...]
-      <x:c r="N93" s="5" t="n">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J93" s="4">
+        <x:v>44838.38</x:v>
+      </x:c>
+      <x:c r="K93" s="4">
+        <x:v>44838.38</x:v>
+      </x:c>
+      <x:c r="L93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M93" s="4">
+        <x:v>34500.21</x:v>
+      </x:c>
+      <x:c r="N93" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>336</x:v>
-[...13 lines deleted...]
-      <x:c r="N94" s="5" t="n">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J94" s="4">
+        <x:v>456567.62</x:v>
+      </x:c>
+      <x:c r="K94" s="4">
+        <x:v>456567.62</x:v>
+      </x:c>
+      <x:c r="L94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
+        <x:v>456567.63</x:v>
+      </x:c>
+      <x:c r="N94" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>339</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
+        <x:v>89659.73</x:v>
+      </x:c>
+      <x:c r="K95" s="4">
+        <x:v>89659.73</x:v>
+      </x:c>
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
+        <x:v>81326.14</x:v>
+      </x:c>
+      <x:c r="N95" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>341</x:v>
-[...13 lines deleted...]
-      <x:c r="N96" s="5" t="n">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="J96" s="4">
+        <x:v>550402.97</x:v>
+      </x:c>
+      <x:c r="K96" s="4">
+        <x:v>550402.97</x:v>
+      </x:c>
+      <x:c r="L96" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M96" s="4">
+        <x:v>547582.73</x:v>
+      </x:c>
+      <x:c r="N96" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>299</x:v>
-[...14 lines deleted...]
-        <x:v>13</x:v>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J97" s="4">
+        <x:v>70889.1</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>70889.1</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>70888.95</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>345</x:v>
-[...14 lines deleted...]
-        <x:v>9</x:v>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
+        <x:v>34999.19</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>34999.19</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>34999.19</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>348</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="J99" s="4">
+        <x:v>57271.03</x:v>
+      </x:c>
+      <x:c r="K99" s="4">
+        <x:v>57271.03</x:v>
+      </x:c>
+      <x:c r="L99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M99" s="4">
+        <x:v>57271.03</x:v>
+      </x:c>
+      <x:c r="N99" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>350</x:v>
-[...13 lines deleted...]
-      <x:c r="N100" s="5" t="n">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J100" s="4">
+        <x:v>82072.67</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>82072.67</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>79804.67</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>353</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="J101" s="4">
+        <x:v>41986.16</x:v>
+      </x:c>
+      <x:c r="K101" s="4">
+        <x:v>41986.16</x:v>
+      </x:c>
+      <x:c r="L101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
+        <x:v>41986.14</x:v>
+      </x:c>
+      <x:c r="N101" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>356</x:v>
-[...14 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="J102" s="4">
+        <x:v>159393.74</x:v>
+      </x:c>
+      <x:c r="K102" s="4">
+        <x:v>159393.74</x:v>
+      </x:c>
+      <x:c r="L102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
+        <x:v>159393.72</x:v>
+      </x:c>
+      <x:c r="N102" s="5">
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>359</x:v>
-[...14 lines deleted...]
-        <x:v>13</x:v>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
+        <x:v>69785</x:v>
+      </x:c>
+      <x:c r="K103" s="4">
+        <x:v>69785</x:v>
+      </x:c>
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>69785</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>361</x:v>
-[...14 lines deleted...]
-        <x:v>19</x:v>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J104" s="4">
+        <x:v>99701.92</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>99701.92</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>99701.92</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>364</x:v>
-[...14 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="J105" s="4">
+        <x:v>46314.26</x:v>
+      </x:c>
+      <x:c r="K105" s="4">
+        <x:v>46314.26</x:v>
+      </x:c>
+      <x:c r="L105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M105" s="4">
+        <x:v>46314.25</x:v>
+      </x:c>
+      <x:c r="N105" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>367</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="J106" s="4">
+        <x:v>796673.05</x:v>
+      </x:c>
+      <x:c r="K106" s="4">
+        <x:v>796673.05</x:v>
+      </x:c>
+      <x:c r="L106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
+        <x:v>554963.85</x:v>
+      </x:c>
+      <x:c r="N106" s="5">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>369</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="J107" s="4">
+        <x:v>229043.84</x:v>
+      </x:c>
+      <x:c r="K107" s="4">
+        <x:v>229043.84</x:v>
+      </x:c>
+      <x:c r="L107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M107" s="4">
+        <x:v>229043.84</x:v>
+      </x:c>
+      <x:c r="N107" s="5">
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>372</x:v>
-[...14 lines deleted...]
-        <x:v>20</x:v>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="J108" s="4">
+        <x:v>186174.55</x:v>
+      </x:c>
+      <x:c r="K108" s="4">
+        <x:v>186174.55</x:v>
+      </x:c>
+      <x:c r="L108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M108" s="4">
+        <x:v>186174.52</x:v>
+      </x:c>
+      <x:c r="N108" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>374</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="J109" s="4">
+        <x:v>971987.07</x:v>
+      </x:c>
+      <x:c r="K109" s="4">
+        <x:v>971987.07</x:v>
+      </x:c>
+      <x:c r="L109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M109" s="4">
+        <x:v>963977.4</x:v>
+      </x:c>
+      <x:c r="N109" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>376</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="J110" s="4">
+        <x:v>72469.89</x:v>
+      </x:c>
+      <x:c r="K110" s="4">
+        <x:v>72469.89</x:v>
+      </x:c>
+      <x:c r="L110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M110" s="4">
+        <x:v>72469.89</x:v>
+      </x:c>
+      <x:c r="N110" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D111" s="3" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E111" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F111" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C111" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>380</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="J111" s="4">
+        <x:v>95549.69</x:v>
+      </x:c>
+      <x:c r="K111" s="4">
+        <x:v>95549.69</x:v>
+      </x:c>
+      <x:c r="L111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N111" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>384</x:v>
-[...14 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J112" s="4">
+        <x:v>904528.06</x:v>
+      </x:c>
+      <x:c r="K112" s="4">
+        <x:v>452264</x:v>
+      </x:c>
+      <x:c r="L112" s="4">
+        <x:v>452264.06</x:v>
+      </x:c>
+      <x:c r="M112" s="4">
+        <x:v>452036.49</x:v>
+      </x:c>
+      <x:c r="N112" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>388</x:v>
-[...14 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="J113" s="4">
+        <x:v>7691.04</x:v>
+      </x:c>
+      <x:c r="K113" s="4">
+        <x:v>7691.04</x:v>
+      </x:c>
+      <x:c r="L113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M113" s="4">
+        <x:v>33316.87</x:v>
+      </x:c>
+      <x:c r="N113" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>392</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="J114" s="4">
+        <x:v>14999.78</x:v>
+      </x:c>
+      <x:c r="K114" s="4">
+        <x:v>14999.78</x:v>
+      </x:c>
+      <x:c r="L114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M114" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="N114" s="5">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>398</x:v>
-[...14 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="J115" s="4">
+        <x:v>147252.06</x:v>
+      </x:c>
+      <x:c r="K115" s="4">
+        <x:v>73626.03</x:v>
+      </x:c>
+      <x:c r="L115" s="4">
+        <x:v>73626.03</x:v>
+      </x:c>
+      <x:c r="M115" s="4">
+        <x:v>73626.03</x:v>
+      </x:c>
+      <x:c r="N115" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="J116" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>54</x:v>
+      <x:c r="J116" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="K116" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="L116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M116" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="N116" s="5">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="J117" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J117" s="4">
+        <x:v>195054.99</x:v>
+      </x:c>
+      <x:c r="K117" s="4">
+        <x:v>97527.49</x:v>
+      </x:c>
+      <x:c r="L117" s="4">
+        <x:v>97527.5</x:v>
+      </x:c>
+      <x:c r="M117" s="4">
+        <x:v>97527.49</x:v>
+      </x:c>
+      <x:c r="N117" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>411</x:v>
-[...14 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="J118" s="4">
+        <x:v>519992.02</x:v>
+      </x:c>
+      <x:c r="K118" s="4">
+        <x:v>519992.02</x:v>
+      </x:c>
+      <x:c r="L118" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M118" s="4">
+        <x:v>35790.42</x:v>
+      </x:c>
+      <x:c r="N118" s="5">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>415</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="J119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
+        <x:v>10637.48</x:v>
+      </x:c>
+      <x:c r="N119" s="5">
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>419</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="J120" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="K120" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="L120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N120" s="5">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>423</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="J121" s="4">
+        <x:v>191581.06</x:v>
+      </x:c>
+      <x:c r="K121" s="4">
+        <x:v>95790.53</x:v>
+      </x:c>
+      <x:c r="L121" s="4">
+        <x:v>95790.53</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
+        <x:v>95790.53</x:v>
+      </x:c>
+      <x:c r="N121" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>428</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="J122" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="K122" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="L122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
+        <x:v>14999.77</x:v>
+      </x:c>
+      <x:c r="N122" s="5">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>432</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="J123" s="4">
+        <x:v>95252.85</x:v>
+      </x:c>
+      <x:c r="K123" s="4">
+        <x:v>47626.42</x:v>
+      </x:c>
+      <x:c r="L123" s="4">
+        <x:v>47626.43</x:v>
+      </x:c>
+      <x:c r="M123" s="4">
+        <x:v>47626.42</x:v>
+      </x:c>
+      <x:c r="N123" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>436</x:v>
-[...14 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="J124" s="4">
+        <x:v>19284.41</x:v>
+      </x:c>
+      <x:c r="K124" s="4">
+        <x:v>19284.41</x:v>
+      </x:c>
+      <x:c r="L124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M124" s="4">
+        <x:v>19885.16</x:v>
+      </x:c>
+      <x:c r="N124" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>440</x:v>
-[...14 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="J125" s="4">
+        <x:v>185691.1</x:v>
+      </x:c>
+      <x:c r="K125" s="4">
+        <x:v>185691.1</x:v>
+      </x:c>
+      <x:c r="L125" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M125" s="4">
+        <x:v>185691.1</x:v>
+      </x:c>
+      <x:c r="N125" s="5">
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>445</x:v>
-[...14 lines deleted...]
-        <x:v>29</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="J126" s="4">
+        <x:v>78066.48</x:v>
+      </x:c>
+      <x:c r="K126" s="4">
+        <x:v>78066.48</x:v>
+      </x:c>
+      <x:c r="L126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N126" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D127" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E127" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F127" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C127" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
-        <x:v>449</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="J127" s="4">
+        <x:v>93377.29</x:v>
+      </x:c>
+      <x:c r="K127" s="4">
+        <x:v>93377.29</x:v>
+      </x:c>
+      <x:c r="L127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M127" s="4">
+        <x:v>93377.28</x:v>
+      </x:c>
+      <x:c r="N127" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C128" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D128" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E128" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F128" s="3" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="G128" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H128" s="3" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="I128" s="3" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="J128" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="K128" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="L128" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M128" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N128" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O128" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:15">
+      <x:c r="A129" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D129" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E129" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F129" s="3" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="G129" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H129" s="3" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="I129" s="3" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="J129" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="K129" s="4">
+        <x:v>24999.61</x:v>
+      </x:c>
+      <x:c r="L129" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M129" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N129" s="5">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="O129" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:15">
+      <x:c r="A130" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C130" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D130" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E130" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F130" s="3" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="G130" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H130" s="3" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="I130" s="3" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="J130" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="K130" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="L130" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M130" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N130" s="5">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="O130" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:15">
+      <x:c r="A131" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C128" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D128" s="3" t="s">
+      <x:c r="B131" s="3" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D131" s="3" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E131" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F131" s="3" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G131" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H131" s="3" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="I131" s="3" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="J131" s="4">
+        <x:v>95030.47</x:v>
+      </x:c>
+      <x:c r="K131" s="4">
+        <x:v>95030.47</x:v>
+      </x:c>
+      <x:c r="L131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M131" s="4">
+        <x:v>95030.46</x:v>
+      </x:c>
+      <x:c r="N131" s="5">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="O131" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:15">
+      <x:c r="A132" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C132" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D132" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E132" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F132" s="3" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H132" s="3" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="I132" s="3" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="J132" s="4">
+        <x:v>999984.44</x:v>
+      </x:c>
+      <x:c r="K132" s="4">
+        <x:v>499992.21</x:v>
+      </x:c>
+      <x:c r="L132" s="4">
+        <x:v>499992.23</x:v>
+      </x:c>
+      <x:c r="M132" s="4">
+        <x:v>499992.23</x:v>
+      </x:c>
+      <x:c r="N132" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O132" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:15">
+      <x:c r="A133" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C133" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E128" s="3" t="s">
-[...26 lines deleted...]
-      <x:c r="N128" s="5" t="n">
+      <x:c r="D133" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E133" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F133" s="3" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="G133" s="3" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H133" s="3" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="I133" s="3" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J133" s="4">
+        <x:v>24999.63</x:v>
+      </x:c>
+      <x:c r="K133" s="4">
+        <x:v>24999.63</x:v>
+      </x:c>
+      <x:c r="L133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M133" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="N133" s="5">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="O128" s="3" t="s">
-[...161 lines deleted...]
-        <x:v>459</x:v>
+      <x:c r="O133" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="135" spans="1:15">
+      <x:c r="A135" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:15">
+      <x:c r="A136" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:15">
+      <x:c r="A137" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:15">
+      <x:c r="A138" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:15">
+      <x:c r="A139" s="0" t="s">
+        <x:v>483</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A129:J129"/>
-[...3 lines deleted...]
-    <x:mergeCell ref="A133:J133"/>
     <x:mergeCell ref="A134:J134"/>
+    <x:mergeCell ref="A135:J135"/>
+    <x:mergeCell ref="A136:J136"/>
+    <x:mergeCell ref="A137:J137"/>
+    <x:mergeCell ref="A138:J138"/>
+    <x:mergeCell ref="A139:J139"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>